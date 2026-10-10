--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1aa1fd3312d73a8962f6776027f0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5f466f8b38a67b6f66e4b5ee8f35a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbfff9923fd235aaa3d95990ba1a323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cee30cc3e8e854ddcf90a759c60524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4463e2016520c32dc0eeeae4372f785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e1b8cde0eb8af00bd3b8b3c7058ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def8186f9fe99dd41b9bd6d7409e0877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee2074f18543479ea9b7936ec4af858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a15c587013fc2819ff3e3b6868df7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4c3867cbdde7ea2dec94865337bf910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588d92f1e0d77a5bb51009f76212e2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769bbf16c19fb54acf9bc64795db69612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe6973f364c42d4c299f2ff028897713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3240ecb0efe2bf0a1be81b2df30e0fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68bd62d2e504c6051f6716a7a050e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca0394cbd5a588c949e7021c17f61e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c2107b99e6d59a7a76b93016eae9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945230523de3692b1079f403a7937dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f11595f29c1e272243df0ae8c00de819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908fdbdebf02a08a1f0335e1176a14e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0fb8e76ee0e1ba4ba961dd2db4dff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd614efd8c7ff8957cb5709443e9a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaf7833429e503a4a1d44db8f0f07523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd4263d904306788bda7d3675317a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f52338cd9899501f08e173976ea39d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81399b5e8e50c9a83757ee70218369dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a004c434c1aebd96a6986c269cdbb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49213c063426c07dbed519da840e0b5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115d62e735c6edc2b242f1f73434cd329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e1e4864e1e7b47f477b7187ebaf9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a13ee9a1cca950ce0ec6d7af9621e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a3d09d468226a173499a5f4f82c1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d63b00cd736bf2e742f18485935d1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24747c26e28909c1a97b0a35f918d3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dcb43c51bcfe1141098f784e51a6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911420017d0fcd3baf8b2656832a6e1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99137a1dcf1cda8251e10e44bc08cb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e73831261a6dab9c9cbfac0bd8db5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dd0c2264850fc532415924aa5763239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f7bb2a41fce9871129935626b184f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf8de226652b7f5dbd1fbb751a0e9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b08f65ef8b6cbb17726ad81b878f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7c5cd59bd2ecbb85d27d1f36e8d2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0013eaa60a9fa701862765352137bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d97c349f142ae22bd6209618880d3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864df02eedd3fcdf0e16fc6f0d22089d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96b673625392896d5e167fe6f601f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cd1048828964701e5316d938e04f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be82b6783e45ccb319a7467b441b75749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483adc811618a6f6f2f857c4439d61c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a73c373178c9b661c93319673be13f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839ca879af31bf5c62911f09db6f5d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b9f461296007e763ec86cdfd3ef4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608b58cb958ebf66d63b584593d28db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326873867450e216bcfaf244b2f806755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439680c6b1510c743d36f79afe83f44656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8e8e6fca509f65efe8e1a482c0caa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111a8f48bb6cc81ddf7db271693715a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2e71b8669470df1854ea1c409c82459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d7bbe99eeb97100b786de525c82b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e474e4e449f1465f9af3692788fdcca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae83792b5f52f140f65e2cd4c1c26e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc52bdd18dac8d280f1cd6dd2deeaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21f35b895041b0fd075da23a6683c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25ab1f251bfc8f68fa15794ecdd80b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0ea961e0186023d3ca7851487b5d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e09703f57fe6ad3e79c883a39ee21a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a5745f03cb968e797e98b3c74e3dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74655f819ba11af0fad49933cf38ec3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d94f2bc3448e17935eafa22305ab170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb835907d2054f461c9b76fd947f448271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa5a08477479a89b3b8e84a6d9a51a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035847f8f0dd439a0f255f48e7e49ca873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae399b3ddb3d047eb6ab7914b23d7f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4aa47b5b323bfc3850cd088c8f7db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260ce594c48edf512b4cbfbce04819576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b153018ee3607435ec1daf619512c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ecdd3ec8440e9b80b840734bfad0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca03bcddb19d16578f98ee084907df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95afb4b5ebfb0db12c4d20c840a55d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4b29e7f1ae0d681d802199b7f205e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31d1d9fb16ed1117490d97bebf53b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22774140469a3f8a3f4267613b4c187b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528df7f5e72109e1e28f83aeca41356784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b148dcb6536be3a1d54a25bc139ef6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e4c7c61bbc64a63e3e5a9dd9b750c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2c8a2cba2b59fcc390d09077b074187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f30fc7e3591b6c8775c4cd1ae4fe388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ec34becf715c3ca112806a77fb34889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc4c8125666342cf624e74aafad73590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ca714c55f7fb1efa967d52ffcc4f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4d0ffd6972bf1e3d32ed3a991cebe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6f269866cdb08cb9c6a7b0365185b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a85689b4851412b68ef787ceefd2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00270eb6dfc37bf4fda9061fe6dceef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0359d82aec5b87b188715fbc2ff16c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd10bf784d88f38f43732a8beb02fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f98100d969530d8d0c5474febe5d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da62ecbd0ad5c24d3a8e6ea08adbcf199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c7b3a84258bb5e6c07a815d1f7f42100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08873edda9671d834d428b8292c4fb91101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a4c668be8f99f7ada848ee697ea59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020e919c2e96590758a3c81ed82f979103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e063e67acf8918f3e49f7292334aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49398116c2e5c3cd8d0fa34bdea35a49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe1f2d63e7db94f2adf0aced865dd6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e028f294ae4e6079e9901c758b75f49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb118607f9b8cd7cc262fae1591e23f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3666c02825f698d14ff585b5842d52109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1581ede80e566f6349a191e0df800110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7a3626eaad900abf3f57e13fb805d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce707417578e8917ee59c0b95bdbf1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a54420e70bf2e31c133c359c3c007113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95899a8c9629cfb494fee10020183bd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795235cffbc5c7f8576e65de4bb9b279115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34884fffb62642981f1cc2caf9aa6c72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dce531e6c1b11cb61641d575d7002117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d995e557bccd4c0027fa1348182e027118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dc4babc83b8406e6978e244783aa0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cad0d70f11662b4b1ca233b742f98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e5bffb7caa586a081be15e68751d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141909cd186b048f6ea5263d1a3a3712122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60929775ac1c09507edabcc19db18cf6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a607c1dde8f4d2e78af1d9b3ae26c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90d14278b91c7a73e80ec9827cd290125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969d6263710acc71b529eda83ac4a2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513a5f1fba025d61f001a0d4a7d3edf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a90389df8f1170535b414b6bd66ea1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fcf211daf38014b8ee346a0183599129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e035ee4dc2d2f60ce8f0709eff670130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e8bcbb476ebde4918410c1c8bfe0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc409746301ac5b0f1a320b1abb772e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331f9e73af36f21f3053531b3893dde133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64632be59d15c9dd0ca95549f7799f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a2cad1abf95e0bbfbb8f8ab19d3e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eabb254b69e2a1f01b40983ba4344b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f2579c09adc4b192b5b703ee1426b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a4cf8700064c2b5c634d21646fd86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e93ecd1952fa42e3973d409cce622139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e4133f23a96fe59a5289774ec556e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107901c6dbfb47b520e246ff42989e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69323db89d6314b356094e3aa0a51558142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccf70e205297181b8dfd0ec6ba3845143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cedc18298a0e96b32b784aa20649e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2aaea456341cfcaa14dab076f82cc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129ce735604b43c9eafba1799a57350146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c74facf79b380c4abfadd28a47468147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc06019dae107588631a5d152e7be85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3308354954db891d4a3f21a7981bf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99f593176e28533c251467a13b26ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b71ec6b66ff953a16253d87665d7b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5cf282223e935c03032cc20deb2db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f284bc37c7cb2f79069d5a5153245153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfed7b7bf61ba09a534769a98da976154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e4a182301e9ebc45043314f6ddc6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e0919ef3ecc0cf5c87937b16e8aae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12a12e87aadcd5d746ee68a639b92c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa523cfcfbc2340d16b7891656475ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6903624ce2ccbe95a1650caa588d8d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c139e046fb7394112c62323fbabb40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e32b98c1a3aac89d67c1d7b5459ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18942995d8a5355c708433a00b3574e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819956c8e882bbcbd80e8c30f5826f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3a61b69ddec4b72c49bcca7deb150164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f628ab2299b2ce01b87c835b3580486165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac423e8214397f1f08944182511ff1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dab7a0ef69abc73885dad9a07ec9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb27aac841812810c9794a237d0a1b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d2c5f796063d9d9740f09144e0540169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cd3f64f229150d5da4843434c3622170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1d2e41f6a4b7e397ad4833f6d5905171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bcfe54836ac266b5cd8de8ce66db2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d573bed55734fe5066cb5e9e80d57173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b26713a066ab3c77879d303da94ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c042928f9bcd57c955c342688048b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf904dfb1cce0ae66ab0775753ca696c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd09d9e1cd6d16423835320ba6a2ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44108387a3ace7ac7c0c445989660897178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128ab278b43c27884f172711216a109179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51b17ddded90d690669701ec16e548180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2be83739043461635df8dfe511352b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec266dbf337f20010725218d8f10511a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea35f88b1292f51304bf3aeed7a1daf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8e4f210b4da6812c4163a4a61517f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7bec9abc86c910192f7acd6442958185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a62d64ce390abb93f7527d7b0d186186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdcd9a1dac9cd097fbee0611e31001187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3bb13e15c6229943089999c502eb3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1412c3581813103cb828c40f01780189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89577e4b421f9d1093df11780c772e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcade0fed7e3a0f338ab711323edb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd4920b995f2489c5a3fea4cd0f277192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea67ef6ca281b76877a08a799f9e62193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24392106af359c88eb70fcd08b07351194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f16d7362a5efa012a2088874c7dc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b36f327bb2df500f631398ded5d529196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb4b81687bcf71dcee536343bd6fb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52e8db2fb626d9e5dbfd1f15775ed1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bcd5f6e15749eada62d19261a7ccf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32d8309c6f75243833d35540160cb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3186c10abdde228f23bc655b9fcd82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5247773c402162d258dd9141e75050202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fd30b7dc2fc6a1800bbe0732e2aa4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb652dc6f37be7085fa2018f5bb777204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca1b05235a634030060ef9775b5e4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf06fe1d2a96d5769807058ff9546a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b4f94a29f05abeee910c76f3f4ac4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8adacbf5edcf7d3ef4bccebd5a819208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a1c348acfe7f18c35564669e201e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597f373ba3f8c45f5aa526fc84e8113210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604d61c1cd37585af1d08de065fa806211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4f446c8d7a3a19ce692c2ede5d796212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22309dcd4e3c8a472208d4b38a4272f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef441fde930b8970127efb37c67627e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed2516008e186f58395cb871a27790215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49a6667dea517672943fe0dad88cde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d57edfc5b2619c459607df75b4af3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7c064f831ca5f67ae5e4a4adffa34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adc74a2df39adfdef546564e02700e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713872103a284260bb8a2a98fe1a467220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce2620e812a8369e71eb4fa9d17c48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9599495a0e413551bb5e23e9ef887e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cabb19247de3f85c1f42909695fff4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4faa186187629bb4518c507a21ac0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a7d52730d66559c8743467439dfe5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46b97f8c4e526b680dd05839485603226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5136c90d7d3eb3b376df5db9c84815c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f930e0f6bf9369a784d42f6a11cb3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0520ad9ccefbd7407e098f4407f6d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d755448ccb90a73bffa25582953d4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13735a2b01f999cf966fe3e6ce9c6c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eecc543cbf57dbbf14849b198f08b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafeb0502b0d6da4fe3d9187ea759b12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58175279f5ec92dd2e37e424ab4fc238234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b307db8717293af3e7ee6e31a1c35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82e9f56ba4b78e2ab361eb89dbed88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819b5d2bc1ef107fa91065d12c35ec8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cf07b4dfd6e78b744c7b0aa5dd918238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dcdde11a4410e9409858e3c20c8a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2484d765c5b6fb0f02bb72c9969db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d065bc6ba200bbf19498c675581504241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7b9c616b1969afc2f8ec675cdbc2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388edb837519d463775ff08364df6424243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5801b7ff971299023874d5b1eadbd8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d15e7b5e6a08aeddcb4e35046adb95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83d98fcbb09e1c2d1c321af1f8d187246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55858fd8963c436ba737aaa80229abe8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babc6ee981fb4c848809b6882c8a119248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e172811056e35f0706085cf8e3f8110249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9c5a1d86e71aabf6adf2196869f84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb860d1ceed64c79013837c581c3d7e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253aa0f1caa188adcac32f678c364bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548048716fc318684d648edafc325db8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a2d102b7480b922adaa9e9e5931da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65b4fdb027933069ca6dd09edc8916255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274ab281e552df4a45aaa531a9419a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d84afde678365ead395a644f24d40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce168b6e478a841eb8aa9583983030d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2f94c90f70537c3fe349ea39a613a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31481ac97f67671867ce37ee3bb44a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad512fb864fe82f36d211719a62f0e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b288d0c2d6b7f73aa45a0f1a6da60e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6b4f30433ccf9d6ac2cf61bf3b89b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c0b3bcb675f877c64f657f34bc749264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44887714159f851a2ed6c1e339271c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94568bc38e77115164ea4adf211fb0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d24bcbbb05d31351bf6a34356d6cdf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdd055d1054ecd22c5683fd9f26af6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6554cfd163d5956e2deaee21727fcf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd857e0618e399fed3b666069f7667270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9825b8fd73b232f04f797212253c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1a263110b9f75e42df9cc371b51b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e80b7ad96d082adb0554d9e6ab701273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878484dd545c29a111b0a0d3d1f92da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00b06d02a0bdd4196eb0cfd082de32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bd710d5fe79eea1d5ff58adc22bf9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d1fee5fa7486c8bfb7d6cdf14badb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d727ce8596431394f1b22cfbc0dbfda278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12563ba0badbdb0f30166780343ef3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56103c5734a1968829fdbf64147239b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e6ae696e69a463639fd9b7e1fbccf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e7ee29f27a5b040e2db2209982746282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0d98cb1881fc29718eb436016daac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f38b32ae9ad849f46af33565ae476284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0619ed085b1fad0a1b2fa148fd07a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4fcc3af71f6c350da7dfb6f444edf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57d92777701953a6fe37dfebe566ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606457f3687ddced08335d7ea1a9983288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6454f1464df7039308f13905281f0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802437386bac4e0853807264e0e321c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac946d281d523626579e6a0e894f4f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790d3ab9fa3e5303d189e9f96745941292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c005d2d205085b7a13ee12668130f42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4650ff88e8d7bfd74a0a8956484953294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404ec150f5819c1ecb2dc7575a5ffda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b8c9d7b9975a2b986347c209b744f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720ccf8dcd294dfa5a6279ddadfa327297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67b84c04111e2849df174ee929140c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b892755591e0e1db0e402b1829dbd83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ce0046e4ce39e28508745b81f4607300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ff2a9f0145dd2585a0a61e881f84c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cebf3e784cea6d0d96042788a244b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8ab5012c4f54d9ec15730bf67474d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ae950ec9d012579e81d6d3c0b5ebf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90febf6cdb554e25fd5f71c02737008305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60735915f489c89a6909814346b157e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871696c951097c91bcd4253712dd69f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1168c6e71a773d27b47b0e3fa0324e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054535eef28165c00f0241b89ef01bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d7119990a217086a83770586a11be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764f691e6c1d7cfd2bdd986a94f83be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb92f07df33a002fd291e998aa78d81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd44b0d830bb5722e3ace831a99e10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67772bbd510df8be1938b1181114a81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22deafb9ad9b01000271cc486f1b9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203dc70acbb1dbe084db6cd58a8e7f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1f50c32d29ef2933dd1686bf34df7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995e93ef6f1db91307e6013dd04cc17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc38774602ca69402bda203c20f598319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1418ab46d192d1c2ad5b313c6ecb7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6cc249760536d025b04dfdf843e03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6162982e22e56f41176ca07caa06ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73912f979eb37932a91f7c72d3e2d12e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa3a2818e6c426367780101eb2f908324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2fb1c57d2baad2e07803d7abf15c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb8afa04945ec6327c5963ecbd1ef2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86397337ce1b09560e15f6281d3caa13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86af155154a0388ffcc865136924de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78e722a95033f89a07f99abb7c4ffe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98900be42e3003165db40a185b09b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e75f110a42e21bac085e066465397331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbeba6836657fc9ebd12836c690ca13332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fc14257dd36a1af05828d0e9fa0ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdff62caf0010e0a5baba5b62a6672d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf1e2bb48f15ba9e5812655e46f907335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9582236ddd87ac8955cefc95cf0cd59336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caefeea8ebe6e9bf6930f749889e4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ac11ef2d978ea0e7b7638a635b4e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6393db8bde53e1f8f10f387775c56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad1a0b39be042615f09e54529ab6e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df759e76a388bde6b12cb9501e68b77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d77ef057639ed00b91ab1d3ab4d9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22620ffa8f9087e4a0a1fc95507582e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632a06f33a957ee7dcb1d7cc9733111344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585413b80cd086a0d62d385b1e70621f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851bc6b14f1b4ca650306266be9512f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093b6ec73d9ede8e7a09532b7a501eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e434b49d49f14dc8fb8157ed2e4fef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743799630bc8aaf5b5a34a9ad0657b29349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a2ebe567b200530b7165162a6d349350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c731b3e6b0d924a282049d537f8f98f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342f7f526b0284baf56546c6bd6dc06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252c4c2e44c88e86467b340c25aecd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1a3fdcdf66386552f4257e1887cac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95f1c47ded751a847e8928daafbdbe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a449cd424a79ef37c840585593e56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09106e87aab9265e9130fcd2e087e9e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196d54f7c30cda85c5738dab258b0f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a97b5fb9354aa693b8726f75be598e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce12c2060f5633b8117c212e0753da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05149815d36467568f28ad38e0c63ab1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d302d812af5b4754c9391285745fda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33013315d4e45b6bfa94f975471fcf51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fef08bb79c27153a42af370af94bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1d45f87048bd9a20aecd89db093c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b928db4ee3041d64255491dcc2c8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9914145967ab50e94947df09457b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6d25e8f8297ec8908987fdf917d0f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad50918e2188788ab14ff2409cbe67369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938ac1597ef3c56aa56ddfe267c096e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594ef6cac365c1cb517ad05db3dd842371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f39d8eff6bfb7edd892429846c2393372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ca2567258b4802d4dcc55108e60cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56c9d4960b69abbd6ffaf7b49804c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bbd13d545cead4216c2e23bfa6631375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ab0c2565145df14ea60b52d519a1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2376177817145bbda1d83ef056afb82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac6baa370f2bd368a03937baaf4f66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15869018877b9d2a735f23f3dce370f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b339348a837afdb212507f5b41db5f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496ff713d180207bd74848e25f95c3e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069204c3476f667c944ff9157e87aeb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c0da894c74ddf3b18f6bf694744a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649f54be71b51f322347736f0fc2072384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f034c59a1119defc19c26b27548c018385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37204742c84cd4251e29af634f8f06b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127609fc7633cb5cd6ffa002187fc92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40fb7180ddefc7a653351347e20a7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd541a363496eb3c5834af9456378a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17b2adcea7e6e769499318567b11b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550071fd00b1cd28754a2e8842a1e98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74755c22f0aaad0fa9794bc258ed92dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d991cfc366d8bda0e54768f07221f9a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb5e7e9a68e54a155864f2e4bcb762394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b8d3af222a72b4e02eb8da2944afa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395c3e5d959171cb40e23c3a911435b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f29289c493d4a24cf97eaa9870e9d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34539a67f3cac9c843d616d865867074398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666ea782824f791572823833d0d5dd9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e28b935de8deb7147502e030616174400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad46929be92e66cd35b791ad1166a07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4c3fed6a2968db028f42b63bf70b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612157c6bdf5dbadc5a7a0164f8677e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738ab88fb103c69e79321fc04a0c999404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcccece425a8a79d0e858d362feb692405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5caf23662b450c4c86340720c42a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fb79c1cb41cdd2f3bfffc76e273e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a60b64f24f978bdafd7ac4635ef2c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4da737325425b03d340136e6e83cc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768849889d30e94d9f03ac371cf419a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ae652605d22fe66d4bb926f0c1410411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473982dbb21f48e705519ffe7791fd11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb6c67b6bfd0e164bc8cdb45e552e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ff09cd989cbb15392f2bd70d2b028414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63203fadcd267bf306e53df5659d189f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6e218d9dc4339a752c83ae2c4acee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bce11387d4c5defa96431e80d3a478417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c1a311c91ef5fd935f481b7add29b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214e66cc15d66a2d37000e0c54c92fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40531352f263c62c5c1d2f3ee2a7ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff60e54b4745d6b2fc5398c4ed0e20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af6e2acffced460068dea053aef882422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184623f0df56763a4d752a02ee828379423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1498abf491504adef1a5d744fe6dc58424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2dc76992a49629baad79cfe27ebf5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57216fdd3fe2d3f8adbb79a95113c4fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de8848c500e6765878e4aee5e96bbb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2081c292935823933095b307f70b95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602e88c6d143f6b47d2a814ccd1c942429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e3b8362d5ef3fa0c80a9d6463d20b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5c41576a517138318ad4ab42f840b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265ab950aefb7961034f1b82655670e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff684df76d0c019922f03a0178f75b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5a5fda733e6507eca9dea98006446434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c939ff4f7914e2bdeb39755669853435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd7d9187e0fec64c362c79d3362429436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cad411adfaa76921412b594c2ccfb7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c246bc13fad63495112c434b5d8c80f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02055feda5fe90e44e6fa7f45f9812e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9235ce34919fa27f25cca2325db576440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474dc52d0210b808415e6d6fe381429441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ab7094eda2b49c17cb14c6944de97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed17f47596f81e651d3387f4f83759443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5fb6100171e98e1c07bf5bc5416db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3e54e49c260387c9f88f06c165bfc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7294c3d0a69ddba0a571372cc58afb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb1265b62c081fac924e21b35f88d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5382ecf90d31ec2df9de98d4d2b3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04e85876b4addd0c8f2a993d2b6b73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be2e31d4e569ffb937c1241dd21a2b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006afd7177d4c41f63f437c09b03f814451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f199ce1efcc5a77a4731557f5d2ff2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c2aa3ae0221182c396209b3c7bba9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8570edb03aa0299f65f1808a9b3387b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d371904eb591dfb4313c8347f92a6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a68c390df04e263c32c2d2fa6b53c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de470a1b3847f869a664ce61f2dd1ede457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93679c1e01fc18c44a665b947d3845ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a12a5b864fa0bd1e4e99c91226e2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d72ed3f82f5dcc21a7df7a7cd39b68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48504cbd8ba5fa83f1b48dfc1622d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0217328d65a599d058fb54874feab6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2d3f516763b9d5b034f97b843a267463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad9493398b986a321deaad8f98bd79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4021e8d02041dd6c26ec6daf9d495465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7149d712b0c5e70f5221ba8fd0dae64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bd4cbe673f3845777af77bec19147467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24671740b527a9dcc1d00f4d66febf17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09094f673cf28f783610ec8a612d7241469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d05ab833f5e50e2af911f16731d0b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6ce7b0f1d7eccff04a5da2454c3ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23598a5fddc9d4b546132605f901435472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed84e0d90dcf378d882bc8385274fcc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df8d470df8a6ab4335878d89496a1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c35931d05ace6d0205f136c5aba6e8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8a2defe9642506827dead09f7207c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7a758bf9e5297f98f7b96ecda16be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6ff85c8aa542ac61f8d76e0ecf595478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55d9d9a0791b77f8a48721263a25b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fbd9c4c52967829a1c6f60fdbd462480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791f5c6e415d692dd43ad490a213691481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a8bea25cd41071426072c3d152b6b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433943a304dfb12c3cedab6810ed03ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e9a71a303b7578edba80dab829c7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898ed29c11b00b86a4ea9a06e47a27e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d55cca8ad930e911bfa42af51f44e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffeda51548bfbcfe6b9e4d5bc47217487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d602c3134f34030df3e061c2fdf4927488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e97dd5888635723f34516efa91f98489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be206f16c614074ae03ee7b435d11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f12646b3cec8bd8f017d7a1d22e34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f874510e1735c00b344d6cb9d1bc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1655064caf6704059bf159628ecde493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c9312d418b984f247d1b604141744494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cf4f8dc844bc434b221aa598aacf9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba5378972ff2694cc2d2dc23eb344e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03985f6b05ce890faddddbc286511bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22d3ba0213e919275ca2088002774c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4260138d1276596eacc9e12fcc08b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414e6f85a66ae033eb5d14539da0781500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd654eb638e13665fe016e1b4a3f5019501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bca680220642c5d8dc6a7a2117a63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927497093ab8ca0b138a5969d8f9b4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8dde4cab90f67b729c32fd093604e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec63e09ee0c6aba91921d66fb70d55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5222e366cb2aa8af9a5ae79c8ae66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c61d43ada19db29b29467a4ba9a501507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318d28bbbc8f0de1f9e675271ad6259508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60bfe18b7cac6fd559b2a521ebf961509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb56643a9efb35a193cafcd5fcc77d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa2bd6c4d716f27426bca8bcd211c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54efdf885a6ee06253c3dd15a6aca55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc276bc4cee8fbeb7685339005f559e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440e5d9e03230cf4660e4cbc7f7dcc5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b6ce7b53362e11e5a53f12ecf589c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff59576362496c18f9575bd295b6c9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae61bb162a41716ee3269b784d1401517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e639fe13cadb5a9bd10cfd6994016518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323a8114252d4beb34dbb2c9c5e0207519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d6c955615b6b711c7ab6a61d86480520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c53e11c9ef917cd5b6458570c9b1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e954b5878efac84611db3e524ee68f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ebbfbeccd57a60a02978158904a1e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd8625b07085df8877c6a35783a755524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e03cf30310686e7a8c8bea41468e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49184694441d6ae66ca60b2e28679f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52ffeeecef43d9d0ea57dae772e0ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272091142fb776dc52e457820341d56f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc241dcfbff1d532c2a3813dd7be25529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c171e04ab04c08e29c544f2fa851a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4503e4d2bf3d0a09ee39e4d36278bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca89cd35d6e1d866aabd37a08c71d0d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b60da8b7d08d684d8504b72346b3f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227229c5ecf1f00196b15139278135ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13702502c56fed4c0b03c80590344973535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0588297e360eb5cdf2d51af6abed3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25596be8c4cab5efe952988d486d59fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f188082b296461a4a8300e11823d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f3c6fddb95fb69cb3fabd634212f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df341f0f23f79c494edf97c22a6b0573540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e5c8e8511acc5502fe8fd094980fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0947b546708035f70f0c406be7bf5ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045d276811d8a2b5f307a61eea7764f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72616d52c34f5b3ee9e96258c4474ee2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47c7b8cae7cf3cee0129055c1968f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8432e75b42be7295603705d6665549f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665761e232ffac9f9bc4f0c40094ab7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fb80d591d676f14e171d6ed060d24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ba8efd66d65a5be7b2f3240ee076e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d378f1b25f5c25aeabcc495c575ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bb3bb8cd8673a1e725cf547bf1262551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cba73d1082bf5440c7cae73a8c5a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b35e5d540d4cc118cfde2135eedd0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b7af7692db9e2466691ff13460c7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8b6f3b512e9ac3a319d6476a61ee5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7766600892f88ca5d656d231870e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09d01edc62798738333604109aa46b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3056b684fdce3bf2a5f60f8f8ae07558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62aada2c8a6362a809b90bf91f84cc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99959dd3db23491b33fd8a4a600029b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6909050a970874a4190f7d9d6e380d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc92dd8af69521118c6afe79615cda562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35989093a4ed815103fac6fd8995e18a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38188019763e1fd62036f6009a89da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7fef8fce00e92fa027863c2595826565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49583d793e98a94d702e906b11f9f74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4606460e938b25f49b27f259fb35de1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dd24f239747ad22759a843ba8ad0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2673968ef1cf7326b2cf871c76825569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fefa4c4da71d970dbfd5b50b42fc58570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08bf2085842e05f62590eed7b4dabf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2178973c0b7f581b0caee0931bf3253572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f929ba6525420e6ed7c5ddcf6c36d8c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60911a3044cafcd14231c6c914cd16574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f28e937c0e8c48cd33ea6002766df3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae681f31321c245bae63b8e8091181b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d991b463061fbdfb967c421f12260b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694eecb3de1cdb0c141cdf1b64b8eb0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbcc6bb467f4ffd96ac21c908a7a87579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576a9cc8874eb18e75df14b299e5c0c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0db86a429ebb8eb42ae955e7cce962581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad294f242e91d88ab8f2a58a9ad46997582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80145a08231ec91b6e784bd0fd4a93cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87759d5f47ee2471d1de6c2f36a8eb52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e69cbcdc108e7239a1d1ec8ca0b7da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6919212035fbe4d1830ca50a5e9bd88586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22a40bb72c4079fb9676c9b55205b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f9e8bfb7025bc06f7e4fa2d790e7c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034fc3554c3265a009cdf8352b4c71a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d954736b6c0b664702fb28c3748ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da552ea2ecb74d6340a4e586f81070591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ed671aba5f54b04fd9f4465810c49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ba047512d4fffabf9024ff9dfdb1d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ab9c4e36c9344b7255ae3f2432993594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ac9bab39cba4dfa8a6df9848f26df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ba3b89c33f96a720cf79cd5cc973a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c747f823b3904ca75b6d99523149db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd233e6a49d5e50e8e7c6d02331a94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265819f9a6d4feb4a0625ae63eaee7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a9dd0ee85ed051f725327ebeb2f4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b64d4a9a440a57797bf91771a0e322601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f0a73d307b7b89a80ef2c4dfcb5bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333378fc940dd393f56d8155e92a1db7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205bb3228f11625785922dae8df30fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49132dd6c33ae73c4a6acf77f2b82896605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95bd415dba7bede180c8823237f20f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4145d9343e30d22c6caccabae062b97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9b292810585977e4b40a8b8288f95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ca3413bf946591b408235d79da91d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3650a29b7703747d931ebdef9cd88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29b5a9d251fe0709686225ac45364f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ead07620d9e0a92eb7d496ca233710612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744b52a24e6c975aa01cb32aaca0938613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1186bb2e9e9018244fa060e1dec89d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7198b08585d1b42e0f9fc83155c89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a26686ba87bc7fd00fd61a72a8f9be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab8341853409db70dea248c80e05a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241baf583b801608f5787faa3a828074618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d14020a6f8b89318523f65c4bdaa70619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92945ed1449f7ee9dd43c4f29ed173620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04d303b0a3f453dbba6c8dcabd99f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bf7d3d90ac16284327c33ac01456b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d62e26b63de337584852fdd470865623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43725f7254e3e43c2c760bcc34a9ccb4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae8bf0f9dd7a8f20d0f0158afd7906625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aabf297c121acf7b09a09eb200de8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb637e64a8f32dc0d03001c935ea757627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47f6ef150aa10b0c8e3b47e2ad36ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968895916cabe3b776e02cf665f4f49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc360664a4fcf6eab6400282d8572e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87a6ea6073cf28c8819110755d7c40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9449d22b20ee260ce7c06f8d976bbf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aa03fff4b7eb7b4d415b8a3514694633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620cc4af12c4d1184059bd8c8de60ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74485f25d2d5c36d4c49e6238606c1f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f0bf66fd780b04987d2b75648afad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b2e49ca982cdf3bed834f5edf931c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f97aea1fcb4505fe69d4107ebdbdd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb99fb39e606d1502c85facbe02bf9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0f2c16f51e3f5d2c147d429d0be40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0023e50fcddac738f9d09fb95d0ef43641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093c1d160eb4eb06c1982a02bfdc6e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b1ed70d23464cc8a4789f4191560a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b969709132b9265b2777db057404102644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2555818e92b082820f276539fb732b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57b4d2f0914c8e562f660a668ad8d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795d8f66766c39fdd68b457e72b14c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749d72bb8c012809aa46c5a12213f7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c829cdfbd79dde732b3a9ab78ad417649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80b380a00335850c353263ee844493650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e18d573d3ae31a5a442ddac601e6e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662c7d18c947adb8896e62b680f38bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8667e5489a5aa9f68e832830bdf65ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a276091fd8e609457db2cd2db9767b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e5ad247f45a5fb443f9386879adfc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd27c20933a5177aff9aa733c0848eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271954ca21d36d77e6fdd748dec30430657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7a574e1e19ee4738d7cea1c88f25a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cfb7cfba789a871ec347b5eeae681659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f16c217f3f3d7aeefed1cf289efc1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdb3b69b2ea9070301bc70f81d2e99661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2068301e520e7b53c8ec0683e7dc76662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306d9a1e443d8df54348de365964c68663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcd2caa814242e9e3c9755c62b0a50664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d5137b1236fa68a662db6df639cbe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e8f342d09bf7eeb46bbbbe95b77f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5abdd7c072c8fa989bfe011faac0e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4843a03014db70833534e52651b87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5601d252baf493f112e8c4644d1d2c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4ba07d01eff24da95f8e5fc27cd7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94047d75bc3b406ada70d98fb2c812671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d52b0cd2ed48b1781209513adf8ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae4494b7c42db1a2f3244be1d3213a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ec2e0dd3605ca57e9e4b36656fd09674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118db169ac528412cb135f7ce0afa96675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220fec5bf8d2d6e6271db05d2e50ede676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f14843691c9743aabb0718269c6d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5525549144936718f8732c2028a74b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f30905c061c37befacc655bbf03df2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df03ffb693d193db9a189e97ba5014c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8b6dffab698d6e97ae89fe76d9d74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc59acdff004d1e5efe02b20c2d0b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a13b77ed98de7888719c5689a34fee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fbc7ad7079662546542e905657080684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169242c3eade671eca39a163d9aff82a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb2f237333e6f871a8f9c9a40c35a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99213cbc9925d351f6be222689326a24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e8f7a60e5e37515708dbe1dd919f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243173adb523a53a68539db36ab712ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea27344bf9ee4593c54f77485c58fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d18027082c72ed77e2751a69c9e11691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03079963df69370c26b6ab1e5870eb0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066c158c40cc5ab08f138f59abdb481693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bee6beafc3bdd119295b7061dd6eff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578aaaa25ec1960a4616c04f35d18d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5c6c742a339aff7847d393f7171d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d87a43da6d52906b0359cf0adcb6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6618f1cead9352291b2df7f62a6385698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f7f9597eef45d0f06013319aaf87b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3714d39b64c9abf4340874e023a71d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225503c34f9634346183cc946c06020701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc52adb5ccfbe39fd7551e5f95d8696702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e72a253169897df54ccf9e40a44bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d61439e0bcc900186f658b3e6fec6e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c6de53fb761da54034ae69f790089705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad76dd7459c50ac69c7207ed9e521c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9c1ba82ed3d11723ee05faa6a8490707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831774770c50224e784af64a4fd69847708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6998a52493793a02eaaa41f512e9fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170cac0ac865d0a4aad19152f5766e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b483b6e042905d6b75daef826b2ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679b162681590704fbc6455387c0232712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e998a7e3040dee5187ba3f5d7e6e76713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9d8a4b2f08dacc231e20942f7ec1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6927e2f7cae46a6e0454c0635da2f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1003c41352f031e48b31ce8fb160c12716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e7ff0867d7f504780aba7d37c5de8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b1d362ff1b79cbb16a721fab0b07f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48300ac62012cde07bdc15a6aa68f70e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161c9dbd68eb3aa21d8cb0781f8cfc8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01b4921775a1d31b6a44e403906aa7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614f83b971f99bd1b6d9a0d69fbb00c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdaaaf7cb2e9b6dc131f6039442006723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543360d08e2c7f86edf662636aab91f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c746f29ebb979feef543eeb34859cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd8e4992c88eb933439526afb67091726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146fd1b7aa3446b824d28dd4efa2302727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2742e96bb0948906524e6119865683728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff304fc741efa8657eecd6c750b3fbd2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e906d4d2c3f0ada0d4b163cdadb76c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bafb8f374dd2ccc1208a13eebe624d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bbb255a5459a1a75bfb0c0f741a23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353d9987be888175bd1f59041ccc893733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f2dd2837be30106edb6ec416a5283734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9ad434babe5e4c946a52565f9eb94735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e158a2ea2f799ba20947284b67975736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2466b1aecbe0206aa897404a33363bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027ac4d6c77d0dd314cca2e4845f9ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac356a0503f7997e54436c75607f7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797a6966837b050afd576c22e2a46df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c966ff21f42028cf1957116014cbb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4608e362202e7cfe7b111900903128742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66017df42b90a4a98d18fe8899ac93e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f110a9c247535487c1c0aff3c23895b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a1328cf7dbc898ea1d8697a60433d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53462ab5482c872f88c6f76d32e1b241746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5e276e1b3492ab3608581de145223747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a37c6c8cd36464d463973106c3117c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10c7f34ff35ed5912f9508808a3c7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0f67a458210f61ea6736808fe5e27750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b428415c0c7282c4d5bcf16168a90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759eb69c7405264e163b041b3135866c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760bfaed4eca0fed8228df9e5fa4115753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c6ddcae1e48f03a0efc0e8b13a946754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f57820ee0f39bd74452c24be27c2c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a13c93cea45cfc72f4570b2ad04d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d906e3f1cbe2271d9ea1291acd99d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b0fdeb74208fd8f72803dc49e74ee758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dca818cdb057e431dd901db837836759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dafc647443196903fdeb1dd5b195b8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b3209106f968b696850377dab560a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0882a651ee1e07f4b87e12a9dbeb7df762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222724e8da27319c8f1f22e60347576763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889dd2bf5a513adb1c1c1737e7572cc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a00bd3aa36a8c63e74fb7ccb48e08765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11064af9fa0a244b9cc135a8dccf5967766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb814b773f2f59fae557171b0d3c1adf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05472cc0f09be20cff08b0dbc8e412fa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f54154173362d58240ed42f9ca9864769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0897d7182ef3b2d3cda3ab4aea6da9d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28643b945e60580234230ead17ab00e8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10caf3ce873806a5d4b35472acc5bf55772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d491fd3b669907491ce97481549809c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa6403fcce80073f7f33ede5d787e0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb6bc06c8fbbe4f5ffc212ef8de7d0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6068abeeff503018586eb126cf41ebf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9172b56841c7e9cc687bdf5b9f5de777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c0802587429454b5ce00d048eb2e7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff286172fbeb1a6fd2670843572b714779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119651f0c8667695666fb16f73572c29780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a457b6a276ec1e8e75a6e2ac436f933781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940058de37044c7872619288d1273c8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2e1d35b32fcdea00efbf2dfdb7000783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97f0e8b5ca237a7933cc4ce59fa54b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8ab2463cac26cfacb31d84b9225e0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3003556ebebfc09927727e94d7a95d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc834b001172619bb06687fca18ca83787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda49af93084baba6a5e9a096098d474788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714b8b12b994d27cc9aa63a40d8249d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22d54a64e498340629f72ec66e7a76790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0763e157a6706b29c017f2afbf0d17791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce374c48cb333c2f95051673a57581e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a1dfe83920286866952fc0e3adb0e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6e7c10e6d8ba3e1c37877f3d832c6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6cb35b832afa4961195e5e4138243795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc5d520a4bcbfd81cc764ca90fe37b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc0617178b7f913b9b29fa059102eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d60819e4a4df17128f53ddeacb2b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71259edbba793122c53b189662800cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1413a6e9928783b378fac4f4c833305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447acb8bf852ea84541411e427006ac06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6890135212336c19a9de15f1b3a2d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dd9c2f39d9ab1e03ac63eab6e8d378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c817a8187330d45a8f52de1d526ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606d06174cf485c57fa24cf884f374d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c92af9aee5d224dfd1d7e31c4072b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67568e49f6008af90fd43c8f190ae812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab3df0d0357977f8bbeac6aba640e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111d83aa9ed2aa0fcb455f30c40f22f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bf880489900351f6ff2bb2f7d974115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151e3b24cc34681ba28a82265c9231516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670377650c1f42497955270867b601c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79633e048d0e306f1854444a32d8e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c0bf5754a5fbf0fccc35c9413f46019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee741bce7d64cb49a01f2788d6a08f9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea88838a95b2a58173e51e33349a8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05312bfd70f414883c1b9c82f23104e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb823297e329086f17baed65fa640523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b443d1662ec3a341f49169ce5f72f5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0460914a3b310d0cb14b90aa8765425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35f2a5279632faa5772e96f99fb59726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466eb60c7c0b9d41c68004f531176f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba947e762a151550bf6cfed65306d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7e5dcc4eacaef17dfcc28e9351a6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c85b7e5b5b5239c0767d2e004bf56c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac698b93d29ad4f639ca1a85a6f405431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2dd83281efe39eeefbca1ab01579732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2f29ca9dd5c78162fddda859843b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e60c8843be2470992a5c1727b6f8b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc975ca1086bc220d29346ac6118d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8426cd724b431eb15a68203925955a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ada17103d51e9d11028638a1606d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f955d0c108a06f2686051783eea7c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c55a1ab65950aa13eb0a17c1e706c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaef9bbdb54afe8a16907c4874b719a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3272145d207e4c5612e0a5bc74893841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3975e912669e63f453c794d765bf14442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15d0091b6e04a1b90be48fb0b4bed143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96621be6d13258f27b1790f3af1b1f4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f495ac48c0422933cbbccccdb398245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a20bb999a624e3551e2f75ff5421f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bc6caa7c0196eca7f56cdc85da31a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876676b1c59152da9ec80672322f3b5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22fe4b96f3d5bec996c8ae58b9d31849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3e41c288cfdaee46bf124a916ea2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a6919f1e6b97a1459eaebc5eb4ea151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5b1d58ee7b794c326271a18fcd88052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2731ec93fdaead972b4c1dcfa3fcf6a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64985548f652a17ba755d58ab61ccf7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21103d0b5e49c644acc73ee789b8e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80b063e74600d726d47be8a1899f1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98da5890339d36092966b1811c4a2f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dfc9a27375465a0c4fb0a7a7863d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbb78618808acb6cae0ba8b98e988b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f736384325a99294cf1ad3846ac5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f3442579da66e1df2d2e83e10464e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf009a87baec319c662ca271b4b6d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872abe5845e6d993121e5ad5905d9f0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1846828372cbc0b8ade86d218afebb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aed381f68c09a032a95ed05c3065b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94065605fb2d5d90ae8ab419779b8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe309f4a65ee359c48c1dc038c343667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bc2f88b7ea2478d91778b6544634a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626b2cecccdf211115dffe0f5cf3ac069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540f35927c14e85d250f1d3b852d3ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9e32e35133b2a0bafe74f93c5e14d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a96b4f59ebe9d93e1d8a2f24f053472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573bc8e309ed90e291245f384d1206f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1158859e81c64880ea457ccf3d6f1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317df8e58f7afd821023fbdd50288d1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5665b27f673f9c49a0e137177ec3ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bb0321020ad5ec46d475f6d2f4eeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dc5614081e32048dedec558bd0d1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cb5cd7620ca7f1965330027e0e90c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1d4ba2e5d911f9acf8380df28319a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d908a98e7820f1b00f145fe37cf39481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a7189715a36d1883dc68bbc638a1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc1a4aeb059a52a5642a9d1be1ac7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dc8bf7b33862457bea7ed33ca042284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d18db010be6ccd5f299e3f77d6240e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2281f192ae3e19ca7882a943a424eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcbc27ed65468ee674ce7639e0d68287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd080d6f2a71480c36b1c2b6775f1e0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488c87adf8cda25b058ccd2cecf1a9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1e5ab9cfd932283ab147f5c9dffde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdeb29027867cfa1d8c8860cb6cd37e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94be87955bbd5c0f6c5787120553b4b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b84482a257f49abea069a7520e995493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b36f7c76db1c5db3fe12713240ee594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c64b7aaf5b5c868595ba7cb8e09db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1d9cfc54e3ac68c0c1cfde6e9021296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641bd6a0dcfd160e64621e33ef155ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0985943114a51d69b8e6ffad4b6bd1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b944ec95f7b24fbf334c4ec08e86b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd3cd555979ba3aa508704fab41065100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d342b0560bde1ebd2ac4c0707000fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdacde0bddc43f34e3b76a755e9d4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabbf0cd85345bda985cc69e1a23561103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cb89ea4caf59d962e233be105d975104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7226970eed299773b9f7e3b7f6d60f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f6ab63d18cd976cc3b9c53781b690106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af0d0edd783d9bccb284c85b81a3d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238885c7570d8b073758953cd3d142f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721b990bf6508e7e25410beee1a4293109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdd027932ab6a4d1f44cb33120ac74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667513b9a927239325fc1860b804f70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f686cf67dac81370d98036fd3ffce4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696285a0e90da3cf0f2d6730af9283f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9899e4732fdcd1fc05eab017392b01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a9d175f3200c092b09311731c7f84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df9d1cd6cb5c639a89fcf3a4504180116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d12e228c950c4bdf396534d9aae54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f6265714af63e4763757d37fd54cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d01215eef6fc6faa251246e14c247119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e754ea554147b11087984503a2787120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e51b5ccfd0e78dd56ae41df1907cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b576185e6c7e385b03ec0c54fefa25a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e122040e2cc862cb01922d5a4df6eb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e288af3dfbcb8df65f21e940b37251124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ea1c5c1478aa43c19009d9e18af30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8db84882734456a418bd4475baf76b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a04129da54662681cc0506560992c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780945d7db63368560af82ac9f1b224f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2390378b568d57855258c066cdad36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac18e75a4764b4f6e89c1eb1ac962c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35586a50fb5797b69f56e2c5926588f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df253650fe3726bf9c49ec3f09149e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a78e1d1d5375b5928460c207aa21b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2003e0403ad031e23717927e1989e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5f8c746804dee596f65dac8bbb2e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ed27a961dbf0c79b3742989de7f71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f5dce1c767a7bbc056e02ca1887f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d2a6eec85754a31cdb04f1fde7a76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e050e184627f924fc129488844f18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2a2b0230dc1c7df997b951a149722140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8113745970d313a03005e35528f363141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eb503bad1fd055f15c2e62d480c25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005478c7ff129e79036f2c1d39b2da4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67cf05da10e289312133ae5a42f6f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b490eaa0c887e708c1bdc047c3eaa0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37266575a7a1b73e5239cf0796b610b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7a3c9bc99813025eb3aa3f3a740de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092ac484189acb0a8c826c1f7f1de13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599150714a53890cdb57d50c25c87b6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951af4d5119ecf8b8720618f1be86280150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473154b9891325a9f1ddd3fd6ed48a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46b2a6983f1f88e2bbc190d2b5f515152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc968b110c56338909f67a960b8d9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc656ef283967ee4fd58cc69cabf2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fa86eb4b1b54d30067383e1989b10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac108e4286725ad032c87232461f9f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c07a1e0106d3124a3cbf3f58938ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87665459414b7b1866f0b7f655f18ad7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbb4bb7566f7f0bd4f0569861015e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c9a6b665a86af2823ae15b311841c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb21d056562d893bb7ce6648fa2c362161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51196fa7483c82f47efd8833c0f260162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cebe77759dc07aff185131e6e95eef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2487d5c83e378602984febb549773ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14725e202bcc716ea94f61d7c09484e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8613eee51ce2d668c05328a569df5bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbc83f4d454628d1190fd5c23c450d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445e9c19ad153f18b97a2cf1631d98e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876f5deecfa541b1de3bba6cf6d495a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14b191d3c584b5ce2718601ba182fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85230640f85be0ae1fc391c16c771a9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a14c2634ecab027212427f835e4b7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70c8cb7f4d319e3b593883daa42ed7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a40184d10556173a5fe6da1c37649174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2dd61f9b806b8dc13a884e6046b79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c27b8e13ff7bcb64dfa06e83443bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a2ba7d0b24096f97f43ea5e397254177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1202e1041b3c6aac9161a897c3973fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7873fc3a0a8a53f6f3eac63b80b0f8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666c0b38ff9f3463961248576ad0302180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5368e527e7d990b4fe6fc718bc48736181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050d47670590a50dae2145e04e778a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a92f737c1816fc15ad8140966e7d03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fd03fac3c3606778882a8fc0ba5f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4f3960b9389d3a9e9e2a80783766f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57b1f65b4916fcbdff77dddbb7c2b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d75b840ce26c3bee79b9d0156cceb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c7841f912c2877571b89ca2885da7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793fd76820fa33070655f9ba6617987189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce319f03debb8264f995a0156aee8ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6e760776c94007bde3bf0461f8cb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398809c33a89b1142a3760bab6c3b0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92916651b6fe4894077a2deb1cf119193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb882895b7cf7ff16de7eb2b2260dafc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1676a5429f764d9f9deb2d14b1a3aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bc87c138d4159d105b96b9beba198196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a108347641791bab59286b7ed1e95f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb53332955950ee60f6e6f1457fea56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e134a7414676bd5aa61fd83d80ee57e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3f2e98021e9fcb1045f524f51b5ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f875194aa6f8a842c6a22f211a974f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92af718ac6477838b5d76a6ad56435202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb539b503cbfd39d981f79e580170e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e939ee9500a4f92c7c1dda269c2be98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1248b9ebcfc4be2742d61bec7f198f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fe5c4b886365795408a7da09caf66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27764d2ef33d9cfa511433f5162086207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ab3a9436bbcee6421ee506748b18e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbfe1ed07e7b39afaa256b421fcf93209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbc06031d70ccb67b52ad8cfb42cff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249053b7685ab1604582ea94e3fcddc6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5ff352395d34e16dc85ecf0738974212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82b7571217a8694ab5f155c515cb63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccf1ad7934ee17c7effc253b4d7851214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496efd002c72e3beea5634b95179f21a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4143c1cde37e07be423a5f3d1dfc69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aada7773874cb2bbfd5cb88f33250a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43aef199abf90861fa8d08a3c814320218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2a38e3f80a2effc411fa093865645219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5e066abb1257a2866fd7eb79b244c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1edc6f31126b32f874a76d3183aa6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac08b1f2960eefe4fd681a6cd6a0a2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88270fb82448ae90bd097f3048b6b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ed3c51855c8035c39e0b1b6477583224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73036989490d36720eb653e9b8d90ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae803763d9fd53536b7a3311f47be112226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598b9c8d8a38248e5a0ba54e8ae5e2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb6648d211d2dc86fd2eb17fe95d68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640094ed4e1819b53a83b15ab379ceb4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfde92657489ba571abdcaf7725949230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c1bff37cfe15184137eccd08205a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785ecc214f4156278f42e3179b5c794232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cec9e73d3569aa78222fbb68555f04233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588065fd082df734fd6c8c81560cb011234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d31f0fec5a4b2fa4491e214eb2e1e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283be1b01a473b1cdd2c0c7dc532250236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f755771b459a5cb76c4d43468d332e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed33189801b8feba715d07ce27fa20e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd2f72ed90687ed8c6fc4111f3f14b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa28c229ea9c3ec18d6b03d492c90fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928bfb87e3d56a95b08e19faf40b3ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f7f60593722a8a6cff511a0b7006e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b1fafb1a01c42cd2bb9cf1b758c02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42d3e31be58d2a84dd78fe474ba220244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb0c54d76228974f95b89de192b7e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1af1b1ca7cd1df2ca842cbdf99c66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15876e2f225c525557b78dc8f2ba1505247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c55a2a41959fb700bfafe6222bf8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cd2fdd53d3e89f54dbdfccc3abaee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019882f2f54ec51c53508bc90ef53d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4217f90f49f057a54915037975df537251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d57c4383380dc14fdd4fc5b9e0e84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e919eda7807a16e32c757de0b854b60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ac0c5ffe50e039348c6e8330d3f02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a7b5a5dd93978eb7f54cdf5975207255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5402541f581960a7f903ce9bc39df3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668bc4227c4b5c8039f20b5074f7c83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416f94f3b503aa315ed8bae687bedbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45840bc9f2b9fd224433e341ab56250f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040aa671f501b5145a2ab97e5820dee9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f92024c5286c62fedbe45988393aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1edfde8df69a178967581580b2fe09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6342a2fea6f4bccce5585166a127c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465aeb0c0be6f5566c4e42e1cd639606264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86505f36f3cd653cb05bee123a4cad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d3449514fc037a89f98ea87482536266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dde8f512bb7065f9916e550ffc611267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2587fd85fcbd8e7ee144230c88fd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d6c1034195a4e47237f60a1c5549e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d90ae84db33367b0149a9e39c0bccd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b090090769819c92c8a957fca6ce4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f716ec3a0e3585a5f9085412b4ebc30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edcc9420ae9ed23abf85cb1dcb8544273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87765fc2dd114a4ff94598756725a685274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9ef651c628c9994739bb1920dd398275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d2640abe2772762643a44316d5dfd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dd9255e2e4b468a091e53be220f78277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f65c094ce5e56d4b1e2523682176d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175c35b823e8d53f224d3d68450598c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763ddedc6e8de3532cc01b2260fffa8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0915c6ca9389c2867e394b7d0b2d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a5abaaa3e3b018bac2de23b2c176a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fccf2bd8342680167f18f285e3571283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bc5742d4b19e62ed9d8c65c19c869284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c86b2fb54d770fbb1a464de7d2c6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43ec9563c783c3075380480e614fea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925ddfe16e24cae33965e1d45adc258287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebec7193405156a41926350f90ab53b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c05ed400b3022588bd3fba8913642289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e6872ffc85b5c3f8a18a4a5f0c450290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cec2da62d7cdc7793d68b677e5f8b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce979536ceb6f3d4b89fae2c61372fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998fa3d88cc49813a58e161352b9b4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d68c17ec2c61dfb8c6ad395066efed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e516b81abdcbb3fba52cb12e799e87295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf4764ee0b0ada97aa66d86df5274f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29233a32002db9b4dbcd3e4ac3d81a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eb3b4b9736ed6d1b501e13a825ca9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479aac8a8c0dd1b5e11c2b7efdf7fc8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a190c6bb403854967794b927ed0bdab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4f94a0d7856f677fce635d49d5a1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dac3100890fd58db84159577119bc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa86a908a1849087b06cae0b947c25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baedf8d134db15774886cd832e720d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a3b29a4b7731ab847b60d6a060457305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e567c59383e1ea0d327c47429318d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a881e545f3d347e198d926b8bb2647307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6702e5df023444e5a587917cf738dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842341553f1ceab4ab311ca0ad3e332309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b39233e39edcdcab666a6fcf264af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9add7055704b79fa7c7f25650cc074311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645468c8963233d423b6663b067b70dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83a612012e65171880d38c9291d41e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b081408259526743835b50030625481314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf7fa0962da18c58dd6cb87f624733315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0ddace0a34056f76e1a6f884de0b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e4af420ea200f78cdb0cd5eabc994317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dc51533a3771caefc1aaee32e499c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefdf47f9a3b972f36f78f16268910d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee475ed280124505ea620e47049734320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755abcba763fb11358b150f4f8c78e34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98a8702dbdf2b6c30584c83ef4adcb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b47bae92ea293cc1beabacd2b90efb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d3a713763bc638213cee665f5c2d1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a406bcd016c4f2eac2e135b9ea5eb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2532d04cbd25f2421df2a84dbf914326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20330bac83f936e2bc934973487de1ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c0c8caf48b908218a176b44e025eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace647e744f773cdabb549820a0eb926329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabf12a23e15596ab62bb263e1a0349330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfa90274de460d527073f940604306331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c57301a443edc7138a813b8bad02a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc84186a38a4d9c9504b915cf5bd5a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adfd7d2d60fba36e75d05f1b70f915334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148bbffd2420c0644dd4ba0e59e0b3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c4fa95f48577c842604f6068011a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c57b20601f84a75d81a82d77ce7aad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd386c15f17666c6778a3ef216c791338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8b0d49573ca31e240ecbe39779a7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a1f9b289b272f260716d79ab26efa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e1a8158a40cefa0c1e1390c6b5540341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307a7209a0a29abeb4a87928a949033342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502fe83531578d1bce96e72c422043d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cee020041d2f27f5f4dcdf7d76972344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c68a33d884db8e1ce821cf0d704752345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11187109efd0a5552a069125b5322f79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33dcc10b56bb89b438cf1675a553d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8d6b1067dd450b3ffb93d9ca551df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abfb009a371f727d6a3b92e233a262349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433017f296c7d4f1fd3a857c71cc63d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fab723b235fefae83871acddf8d0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0acd58b603ba8b14529fc9bc23645e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02839150f669034e44f61c1b1d4d55a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe493ea0505553def1404f5b210f9f34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470116828cb41f602c47dc712442cc0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce753e8b7265383329b3734a14973b58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bade64e52659c513fa1dd5008f56b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137e1cc802cb8717e795ae3dac431ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0ba7576dab62590593ebcc120c3f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f78e651189b0282722b5f6eeb1320360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc450e226924b3b7895d2eb199f555a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebbce00401d96f7906f2448b1b003c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f597762833bcae869e9428484caf26363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a67dabcc29541e8f2f7d6e256e9443364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7317eea4959a7666dc816faba8e51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d89bd0934bd821c4e9e5e725b02920366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf299181a40bcfb48af071184fb2e75c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eee146bfe19a58028582fbb609d00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f1048275feda9211a2940dc5d7600369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aade6be684c926f49ebc3591bd3cd47370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfef6f77a2b4e2fead5bd92dbe6788371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a6749ca025aeff9e98111aab4d348372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fad31020b9b65df1af4461ae900e5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7064f81e1149265b6c4b52466d06d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7038fe14387eefdf560785a45be4be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ae7429967c8e8a25968c2ec2eedf4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e903b101d1d1c2e84bf84a95d1817377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4136cbc09f0ea8dab0582d8adda0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734865925c37ff2a564262274916845379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53f56ef7da26faef5c29f9552011c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afe78af778e844bbddb4e5b7edb50f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43599251eba6d1b1a82955257cabc69d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f769e85743350745d66e35e9b2dc9e4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404d9b878c3532428ff2d0eef0b5920384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02e95389e7994c8d7c77730f882829385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8867217ac5fae4dc80a8695a191db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccaa00f4fb34ee7edf639ebacb524c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09e67d9c42308aafc92225f4e15d79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e8ef68219d8b9390239d7095bfc51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb560d8974837ed5784f05f759c29894390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ebe8ce85dcfb60a85299a6c7c8cb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcfd889b8d850156f3a4b3bd350ffa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665ddf409068900144434a3988f3599393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60663c76929582b4b6e76748e953328394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef55c71c77da8ee0830ee71fffe39a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d46eddb17436343e3340c488a17b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4aabc27a78e74198ae1eb7375a6dd3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7486be7e4d2c29bd7e941811f089f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92356dfa494f89867c622d0c67278aad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5331db8ba6047088aa53d8bb92b695400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5db60ddca288cd5971fa74a1d75b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28236f40e0b2435311a7240662a57eb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b559bb22da518bdcdc13b1b4540e6b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902c988ba19ff8b277d71c68463ee6a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9703aa896db64b751e298d6df3012405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c43800e025fffb23b267c30648fe1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484d5eac03333d4d8ec7501c1394946407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebb0cebdbe8832d15543516b44726c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61deb7dbf3faac7cda98d604ee72f62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6d0568f652eaaa3ebb8114bee9aa4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af3b0b57da5a09c0aed6a951678e8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0e6977749022d74e96ff65384e8a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693d617f6d2daa4bd74042f0a56250d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39faaa11e855ce7067549df2c2ee75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4722d41d767eebc09d88285e8a8348415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7053776a7bffad908b08d676be6ecd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da257e2b483324cb6cc641234ad57ec4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6ec5f8dda8047b18727081eb5c17f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903e250f6897cbfdf62507f9308b40e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51133c3bec3cb7926a6453e85f18e8f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31435e8cd26992dbcd59d652abc126b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f425d3e6a27e941116dfb03671f696422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8bd7e5d670ffba0c3acb89f6cf52b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec6ceda1ce6aa58cdb64cb6191c884424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f23bd0e12827819cdaf9af2258837425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e93bcbdac9abdce5e878178b6c4112426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da561737b1cabdad9ec9a5abf5bb54c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890e25bcbd83a652cd936367762d2e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9459047e18b6bd00708c746a2ddc0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986e6fcd3daa8a71d5c7a7b48979ddf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5162d3c4a1accf20daad591bde899431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be9989fa74c9d16718f2ed71251474432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb8345dad8d43bf841046f0c3edcc8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beef859e1a44bf780769656a5018368434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb034df645a4a91098dff1779ca6899435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705056a7d8188aeb368653b4bb50eb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb8af71dfb34fe227445586d59b0ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a37c24a6b67b4014a84996b240ffda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12867750a575b56d1cb7dbb2d8262444439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ea7c6206431d461513e5b2e0b3e53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01fe2c45b4dd894ba5496ce13f3c45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fa8630eda83324aa7acf0f3fc0c0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4f495541c7c235116f98696ce50f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2c72fea65812dd94dc14e07102b6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4fe913bb6b174ad06f386041b077e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8471dd787c84688fb6731c123475d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e262ee110928da1fc493b7e9bcd06447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8c857f3b7d2d3c146c3f5d5fb4733448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555b53d758bf75613b7bb1a9a3cc5d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6c8522ac69778b934eabfd9832621450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae67bcb89a4415fe6a841cb3252aa4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7feb98dee3c8ed9530610d74742d53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efbbfd05ff33246a95d30be61c01c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc13c0bd6711a839de84b101aa32f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1014886af4da78cf159fc1f2e4f5ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5578a552265fe352012caf5a6084ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50faa2710530065ed47c42f681df5c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91143502209befb8cc6ab11a3e5694f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10147485af1d37c513f4464319aad904459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d38789a7be2eb435373199eaf10703460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c497bf864df48192726b5495b7a1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644aec63c97d62eb73176a3a9c0b6a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389a0d9f88d37394a3b3e2c58b66e50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994be0491bec9bddba73624eb509114464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07431679dac198eac37806a78974d2de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f61730d65967715a9d0320a098cf7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71d3cebb1989c2fc0fbace283911ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225b688a9b180cc3d7f2e411f6c9850468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c92b4c5a69cf5311b6219a6b25480a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaefdd354431653d7b0bc0af16b167470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473331f402c86f6a2a12c5740ad89e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe575a4610ad61a4901a4a911b897eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80508716b1a7a481c5e754a48da0524473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcc722a8de07830c5f70cbbcb1ef0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81e7a509e51c01e32337bb3165bf3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42c2e8c56f1a2aacc92a1eeabe9f30476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fda0276cf8bb540c47cdf0c4cd12b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c058dff64d02b4a0d1c913afa41264478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43482e0c38d360fb8e4d7b32b3775c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c86ff0f245a7c0f429b1ba81c1d29f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b411aba98c7f99fd6c26e99260b7a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c4bea965290043fac8f63d6bfaf10482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e69984c44ba01fee4b868bdc1899d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b982a5db33f494d30f3567b177dde484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565816d7470e98e26616a4db9c1b24f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf4024b1a909ab7af504404adfcf8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4fa63959d6f11fd47e85008ba626b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec07df83bd1b6a85ee625da3114c40488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385af235cec6a85d114b71e89a596ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8871984637fcd6f8c2c64e2159dae5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edebe42d0fd0ee060976c6387366b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffd55c43c98b01701487f3303e6ecb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bd6925ec07897358416af09249a36493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0d6823d7f8170b8039778b371a003494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ab616b7fffca0d9ad1238f615a8cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62510e61ff9d309c2f4b95a5ebedee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a14af08184d9f2968e9aef413581d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e5e6cf39a5eafca1e4f2f5b5ab620498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a754f6b9539b6a7390e99641053d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c24a1b7d830635704ed20e328f3cf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc64b0d7fac36506f2830152a41354b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb74bddf336096ef14bc5a2f9e6c9c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7793c0bf174f37ce73c9322da25c921503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ed56ee23f6b5b49e2c808c89aa30d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae280c145082f5ec77678dda848820d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0046be6ff0e430d8e8031ed143b02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c9cf1df8973dcc175525082705167507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e031186387218e8ef1c9dff0e175a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6921628714cf9c05b06440482ca16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797f25b2ff3640ee6db60dacd4789c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548484e0f56702c167d983121f23f912511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfdabc0b2db898bc7365fdb3741466512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab320f4d35d29351c57aec065021b2ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7f0990c5572801dc22cbac59da501514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e59a1c9950b8132d9f0bdc9415a30515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d827da33b10cccbb9bdc8975c0aee58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04b45345bcd8f813087afd3a2b7308517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3443fbebe63afe7a4a43882de0e5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd8eb0eef82dcbee4dd585e2c0d7d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb41e175b60a468e38a0bef2d30f53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed55244583531db75a23441c377d04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65438003895715dfc1354349d0bba55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d16a4e9ae2dd8f117357d6b03dcaa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf58725311a9aa480485d58a4ea205524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb689a4828961e043b12ee1782fd6ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1871826883ce95730839841d9bf27526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72a9abd0097729affcfade37365acc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cd452507b33dd815685c78eb36631528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce22a5457e563d974f4c68e05354e17529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b720edd2c92658b803a84173a571f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04a179c76a05330bcbd8e7ea816784531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431cc969977e891aad06b4edc4dc8fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220544c54dc4c28eae3e6221efa34d9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c111d5dedf3cef5cdca81b9bd408fcc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1363fbb65a42c745d793feb36e27f51535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b439a344b69dbfffc3ce8b15fd7ab4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a92b24d8e56d96872a18cb0edd6ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bc5178c7c3d7ab24616fde19fc9dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66c0bc62b8615a6ad353b65196ea4c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c117d4f7d4de1fa33900c6276bd256540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f011a40412e625c1fc32feb770e8490541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875812d0a1339193b20220c96fd68241542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24b6b73bdfa1770e336971d2647ba0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4064c3645a98824dc828347b2fb072e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a60b8537f9ff9f73e2af724091c2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b0d8e2bef76fbab9b993c4c946830546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3a02d0c1d1f04cc6f8a7e6c7857a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdce7918b7e39af0f126e2aeb714b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b99f56ea147977a53a7feaa706a7c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab378503009901f0c642fe2a7046e30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db9f36f78cfb8e8da2afac508d67ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadda9a9e6eea86b27a7ca94b791e3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f72adc57dcc12484327daf36c31f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276055be6e2eae0814683aee98ad15e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dddfda9c1651a13e0b8efc98109ee9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263bfa989410c7a50add43c5145e8d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec10db1aea909a50e0b93297fc1e4cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ddd7dd0417f48cb1db503bbddf8d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88c9c4ae6c5f93017232d901e07116559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd518dab3d5ae2306fff814775e534a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc4e8e9da443e72a2b8116083f56ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646034cc045056315e970aaa9260d43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863dc34a10028662f391ead76a99f403563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb3b5294117bc0d8b085091fd4305b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cae7aa1557fb9e597903845dfa16e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e7c76a37b4581215d8c185a744598566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f4ae975ac4373fd6b0920aabf8c41567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b84dc31a269ef5fbd31a9a3914ef2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a747df41fe865c246c65e54e873956569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df207d87a4a9588dfdd7a77a41c67c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03466090752f6ca226280b9810eca79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798208a62710177c860cb501e3887937572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e174082c1f9fcef4e6979e6e8b3c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d638856aa43ecdfabd06490fa8f554574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88cbcdaaf3bbd098644ca9bf257e9d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff82d8a2a8ed5f93b564284eee1d17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67eb5fbf956e060d1a2dff3427d89f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a38b34f1c2c9ae5dc4042444e2a312578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94e4bc1484fc18e88c401ad33ca8f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968892f590d22c7ea981e2ef076af46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9dd7e8e379bb055c28558e030fa20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd226beac602535cddba69732b354206582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb7e51c3f12ef9d94176432697ab81583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4de07b277dd475e4edd0cc1e96e77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922bf8cf5a61c9b875336a0caafa3e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66d79ccaacf2ea919871c8bdb6efb6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d57ed1aee7cae66d5437c5e3a59a44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcaf220009ea1bfb72de1d189f0e34588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7663e690e8404f719499ef43e8adb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d835d549c8f998c8416e18821c342590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe92389d8d121a5ab7fa1d9955fc89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947077531a9446a8dfe92ec3c5aba123592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c63a9efcd863b9581e4b5711b8834593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62fe4f9a89d95bdfdb03e1f3e9eac7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d2ac7960872cf8fafb4d271372abd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703645c3a7f45f584b507ddce12112b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ab20f113e16123ff5d52603b2de14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ea77c210435a164d9c868005aa93f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf215b3e6ed8147e72c1b9d822f6d4c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fc77d84a1c7e54e328546d91c6f7a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35c9afea1f11ac0384146fea98f83d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157964774a16abc7b31bcff37b24a3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757f26fea4453b55155f77b702cf39e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc8540647bac4b84b531df5bb1ac05604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348f0777eb3d05b0ac2a89a4d1f3331605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf9022a3581bfbac04868871c6acfc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61377731ce433c9d7fbe40fd1481912607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369ad4175317eaeefc8274cde396a1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21703635bbb8c8e348e6e7c51b00187c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786493143ceef31f1110818e4b9cbed6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68974e8a0430bf0be47d148dbbc6e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3b7799fe9415ae3a2a502da8e73cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ecb34b36d23e2399b1ede6aefd28e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc2878308acbfc9b585e6f624bc23f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05947671aeae6fb65b21758d02c8c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9549f862b9b0fb4d3e4f0e27865e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc97bbb2ef19b69b671db927bbb2625617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6e6b9117df6ba5cef6ed486f9ec09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314f0e47be425f6e1362d30a8eb8dea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93936bee46f2bb21d1c141edd41904b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a30d3736d6a7280b51f074d6bef48d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0d1d60f44f19b58f7b2f7d1554ec4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad4cb1dcf3a1d423a3b036d3a96f48623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e723de6ac0469c57bfe97788f5e592624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d9c0c0e4979e3b0765ad1dd41bafa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefde84dbbbfcee6ad67814859ec1657626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1414c2521ef70c31b415938bcfd8b34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904cd8c4c95cbd0844e309246d09853628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1d14625b62dc4c5a61db5bf930145629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2741670d3a4182f4d41116b7585a0b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aff59df23dda77f9799d77df97d2c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24842cb9e4a4f1aca9440754f214394b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40402c00a5f27a68f068da798930765d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6ea6a04a1082f2fa3be5626ec03c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595bb488cc4665f3fe5727d592221ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5b3d4a5c1616403378c8bcad23f93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10455051533b76bfb9d339c0696b4e53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35cd3e35408cf61ae7652ba00720a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2617cad9a61fe6a9d3e8d390c8a40d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0a048d2226af52c7cc0cf4ffdba69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee24f798428e654a18318188dd32e30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc4afca0471fb1dba25a26e5a318eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bd60a262f8cf226bfd564f18e9a98643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f2923092984c88f93b339d808278b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ef998b39522be975340fbe6297721645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40403bb8e476b61514553d013ba039d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade53214621f201ca5e4b9bf2aa9466647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2e780a47bc02819de53429f99ac8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544a5cd50225c12d383bca19984aba2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19e54e1ef1a80453c852688efa52c9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e59762067ebb78e62d29f3152f727651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30952e57201ef465691dadfc1d567f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee540c8e9a96601fd11682f4eee3a35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308ab9fc369ff17623b34badb7f7b70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbde2ee32e7edd880954aede91aef4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d089ae5d0b772e9592ad2e7c43cab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3db0181ae8f611a550f51427e656b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21289a68ee9fd3771ac4834e7412c55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0a6250b9b84c368e29ac9db2accdc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e76a82e257dbf70853afa537a3e50e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4ccb973c48c070437eb74fd86f3b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11d1f3350e9332122c3961c100b7ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ae282570097566b51ba8b3159d27e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703619ed8c64018bf5e344823d3c37f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701050dde84d40e57e912332ee11930665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8a172d7ee247861682b14b37539da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa621776139b64546c6201e60152b2ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2e162ce0d6f2e7dc47161c2ce2071668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da77d2ad92992a524f07eb5189177ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bcbef67b6ace5fbb23e3378b1870e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffed4d9e1778260e47f79d1432b5f09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06672b793a8220f0d251d65a5823117a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee768094802b0dd310c690a1546ff982673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd9b77deb9e5447ed21c77b7a4b1e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13bad0c47e14c757738f53bdcfb27b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4a41136ffbe346b8fff1c25a4d5fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c56bf0b08fed69b9d5681e35ad30a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286be231a6dc4cfe361920181646026678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf66f355cfe92887252eabf9742966a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefab9ce017121ec1b621adcbb021d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fcabff2639e0479d037199f0f6626681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d966741fc48eaecfa0a46c5add5f7ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af895ee80641a15f47ed4380c05898683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513584385eae769f41bf157f23970ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459f3a5373b416b271aff3b8c186bcd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f55f5b316b3a30fac55c6d48fdff6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcc9e8bac1a50c0b9e4b34c4851827687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f16cb9f2fc5b5bda008852b4b394be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5974bfbcd2163cca2adb1dc5bcb21689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05e5606846a665154f1e3a9d0506e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2b510fcf6dcc82fe2d6b74e49e1f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc7d00400fee4ee9f74f32893c1181692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79fa97e34b6ba927a1170871c220c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db39a3d58d3328dc1ad9cc4061dcf4c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335fdbb1133b686f8cf0dee68597509695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac580f2cee21914b2c6a2341d1f26d08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c45b5f295ae2d642bc729ddeed5afd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692b298ea7f47dd873d7d89e8bdb6e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720083a68e8cb0ad30a48309c9d6cad3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad5c13c04f719ded2f0205c244b735700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d14ff6020a79c5ba5ffbd6bd65e2cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93d8c373dc12081a9cac24bea0b986702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea3d8c8577e79bae500b450e05d065703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88d0c7de7830dc0c60a89358182565704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e82e512e89dd5c94cbbdbecfd54936705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12771a0cc4e55070e9e0738e454bb765706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc308b23c5f66bd760224c41deb1cdd3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f228e40aa5ed7dd54317e9d923e17f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6e8dc8c9848854ab501d7f99dd85d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebae566117b6237270364410362b84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9647e8f7c544fa3b1a84bdf74dd488711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2fdd997ed28f93aac0d8901d3d45d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50886fdaa9aa059ed0a2cfb8a1e6543713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d07d56a25abc5e213b328403e7e0d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26dde7ae2863f6ab5425252dd5f103715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651b92cf612274c2ab9d7581e0bdd59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffaf22651941fafa7cd1c32487fe3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20db72f81ae26a29c012b8412ce605718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63770fb9f2ef973a53aa3a7dfa003a6b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776a7c7b2e249696c9c52165e25d800720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae693c2371278881aa74cd0aa52790721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebd0a8c8ee4b45d3a6c43faf405e5e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b688d4354324821e77854c921e6175723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096c9d7bf7fa9ac5f074767d0979bda724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc333a07e8a2dd17236feaacaec46acd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f47383ac7bee126a5f6b520a8e50e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12f0af487c56bac2606e62385f3a13727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f11adc61b2d2e7e55fb815b37a803d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7d0a98e171175b1c9e10acef66358729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba89cb35e2fa028860fc7785d379912730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80657e8a8a37398889ac0c9368a2dba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4f7206156422fa3aa76cb87f6485b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb79794720d5abccd9cf191786c664733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82e7901ff7d8b98cbbac49607e8d20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6f392caa6d00c8fe327f9e6d09d5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b486b067006b21d7fb92034528b7f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648a7104c16928600d866d00917a713737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb9963b5168f94152788e0011df681738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1db8dd99210d10f1711cbd32ff133739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1512c2a0c748de197386f869e46ff9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14421a896d2feb62847a13f971c82ef0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d174df8f90b46ba189ce33bbfc37160742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701d6d814a576313e64b699e2dacf9a743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>