--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75910e46c9e94d4ab7d8a14be4b2b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61886db7abd93e9eb6349a56c30b5b182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2649a9c11ad15eccacc8583f85d9423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82627d9e6ebbebb61d328f8ebbd1c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04213fb5591b1977b77f1179f310b28e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc45857796b3ca25ecada6df6ff03b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b15625ba3450c7ae8314ea913298e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4980288ac0ec862cf40a72c4fd1b2f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd9d77250aa213e40f242419f88f769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc904f10fdd63c68ddcf532a6a38e99f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c966fade94cac0271f0dda576181c4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3afea9836fa7e8c7fbee5a489d3c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709e6d1c3827c98114e49349a9a142b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a35e3f480915af76a0e0a1e852cf3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463daf2b996726709588f0cee432259015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a234022f1c7e64ce71ac2d605ebb616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779835c1f6cc5ee3e83856db3ac69c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d73687abdffaba5dd36ad0ef45a8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921f5164e057f23662a33185e002eb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d140e496c1291c6d827e2f4fa20f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b61b46aacd6568f44f5557b7d6681521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230b87240570d118cd3728fce7bc15422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd459f57950ca83f77f3b4725dac869623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da40bb2c6f747283d0385ac37a8e4c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55545d2d5328284884df2625e7a5675b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb0a4138f7f7e04c17054cba3461fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a6446fc2d69a2a362a281005000c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd7ad6b82c63a974bf836cea9ff7ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe97d12eb7144f59b6de771fe6b96929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0b46cda025569d3d63bf57482fdac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49441c70575dbd4d3e96ea95e2b866b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849878667a56ce79c9d359fefb12af2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47654bce48d3a0566f24f563b158e87933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008cbcc60000fff1e88b98be4025a3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7186980a7619abdd248502cc3ef693835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251006883f9dc89ad771fd8747d126fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebca44f38d430f1838398537524c0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd98f98e2d592c006a9b02e85694cc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0060a629e7a7d8640e767124d41cb4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df5c13e2b780eeddf1518cae1afdff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124793997b61463c274887a6c5c6a47541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f537027bdd041a9ca5c33a39230e4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666043d404be3cbbd6acf3e73b7b396643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6cfdf579dd942fd8e5561ed58a9c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b874d3232d7ba80e461188a469ab8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3afb66d3b8015ea52dc15ecc076d0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9035e4f2e5d2cb5445c99480d4d0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9f640692d33c6eb8a43003225c16c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40762f59a009d19bde0862d9ee6b791049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418ca98af2b5eb0ac75156acd0cf5bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf50215f582fc10c9c5c0dbf93523f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b351cf29ec1cf30670abe4545a94bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ac9aa0a2337c9240661c1875251d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64335f7c63c83dafa0440eb56eaad2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee0fb439e31da763d086c420c51c0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9abdae65b17187e5d34dcc263bc5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d10006717d82e6eb6387d3effeb14957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de25bd16003b91aea78f3523b1d9b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7e4a5b3539943effd563b55a6c87a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8f4d8639095835798fc0cf4172ee160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736d6dc9b6cb865a2688534a26d55cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6347f85a1e8160e9cc7dd122c0fd162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da76c448e76d2846bd012bb3ef1cf863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87d50a99ae96c0dddb755a52ab4a4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d860d6a047c72ad8e681c6d7f4528565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb61747b93f2006653f84ee1b07ff466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efdda5667af13201ee0771f7f259b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a9501cb258fb5110b599a5983945668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af55630ddd67e2953168884cd59b8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af0178708cdf49667994ce96982ff570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0fc866a8120c11a297fbfe9d91d8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084323862f2313654ead80d41f4965ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1151eef98037b0fbfb3c722a6a36c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec11eab9671b0e4e070fa4b1fd09b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b5fddf230e22b2ae2ae8ef23c345a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed979a945284fb1bd2f7bb451ce2cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa28c87cddbf4d17826fcebadea467c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3c4a19c18ea6cbd6970ffc55a368678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc3f351d8f2b242f9e1c526fd2fa1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515c12bdaa92db8f5b517f4c177f71280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88afb4d4131106e940cf29f63f0980a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a631f470c6186eab65f55179762c42282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7be137aed200b1469392a00082b0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c95f80c80e0e45709817b5045502484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7eff34de78aa070dd4262da62d53585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9cdd52e86796eafb8274ec101770386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d24e475a973e31c512fabbae368b3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c493a395edf60c756136a86c31af088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877f7ca392ecb3c15a6aa289d0a310d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20570e889773bee117d5c950e4b9c4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613805cd8ea09af6fbb9e87cfbe2e39291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6f2ff8214dab961ecf036cdf1e63d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c328a89c726aace8a41371eb8d0083693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce274cf5beb387374e82d233c7f86b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36ec01c291f513750fcbaceef324a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef83fc38fdd24b7e88840aa1274cf4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dccdf3d4d5328c08d3fdaff0119e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7401614684ccbf2b4ee9224100d5a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3be70d80b9b1f103d84ec687c750a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bc5009e7f692e61c0cb6c3380bafc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e3330213cef5b4cb36d17ade24c09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60cf5df709492965f295ea7176e94f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747103da3c87f246bde33ea7067bdefb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df587b2cc366034bbb5c05d6c4a3ede4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d00a19aeaa8a49ebf5d681b800a22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8867ed9230fe40d405eff8183e850106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41c8ea60d0161e35c7f0961cf0fcd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c1e471e512554386627807eaede13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a278db82ab449bdfe030e38f6d94a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1b3b16a107425ed8664b592eeca6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1e257ef30c7c32d01205b04c23ad7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7164ac6b9529f809714a59442437b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae4fe951a2f3742b67a50a4040eedd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcc89950e52ba2d4454386e24f171a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc02ae8e5acf0eed81ba4f02fec3249115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963755da9fe4d2210693ca48a472874d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd9d7ddb9e30ee162d21aef5cd171a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811d0c7b916d7894f8d2f7a8e57922a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde17d539defb8ff5db461df832d40aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3db6af0717851931db4adc9b5ff6fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734498e09035b70d4e4ec199d2087fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75beae22f852d20b8ef73805201c527122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b29da6cace9f2b6834c0ef79fa3878123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ada51c7938c70d68305ac02c64a388124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c0fd74e689013661e289ed135669d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065159940b396f7d717e160d30488a40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e4bfb65ee8ff4d878cff34685a3ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845a5b2a402b481980dc37fdda2eef0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4751f63255c7e3a909ecf629078a4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494874c6649f0a02d535fef73ff165c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901270aec5582aa1ca214b76efee621131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c9b0c35414bc8de36056c55a0547b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23588629bfcba8bfd61366728dcf72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be0168bd951c9534f6e1ba050cdb6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bf3f9176759d058ef9e58464bb8af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182ed8b2965f9ca4cd8d1f3792ac200136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713cc1a0e3d10d53feb4b722192f781137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b25e500ad6e05ea1a8b2fb65a2246138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14215d306e490f2707b67fc0b16e1fc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfe33dd6ec11323c89a45d09d3005d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f73ef8b490540bb6989bd25745b06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c875a60068d3cb4c79c7797ba6211d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b831a54546875cab785bbcafb8152143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7a3cd4e37b4766e5ce83597982de2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66088d6d6c910c88ee101697b5b395145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256909d004f9d90e645639ed517b5b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e929aa383036011f92250d0002c1a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22d9dd9b1a239921bb473f7ebd31c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536219d79f7a07b42593971c94fb2452149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575681275a5caf6cbdcb9d6351c7501f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ccfea981b39bf376790d615380322151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cea28ee72502ec74a80ca0c9acf0f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72627b58ac8712c34b5432ac7f3c357b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d818a33a15629d982770aa47647bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c5c369a154aff75606a5609a80ac4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ebfab4b959b0181d4ce2e5a233dfb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e9b96f58690e35f7f86f672e41697157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583e6c7840042dfcb19efe98de2021d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe3455b70c5bdfa6dc6ea2e5abfca8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807d1903603e6193fd085d99f8cec81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1609e65cc0e745d83a40899893fef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932ff3d067296659b02f11988e6e9c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b473dc7a5113f0273b68fc6262fe16e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5582f0f1644debec34804c2dfeead164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027178c786e96c7f735cf777489f107165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ff7b3a63efa6377df1bae28c62333166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce7471bd08074c0f222d0519e45b5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f2de60ae89bbb43682b1369f6742b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f487ab85e1d080343fd49f46634e9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ab05b0f4ee15ae486e3187a833ad7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354507d36c1fad8e4793359746532b99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56444e30b1bb04a972d62c979509336172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635940cf79035b685f068bdcfea0292173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab468bfe279a0aa8cc5f3f3b7d3e711174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b017f6b09586919e74fe51141c46f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087b83bcab3cdf0ca160f8bd4f80058176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d8e50e73a0f3540ecd01d4af10212177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f22b79334e8164e5c5f33dfd09ea24178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8634a0966e7cf1b00453dd9b7dd87ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb93b8b5e2b8650eb9d97f89e11717180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c7a4f46439ff09e2e7a381ef729a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85d00a8609bf994a51db580155b4ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3362cf4550aa84b7e4aecac3fd982183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5775c4c09a487f211c9afbfbc13c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9a56dfcf9e5ea407b55fc6847e41b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab34fa22d750e4f5bbd39fc3e3fde7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aa8257bdc5b6145e3056d2364f7e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c1b6f292150bb82294cf985dac40a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460c2dd7b614f80e37db56eb76ede2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c7521ac17c50f9e648223663ecbd5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e122231a5134c2357f57a36e59997a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704518a01b6d390df8d5bee2aca642d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61818c4c22a6c0c508a2f2a8c10717193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1019013c75d8b09cb765aed7858f868194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61493e17b3d4be04f97f0b2dc8798dc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2135cbc91d410e28df9e6bd85969e25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928599f49eb06b4a17bedab353c78fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c9d8a7c433157253f2582e91ab760198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891e045135482625a7c8998a5a54618199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf361a6aa175751af7ef184dfd0805200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599c53fb7552512f2f12020f006421e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bd02a932e81640ce9259622844d86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a346fa12a1f8b68a34b606a34ca9525203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c58b682813dfa63b76da98b8d74cd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16fe741d629fed5837ef9f4a0854ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464617c1975d56c8702e3c3e24766a0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03e60b5ff6bffd0e23969ca7a23ff1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731858945dfe756563a22ea261e45fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda77cb5c26ce86646ddcd860bbd96f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8155dd304024d2686ded1f9635f322210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bb098bf1fe9a6fd97ca98308d2989211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6688c473df935cf6845d578dc6c9959212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf06a697e5243ee75d7ccf08c5dcb27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3099a5ec0e0bc1141037d6b8afe073214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da17edeaf1ab5be3b689a38410c21f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3af3ba64ed51a349a20e318fe6010216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f81c24784bf370333e4e0654b74a39217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ac4f83d6d2497a7840e75babbd862218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02271e553a4937ca7b1a0c95d86be312219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903a45d6208fa68147c499b0cfd3daf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eb880b0af2e7c596a71b77209cce3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92789b7a3e63a6e4d230bf791a075f49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f15e462f5f8fb209ced00b9768d0a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f1e5fd7ae5cf2c5a31a02ba5edf4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4d20d92cbbb90d85a6a97d18b17c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c8097e138a8fc52348bfcdd3c3748226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca513ede2ee1f9e67b04ed72f3cfff61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4ad1122521c194fe4c948f16a82e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92894655d877304d81f34511b49c357d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f469da6fe393568836ca36f409a9fc1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32424707eddbe440dca971244a2d8a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6246b6bbab843059e625eec3d5ecf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c00383c4f2b25b5b16f6323a7a824233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bae3e6d8c527870519f03c19b825cd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e36e8dcbfa1254dd6f94fbec73ce2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda5ebdb32e35adb77e141ad2aa0265236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e75303624807ca1dbf22bfbbcc5b2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7a997f5871572b6989838850bde83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31befb505b4cd74a0ae19d9444bf288239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64199286df7b97ec91e3ac59c0cf61240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe5ba815ad5ecba56234225ba91264241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3875442da06d3c23dec8fde6778f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3f55910e3790288aa9f23e477dffe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66277ee92c261dc1144696adc3272bbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc5d067edd188b1797b4921f368b3d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa94e3e1caabc3121d17d41afe282c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7cba2fecbb842d8160f653624a67b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74517905954b742a082bda8aac6a82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e22d0f4e7fbca38950e34e50918a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9aeb670e954d83924b75c04a3d298250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6064523beea8486b806f2a229bf789251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256aec00691c9e81d7d2f152deffc198252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1ec593eddbf2b04f0304d7f14d643253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd1386eb0e81fac21510d93197285f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a4fad38061640e1821ab0aaccec07255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901d44f8ef29b3d5c9e3922efe9f81c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e804bbed96ede7beba42e7158bfd575257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028665604f3ad85bc5e98194dd0be809258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142d1183bb04f894cf8d7a43def3f72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c52d800c88ba32e9c345e36428dba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5304b4bfd91d38047df3a5fe4b42234261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5412ba788ae2bde9b8700d7c2abca10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd1af6e8302439b993ed70ace08ed8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec1da67aa6e364ff58c86f02c8ec73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb40d28dffd9d3637178dc6da486da2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d463def9d58609f682b04e3343c5f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3b3e4b17839ba898ee0953192828f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83658e38034f55ce8207e80e1692e92b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79ec447ea5389453be41f877c74bfd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c208eaa49788bdfcaf4a14dfc6ebb26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b5b0e034044922c812910fd4b01e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15043ab70711e9346a6f7e59b49bd071272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659696850a44f1a895da764bb4148136273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4f7d5ab301cc4e1a696173fd14e55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cafad3d30715d45efac3abbb259e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e443683f0c30f344cfed3f27710644276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b739fca51f2611d0ec201aa4ebc15d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b10b0875fde444cdd4bdb54bed2555278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c4610631bed89d1528a4a72b83594279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b2985066e8d8db7b6061dbf794a9a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67b0838fc9422bde371953765824b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c9194bd47efad772c9cf0f8494bdd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309cc96758dbffeca3c4ef59de4aa42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9c0b471ca314c9d2203960af3c9cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53635fedaae9c76b953f80fd231db764285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc77ace2b34ddc15c9a21153977a59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feae5097e493ca935e65da547e7fe0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90e8a024a47d8c251286d06aaf43a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9098aa94652852a16136dad3b7457289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d8d63618981d466dd29cccd6ea690290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86371e9c56377feaeb73ebe1a9d66e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae0b4ee2a8fb20574abd92c3c70bc6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b86bfd0941af7dfddd1b87f1f0004293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212f7ff89e7834c1ca2b17b0c5e9267294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3ea2c2daa13409313aaa7b4ffa601295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ebfe08df3f38813e407d207144a79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ae45233191f30900fce722f15cbfb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100c4946d4d80709e84942da8a75773298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becf1a18b185728728305bbbf6df849299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192b5d230df380d643f5b63a35cba0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a61ff847a16097ec46c8a0303815d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c4524931c8092817f24648a6472cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d597f822223a462080c528fe67b482303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f4b30496ceda90ebc8ae91f924324304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f40dd5e479daf43a2c43223d4f099f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787c3b77d00933487a234c2bc63978c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1588c85d711357298c722172c8f6e88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025692a32ee8bf32905efd00f708b00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d800bde09e613a5fc6835d18875b3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6b17a3e5c6d61c5333da2d30c93c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713107343aa191f2c443c0d6db49883f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccb4f8491bfdb249fef3b83d67e0e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266567499fd234546d7cba72481059d5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a49431f9434cfb1d7c90f387fb58f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d17b8d87ed2b7f7c380aa9e72f544315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a9b84997719e177497bca67840abb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffcd12f544934ab27def1261da6335317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69170e69f168d56b7107d9c7474df0b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cb7e7736302758e8caa96e4c2f6d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212c02d5b82b9a2499ea607bc7ed15c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc9eef9c69c61d6d367cd329dd0c0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845cfe4888f0a4587eecb15f9065273b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0578b5cb0b3e25dc432dd1c24744d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dce0f0c692822ab5814e47f0bca010324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92125fa785b527b0c4ec8965cd72ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4a664931c1e5b292c0a84073a7e51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb13b7f3d4d8b5f03fd0a30fcc82318327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffc8ea029de3c3f626fd2fea477f3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42549b3746aad3d6861297dac321874329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5556f60ec34a86bd6c2c37ca61c04b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee685cb938f83dc94a9d08872aec3be8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb4502ba001296172a57ac2545aeff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef026c9d7d8919d25a54bae59560dd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185b4331700dd311b94dbd816a4ccfd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc1b0d7dbdcfe8f94a2bdd489a5949335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c710fb679cd9f6f31b6c32655f461336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981854ac0379e21a7626ac9a8b1c158a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57157b79a7f89d40995f9030a1ad0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138214060b57908ee23995b0d2dd030339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d413d3d0512f3f9490c8ddcfa29a942340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51029f14ed438e360a33cc63abb52d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d637f6e2d871803698fd202e234fc29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d5d0b30d379643ba1b5276223df79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44d84c2baaf3de809bf5eae31774d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f953548dda64d42bef55a8be092661345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b27c0991612d27a1fd643807a3777e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ae65545971de2ee82debd61fab327347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5765ecc5d4e50d74efd8c21dbb139ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7fecddb93ecd31dcd126da787f13f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cb9cd8e1ac4ab349c435a18bbdcc3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb599cb25ffd755a1367a0941b105a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59178d6c79164eaa7031a9a414b8c5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8a8ed83b4c378bcaeb0f0b8dcce64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc91613f4f83230d24a135067de36cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3dbb5b1e7a9d19e6dd89711de1dd9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17284fbd40ec55a1a1cd1de26becca40356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449c8205e36ea4a4e1e2bdf0697c3a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf5eea935d7aa8563457e8e4b3851a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fea1b979471585f6aaa9fb5f415baa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc99eb09d708a48c9d689b31cae0a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2139c0a746a61ca1e1bd9799b1ea7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4904f7c15853c31a7b8898cebaf44362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be48bf7cda4a8117cf0e3a67892275363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ed66990a60b3723c3e2acaba726f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c647c5973159e2c66c0ff0dae514e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09404e7836d405ea4ed28f006171b41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4df3ad74ccaf0c72949f94133817e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dc6546e48ee8baa16af04b506fe87368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa3cdff91ef2b6f4ca14fc66bbf2da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd844640f9dd2f877288fd6a561f17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75eb7fac3681d739521317a69a25ae6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32c924bce4548a027ed7cae327ca34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cebd2218c54bd13914ded3266f965b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9dea0c3b6823ca9dac07fb4162f9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4da17c88008caf91b4c68767a166e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02197334fe1213a3cbcaff932656b9d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162890b837313b57b3c44618aa8203a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7031801246ba5a3d3a6b118ee9eaaf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deb1602cbbef3b153d30d9ba329ecc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94560026ca8babd8cc13c70c278507d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1cd9d7d7efa502430e2f5b6461a0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869115985637b6fbc2821fa19dd70839382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209395184f72074e37ee6858752427f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625a0386d7a1771e9c339d9fdffd65b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8b29d079ac45a5fdf4c0542cfda94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5358eb5bd6e9b07568570f570ae7b01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fa953f3113ad1ddd1f10b961a08a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4481f25f198e9677d8902407112ff03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378db61791f09dfd1acfff52aef1452389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a648253353e581506e33e81ff60150390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183087b658ab91a8b9e9a3333c761f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b62f6bbc66ff7507689df84eca6d0a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad298843aff411c3c61e37b93d6d45b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50cc8eed90746772fa658c30ce3d42394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf3511ab50aff57707aeeff33006a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed652d685938e07fcaf06341110e9b21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173faf472e9cc48668e7a0d16623f2e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4802c68cf5d53eb91a4d205f6bb37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83cf1f8a4cf9dc93c22252a5cd7eaf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ef0500f6ab78fe656883bab421dba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0277810bc0ad315e1764f2bc2ba552d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278be0b5ca394c6b676992f6463aeb62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11a4c64941f5c6b8d7e44000d26843403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084f8b01911decf681a1617bb926dac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb5506869bcc2c7069dfa259f012c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc086bdb02a6002e4055a9b74cfe329406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b03fcbf78992344d89cabb0af80b2a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e46fab40ea2dba5dff44493c81331408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd1add96c33f162eed3408cea1f794409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa28eaa1510fb8714e0365f409d1d37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c5433f7a4c36c6df4240005f7ae27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e04f3fc6bab84d407699fbb855c24c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668603d32e93a26db827db2e1d1d48a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce2f5d4c23da5c7d59d3fc241cb076414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9b42eaf8984cfffa29af3e29dc815415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e578f2af25cb63e4df52f38faea1b46416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf6330efb4b9f47b9fba9e8e64714a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b876686b3a5b5cb8b34ee2ce3b562b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6769642a4a7a0e9bfec52e4d00ef4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5b742793343e62c6f4c0a51b4df15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bcfcc6658568dbb844fd1615c422b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1428626a5e0634f5187b3ea61b1bbc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f182126c3c4efdf7367bce51ae367b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22871a813c63e68b7ad68710458bc4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ebcd34c3afe0e2b1cfd2d509c13df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5c8faa39753891aeb6adfadc3bdee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa211552e12e01ede33b6b83432ab85427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487666a9308aef69bda0a350af067160428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e271e2140f19f77793b363b8f08e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b05d934bc36acdffed40f6e55b6f58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6a36cbbf68ccc2dc14fc7663ae89c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6901aeee31b57f67dd7eaf583ed4ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c077253443221fc259f936602bd18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0bda7858cf9f39b32b3799b650bf9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf1cb95a91111e93cc43b487a1fea2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a67262b652c29f68d69e88a318ed9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789edd842f932d8232aacc14059cb236437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363aca7d60f7ecab1b2f26dedf384ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04455138ca58f1e0f25d63a06b525e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5777fc026ebc0209823d868f6e1f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe5bb7fe8327b7c2e5b10cdc240e83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30ff8d84ceb3975a11c208fda964e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eff5f8cb92d58a130d1367aaab188c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a61c190d7ba8e5f9ecb2d67d9bed68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f191d9ba35dd236849cc210007a98445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311a6c3934bda4c0f3aa887c97f2a1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a06d907bdd181f301a900d101ffc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b481ea0c3ddddef4cced802ad70d32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43653d6409ec7301d6d4a0e050234d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b0ad1df272972ffeba452e50c7afe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f25ec0fa56b53f7fef0bfc9b2d8527451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c323f5ad8eca5b4d621bb40746e64c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6787cd8719977c6946deade9daf8b05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43f5febe9e53db886134a1612ae5ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf05314c5ac1ab2a7d67a4186373b8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac26237349a1a0cea9c11a81e9ed6b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c3a635d1e291516d85084956a3e43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1aded16ec0084900fa6858e54c81a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901083f4eea7b775314bfa387b50f24459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d14e4f5e03432d400f2bd23b1f09a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465de33989bb57bf5d1551308b39a3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785af48bb445d397eafcd99e257f594462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ad34ac56dfb46829e57b3dad080d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be257435bd99a2a9c9d6519e63e7179f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64474d559c87c54b6ba651cbbb00793e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc03b90d3be9759a14642c37b9d2ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475ca74f4b4e6ebf2f67adc6b2880b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29972936dc266072fa7917c274fb1cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e4547248fd8254784519df6f3fce7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55b059b5fb9d225b082dace8da8b14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a359844d9e782cb8147af4f55ad94471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2f077d4a339d67ef3de62a48b2237472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620b371acf6ae07e259958f08ea800a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f65465edb669316a72761d7ce9cf0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8287a99ca0da49b5800a1a6884a6a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3eaaacfd780107d8e039b6d341a4d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45b49f609aae6ac17f8a68f70aa6fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19dd58ecfc2c6157add22e4978f120478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca75d3f939f105179f8a974841037b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99aad67fe6130590c01edd4951128c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4267123859733030ef17946f77a39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf66f21e772384fe9cd226f16612203482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24029a594660c1263610179d5c70f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24c83927ab17d5e7004668817c303c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4e33e11693b36c2d840d076aa585c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277066d3d0744ada8f65831f7ff2bdd0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8a9b1c746c3a23be4c9f505e3ebec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85e4a4af6a092e1df4548cafe1e056488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e334aeacc1078bfd80f6ccaadcbe4f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dace61eb49fbcf2c36b6b86edbc447490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b29a4d60c3734616d5f23fbf1a596491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3a43821f4df5975f778a939fa8e3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e7c74c352dd2b4a02ee6df4aaa955493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031907a3b593d00ed44408e087eefae2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007329e581022e095f6fe4cf15a4305495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de6887c9f616ca814426cf9f3d19fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971a87ad9beb376485830d6bda7af93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae1547a22d6e727f287d5fd14a37e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003194d998e1f2933e0391c37facd55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c52e2a575e1e25d8011e55b2818827500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b6f389a0eefe7a7ecff56942818e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03b6add743d8aea39e497c424bef75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef042200b3f850a5272baa7e4e448f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbaa76ba68bf887792b60b030379284504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936df982aff50f38baac5f7e0cc9699b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585c7a1c8a4dc8be475cea18bdcd684506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d35cc7aa302ad785f1f554817f9841507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c633a5e4ff67befb0819abb486b33508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086adc1ff7ff912273ea6cd2343eaf9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae158f84a6da15fb921c2e7fc95e68510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd833c6d4e00991d86470e4169d036511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dca4da540840489de3b8198c179a93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed17e57a790e07a732d0c233976434513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f23d7286e852373eba6bd09fdf548514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a9a64f4ea969ae193895ab04f5a9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e3120e6d90cf7bb77f9347f203630516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc7791dcd5b5c1d153b251292f5426517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e247806ff441b12b40af684fe0ba3ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66282879670ee178a74d94715b88912519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351eb1d8dba918a5102f5e942d7fa2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8956fe38144ef03053eaa0c0dc975521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c61c8198895f6d79c37fbb48d2261c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383555ada9b91c6f7664063de26ed39523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d468de47329a8dac550d85f3b7e9e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1716463f0fcf75153a449c3504445fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8815a331c09163f38e48a778cbb7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928f1938faa335cadd8041fa01ebd37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af874aaf0e9857eb533bd642fc8785a8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c955689cb0ffbab88c6bb71a53795529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea899bc70509e02181091142e59763530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e908a2c81e134435e607c535911f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1a7405b8ae4e429b53a04fd28fed1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81660e7997e3957e6dc12ecae731f8b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687892a65577dac7fb7ed0f0625935e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310d688586a448ed8f393d077a05cb9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34607446cfa2947f74af25db3f7c1dd0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953ead1b97d89e82a23b6ed787d211c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baf4a2704eaf4a06f4e9af869e298a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cf53d7e3a9d0a4ff7c1a8bd2d51b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b114452b9874b87fbdd5bf6b008d9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1171fc3a9eebcea1e8ec49dc08818541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f305f1c98c1213e0ca744223be56c1f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3fd35464d14860eed29ed0513f7c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebf249df899d3842e0de397282953c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ca48f47de766bbe8857cc116bd51a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09398801ebee83f7b0c727310c0937ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084e711835063cc425b990df771286b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbb86bab6f813ce573226e2f73edbd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f19608c4e407116dd2ef5292b6147549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690771db04e1344cb7b5864479ed694550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3ac499a441348a654d8169cc7d0d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6868036dba43f249fedd075bf8c0eed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72503b4220787fa55548fd8b645882b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a86c00becd5def6b430ffb05da4ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc112a260471b177e932c0a5d8b8fc6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528fdcf82bdca5384fa3de195df14f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525647d45847c1cd433b624d9a4bc68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352d0871db4336fbf24f4e670bde0b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bcdf46e3f5ac07161d95a80133cae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc7d5fea2b821486ebb4d383a4d82b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33ca7a2585b45c5359354292fb57a5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54110a8145691caffa19cddd0f54f3a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83e3122ab1c41d520f5015c0f6aa65563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdca4a688e516f9b8d3098fc26c748f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7275a9ee2d9d7aef673c42cf6eb2ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc20b398d9dcaec9f39a6a8ec6b74af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a263970543361714c83c3cdedee18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf98c3b0cae716707b8dd9c71625f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32838933cb28871b11f615823d73202569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7c5e0e670a2b11ddb04686ab92595570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c1bb847427189986ebc4c75f4c8cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b894c94d7e373c849bd95bf555b9ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec7eab562e44fba3be06f4f8c14386573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61082772209ed4493ad3084d19c11081574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e515cc43401118e94bcf036e9071de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb1ea947d822807a6a7f2e72fe8730576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce4a527b514485e5230b2fc8b1383a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c697302db1d0d4daae29d5d9c0d4e0b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408ccbeb772fcfd50376dfa6a8c405e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fe49f7d4410537a83280abb45c5a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a352bef91edf8039cfe5eddbe546581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d65b901fbea644e1bf11b42f63971a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb0bd3848447676b295e07295fe95f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbc3e96fe86e9863f08f0db15246a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca1cdc593fa6be891099ab7e4c52ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521aed21f6d64420c8b9e9dd1f29945586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c3d91b9b553bc2e3a01800837d8fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24f8de36428e27006c935c2ab112c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ef54ba5872c8e96f42eac1d1c8ed7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47965fb8e2af448cf2b76478796f0099590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afb135a71c1c9c321aac13ab3db29d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0e52e6014615c30e0e64f072323ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230fc1819a2a2d90183af63ede6a4a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f537a7be3201f7c6cadb471cb09dcf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe2087b00fa3c387238577f132453b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed851b026897e6f5a676d27f5ca71dc9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca01221edd1233cecf93b755f49b96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfecb4001053d2fbef4d88c998a609598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7eeeefc2a3a99bc184ef25c5d12a08599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca13caa47e4fec2bcf7b1444727e217600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b869922c15604d0689c1fa877353062601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cd2deb86bafd3efff738cd00b028e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dd79eb2a5737dfa745b22aa83cebc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103420b58432781aa99e0006b488bc3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14703740a4ab1622fa3c67b6821caad6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db4ac37a285ba12ca9b11e783d3965606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af8891ae9e99dcef04ffd4e48a8e8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf8fd953ed816d7d8b6ba27462e3d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0463faa20b2483f179f6a7c2d6b175609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fe58e61bfc658c4ecbd35bc6e4ca5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4847bbf86a3d50c2b58ff7bf6da6b79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539275e76421535935a07a89c3920c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e693c783949c11e6f0313ae3dcd26613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6844e897d5bd0f10906e6a034cde8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b5b66b4c9a5054f06217187c6675e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da435379fcc730774e46378ebf6f87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a3dc1559b14044a79d9785cae4893617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603748125d0fd49f7a3b248ef357e163618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199e8944855fef87eaeaa5b5bb7428f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bf679995b650286a07534e9d4e746620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a496047a31737819b28d830c4328b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733a541070242ab5d0e31f10eb32088622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed8f601b48d73020a1846221dbbb32623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e761519ee991d69de45d60c485a3b7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480c541b484993a50df7c7490cd5326625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ecdfeca84ef1d5f8d93970f9181df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33568bbab8d228a5d0ce9c9ab621bbfb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac496af85ce4b2b7eb31ddc61e3ccff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b67100d16d31b4737d29909a903303629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb63d929faa74cd5c81f6295016428630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c380318c7328d0be38757e3d5319715631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c96cbb4c287eda504caed38123b1ed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673b09ab1d187e021fbc57012952e3d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba16a099455fd9c1a9ab46eecada20634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cdd739723844dbdf511e7b64d9767635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f88d90202ff564f061eeeec3599ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ab0f794bfd8cf41443da586c23538637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c6a8bf65812b2e561a1dad0a1adc3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895024c04f6fa972701f6680ee9832e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115125320255228633eecafa67f27cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52be2496cf9d54d7bed6d68cbac2200641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f46324664bc0f549376d62ad92aa6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2506039c8bdf4ff2225dc76fcf37ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e32d263ed30b2dd5cd723e7e94fda9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a876eb4d50f3116604ea0cd372dfd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f1018c8d947f3c8cc3dd11d9d6696646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117a45345cb70b0b5a001c578775678647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbb14d4b6ca7cd9394f02090b9cfed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d29da9b5547bbff4faece6afc5c84d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02623f5477c346f1cebae1e665be69a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5667cb3532e9388e1b10346ae1c67651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73131cc72909340716f07bb5d49614c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a88a8b566335e19f3fcde70283efd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e157a5cc3f261cfdbb5bcfbf47046654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbce5fcb3f22a959a94de33946e45d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7618d4bbf6751288aa724f2f7b6cc07656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293517b745b160532315da058c95281657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ac24d723f1e1aafe2948e97ccb208658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee03ffbd4305319ef0ff1470d7faba0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571d69058bca4b58c1f90be4b8a9927660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5920fb914c92f129efade955371d1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc739bf566d3ee353ee07f611e3967a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78af150628d70d5fdac826236dcc50663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a7fe8f6fba5b3ed10d264ddfee678664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902cf23777c41863680f5a8e9b3881a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f999a495b14febcb81d870d3d40602666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d20a04161ed8f5a7bd4c39d86600e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81448882fcd35a6820c54e70027d9b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e068ecea2591ab86ded4e7bd0cd133669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184df9ed662d87823fb26dc229c2a0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d43a1a6bd1d15df070becd1c5c2119671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d5844e2354c4e662a30f072c29ae2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de883830d13a98991138b458e9bd96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfb84a59691d1732d43ee3b8a50e6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdf21a887b2da3a83061a24e5d120f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25499250ba75790d3aab2f6806f4a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071733b652d8713f356d81e3ec36398677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604de873f4180d1a632ad621d88f11d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89986919cfa0a94396fed75fdd4e4dee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1709cb2adfbb506969f993f4380461b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c394295a38e623f685c3033e18b6160681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3977b349bbe7b1ebe2c983bbfe400d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2e883dd3d171f82899a6bdb60f097683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2378d0e1e22e946582c0fea9767eb8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6059f8c058bb1871ee423df30bebca3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b10f9323357ac2f6d8ed9acf7a69a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51680ec5cdc4ac4b767b8497406a8a83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1766a2a4f062c2b19eee2aa4baffe9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847591c502a3d22ede69956e8e9c6aa9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b425ebd749426a51d62bdb757c993690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26b89d2313c57b6ae7e3369bce57d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77442b8b39f48b27e93382d9818a07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce191c18e72f6ae9943b36367d9b87ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ecce92778e10325c08d5a6e390a56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1aeb589540b6e8dda3e1fa14207337695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0d7bf48b1bad16d5da982b794224d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639ff1e2640eb448b8144ed35ec9a02697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfb08cee10c71111fc74f8f9fe67df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c29bbdc23493e22d9546d7fdc2c9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be1fdd8272ca3df4b1c64f7e18550b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939c7b669b93fe2f93c4f63ac43c65d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6392843a945959d89a00ba540d368f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf67e11f445085b07a7ceb0d96fbf5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1acf42c75059d606f2861c60cf00e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef518b0af3f2427aa1d795c5cb591ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cba8d82b18319b7cfac5050179d33706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09799185f2356843f7a9fa3da6b20f63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ec3691a694207a9ca9ce6ea6be218708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e37353084608e19a5d9af7eb208daa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc975e4029fc67c345409ca3f34fa18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c25233081251a1a2b76fffff5873ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dec9a3c94f6ada925b643ac0871ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1376fca4d33727a89d22afbdbe4783713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f22464430661bdaea3e734d4b1cfed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb681161786bcf16650ec1a98052870715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58007809312a4f20ef52a5a100297eac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113351aaf515b84d0c5206c2a278766717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429fd94ffd4a91a4feed11f89f437ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556baa49dfb1c19ddb8eb42a938aac69719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd31a5d3a1a7ab21bcdeccb8c08563720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12934a3e54a88c9871376498cecb3d40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecac4bde0dd32bb85d975f8516d346722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a049965aedff354b530df3efff7528723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca90d96fd4c9a818a7ea6298ea9c753724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740c7c0f4eab0d475d2eb71b01676ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71e17841eb008e1fb187d06e91d786726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07466a752889e07d6b9535b53291540b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf7b94a8a0662a76ee1779caa849c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db985fca3791f8a8d7085f77d6fe206729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ee61804d42587c9d14cf7b15d5aec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76efb195579a2122b7e8672a84a952731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cb8736e7eaf4ca4d917d57ca731c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82393526765a883defe1222baba41611733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da813d3eda9921422f7f1bece1b1cefd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344b7ee4cc47d8b811d17e4c1b18b48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19a5c15cf26ceb535497ab96f8d027736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3447464003e326c319faaeeedbf2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b3a4cdb946a7e177c157f96b88eb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f1db65921c4255bdbefc5c039fddd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eed1c1dd87c1c25f8578c9048fe8c0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f60108420ba72900732f75fb387b18741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff275e2646b29cc7c843c792d16b18af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf42533fb5785d8a8f4b83e99ce16b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57981d6ecccbb79adaf498619aeaede744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe384c4d384fc4f1ebf7090a8bcd8e00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc1eee490a994b23cae668d6f557b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3997076e5c2681c8e1b5e5c5769961747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02c0a8a397608a355c2732cc59863f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399f5a1c7849c2556f414a024bd5d91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50009fbbc3101839fcfbbc2884398e8d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9f11f77dc5ef340062794c3103d3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818791c6b4e62730755706ce2a19fe30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439c2958637c99711d21267c27681e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b5d6190c209c9771db18252b3c3a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74ea3424a3c0e7e43ba9a57cbf2c58755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b78cd77c135e3743bb0d3e4a03e13756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2322b6115c24d2971a30a41663cdf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cee8b4cf652224463b7b1007d7796758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4219bbd2af9bf1800c5c84beb83ceb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b49024869846b0899181400f4ea40760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cc5ec104bf7f41f75c514907da586761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161e6722dbcb1d4b09bb84fab6214c4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d98a637d7a775ceaba1f2cf97b5f79763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e813bca80aa14bd19ab69eefe012c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76672ac70f67b292f3eb32f303837cd1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d063074d41c0cc35e1ef6502236cd54766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac390754c559f1cccdfb54fb775df169767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57295f125dbaecdf5dd04a7ea2239392768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962d99e684124efffdb71fb3ac726eb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f5b82954e804e312f7c22fc1f9647770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a58f847944522c7e5f17a2d992d21771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bd0e7b16085af892ffd43bdde5501772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be37adc1c16929a3fc9145578114921773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7101e108307d358ce3a79cbed7a77de774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f5416a89f254f5dc82b4882015ce5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983105c58f96ed304577259d145617ab776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77caf30f69e81a91a8ad832f64f1d6e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eb7889ed0183f2adb657227f9d74d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c109f6684fac19391564f9d346cbc3c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1492ea2a48e6dfe3903a3db4cbc9a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13245efd670729164911ba28d136935a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caeb2006916ee310203d2904b988dd0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf45c15ee89cdd4d182bfc72903da9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e7f310ce201484a5d4e3ac41105d1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af29222ed43b62acfd2075c4abf50e8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57f9adc99333f67570cf48b34a0f43786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdfcd9386d430d42ccc1df1694d2be787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc1723a58be9d64e30e9e6039e97e7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533b817dc1f26ee32b813c5a69ec1cb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b2a14ca5b6ea3f71151d63a37cfa0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487af747e3367a3ce7ce87cf369a90f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6c043e2ce5bcd593ccc42ee082c83792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56cb4412229d7e1b5664ae0ee59a13793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15a143f8905654dd474707dd19dd19794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680063695855991d9e1ed053c167467795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6082ef3f31a1a8e468e22edb22f76796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001732d87f0427d8e4cd991ddcd205cc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b904318379c28818a41341cec7874e4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3d781034a47d30639a31606b08648799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f9f27f125e2e2555db5f09ffcc9e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f89b4f6291bcf263e5bffe1b4aed62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e218634b4188e4e2167a5ed0deaba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f56204655226aa36f7828b383bd3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec39659b5fa3ee25d45a5a4bb9f5e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6bb7a5e10ee131c09e7511003049a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060ceab244707ecbec6ad89a86da3c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8254f7957873540f3fe643e22abf058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd14b14943d1636c41c543f59b2e639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3079290ade1f1f5aedd872399d390dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4900453766d397215fb80ea57143d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ffc29a8f1265eb1aa04a43cba00f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2d2346e24835dd06e0de11fa5610113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f645d27627ff396274509acb1eb5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be93b0860e8444eab3b2f577c5154f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e118dcfeaab0ced63d3746224a7610916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1ec5b2e468ebe62845d09f512bafc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31e33ba311161f7f972dfeb3b1d8f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ea963def5351730dc62e0dfc38b3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007a68046b185d0730fd142613bda0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c05af3f232082dee02f5885040869f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7404e519bde648252890828fb923022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1c00db3c86639ba02df7fbae92d0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8281d7e8ea660167696fe37d8f9a88324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06c14dd371e6142335420e7f32a52125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991c99bb140eab50c876d2a15c7339426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5195a08a3acee7bb8712fa521c8227b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1c4503bfcde19c119a85e3ca1242128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1184bb2521158a74b7e0e0908a49629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622b6282fdea97a2bd1c99ab6d6e3e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dfb8c750e9cc5aa9368829b1b132831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f61d12813037d2b082ac8be352296b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3f258acc3fcc16d8110c180bc01f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992015de873c96778be787a17d1ddd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04d727473ae9f4c408ca4588fb54be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e472b9e756496d5bc48dafcfa78e7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6c1ef6bdbadccc0b58be3e4fa4e1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904771eb51002b2e7af8e83e4d85ad838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a969a5ce27de93de3535e7fdca524e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c874072cdd34f53f538fe02240c5f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25360afe976acb5e533a0a9f0c06bd3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e1af6e3d904a4f49815ad5e659eed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059170cf38e190b5a5357d62926950e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0ef401aafb4cd3a6e7d4cc852d0d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e301249e1cf992d1393f71e7c7e08d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d1eef13a182c10f6de57ca138efff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e4ef6047fb4f5c10bd9691d4cf8c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff20d739a8dbcdbeeac8190345776348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b409f64ce418375598abbddae239e5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36f7105a235209b49db00dca40201550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf41f56419780dae5fedd84ff50e3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54581b8fcbfb3da2f62deaf5f3588ec852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c6fa8c0159b4b945621a640a5eced53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c58171ba446b49c9a51b2a8ffe0a5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ce88e4d7b1431889fce81048978cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae278a92f40a381c22786d2a46e5e68056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e46d1ad5c2da16e12200e20fe908c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556772e41a04c7e380966d326c48fed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc52c389487e110294a21a12792f0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf030bfd1229e4b8d4492fa7a9fe1d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fc2c2834e3e9f5b6d4f745505018c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634515a6b804ff45349f911febf2f9a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936989b04f04a28d05c64eae7396918863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529acd53d42b40502672a04a5820b69264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80401415fd7fb43fcfb4a6e529119a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f45f302479ff6f2f86236061d123c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcfde92ccb8beed8298be495d83c8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a25f9136552f7175da7741d45c427968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b426547cb22b9840875773f9e8d611f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44741680de6faccb72b0602a7ab9cf6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928441f0f198ca0ba6b84363381fc1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec2e33417c54c3af76a7ceeba0ded672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a1f2f64dd6088b42ddbbd61c6126d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2ef0abb246e621615d5cdf86cdb7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cf7a6b8288c8d119e9684b0001bea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891dc2c0f414ad8ad73e312b086964a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a7502b63bd033abbd1fecb4f270df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a3b7a6c6e0f112092f8ed7691ebb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59cdcffe5ca3295fc41f366a6a464979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f7770a762ba5be8b0d8b683d21df880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054c522bcec6c0efe195a682c4895af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa146862014d906f113e4be1511d44d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef14dd1f199c89ea8a41bb5559e2db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef414ad4475526337933e6800b08e85984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e792b2750b5cf7a12f72d2cf178aef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8487565386feee285ad97056298ac2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dc06600f31619da4a45923eadbce387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80f271aefeec18d4e6341d2af565c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e714d718330487f3b9c398b8e255789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4f1bdc4eb39998a301c077b4fc80790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87d5dc85f8602e63a0639707148f7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2b69f2f1dca780d3adae8fa05832692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea5e3963aec34094f3322767bf402b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07551db2ed7c4c746fef88845a1ce5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa80466c38108e507ba20a6443714395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bafdadfaf9b0f0368bf344422bdc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edea3dc985c8cf99cc8e9017bb926c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10f4bd4b3bbab32ad0ae9bfc8a547a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a909cbea32fd58bed775ce8b11552899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d50128a7593e00a47400daf3fa17ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc92d106c1be65ff66266a57a44dde0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab64c5eae1cd275582e55036d8f5a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561097a67e41f56f50489a0bb5044f58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d232ed7d2c8ccb8a97ccbe1984f6c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee6f9614da9dd419063145546af4fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892bd56a4d83edab689d11515ff65e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac80c15bcec9d6a6f8cf31ee3bfaff9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d2b167f2f87438ba3728d662cbe03108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742706f9e50d24f1d328de34dee020da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae7a69944fdd819cafcfb59231d6a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f84b8bec40a398bcf71755133134ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabb8fb75d6edc6891a86a4ed84b101112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74861061bd311d3a0da0f3a69cf9678113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde96e06867d12802416efb79d2585b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bac214ef3a1c2f4ea0f57cbe6eec19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83b100504bb60e91c9527dca5d4759116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f599fcb53057c9921f32a8d2ad746117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5ce4a45b5c517b948efc8cc738685118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16017d8539e537f93aa01685906616d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b46a45523811ada40f98b12a8bafe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0af11cdd4fdb93d75b2d9b6414644121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ceb8f148caff370b43dfd927894fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0cb83392106c552e0592f3782569b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efc2c508f25049c9d33a9980d847e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ddcca740f004f3526e59e2b64678d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021496293b89db090078f32201447f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5924925e6a890a99ecac6ba586f47c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0c2c4928291b95a023512d9dbde8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fa86eec753144741fce33071afee6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c8b326cb9199c564a13849b0622a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb61f83ff85d96786954194baa9de75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e0f5758aec16034f1dfe54beab4a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199b7bf000de7a4bbb9c519b1c7f554133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b28934da5da2c83d049598e6fed69134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe416a0204a3238a29bfc2636331b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91528d0261996ad8986706a231f4237c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f496686ce427ab92a0298d1ab7b96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693299ac14ab19ffa7610c4f85ce4020138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b90dc01683ce4f1da571b55ba7852c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9a5ca7cd3af0fc8cf539790ee36cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc96f902811882f0037f930f5fc02d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6da7c93cbb9d1643ba56feb3d8cbf0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c62bca13d0e6f70355164c15cee9f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629ecf0a486c5da0ec3ac8ab532679f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44269684b35af56e0f194768ecfdac1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9376605b08ca3f25e470ffcec8be6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435f6e5560f96331e8f128ec7c1642b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d445f8eb2d83b7b5b96e2043bd7b03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be23677b81a7c28de86c59d4810e02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c10f0ae07bfd9875da6e1c2f744932150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fbb5feb54cc18134d04aed56e4adf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d05d976e010175d8c6be66a99e38b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487a1a1efcba26d6a1df5144ef27276153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e018b3031eede87c7ad44cd1f46f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17205eaa66266c4c396dd03c357752ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45de36a44291773b70e6bf9fd9ff7ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0568ea12efc13f5f95658c993fba89d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c20122c14ce6bf2f1365c942522262158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ae3bc605eee2aa9b7f36b1fa7def2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344a688a727967396baa37312cd1812160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1f45a328140deb99feec5901ebcc0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c7f16b90c93a0c588bcca7bb02b90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6f5af651d92c45d41d19651b72ed5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b36930dd9b67a95d736798db9464b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da913070171ed2d11427dfb16931e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b208f2a234a455747301dc2f6631c30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc16f675e94f67f4cf3182d5f5e8e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831c2e86d6e5601df91d9f192606090168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714f4c8fbb99fa7500891bd261de732169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f0888d15bf941e44f5f3e3472433f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f1425d3cf74dd216e5db0ceb7c5c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36a0e445e934a3b943de0af552bd68172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbdffb3e86700e6da66e036a5df161173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b75fcc06e790c5b70864bbdb172ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a716a4ff5b694de392eebc4aa27e68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956e48fe8e66cfc6e5d55a3331b2e90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ab5dce1a7a7fa8d4c7df4b7df3fb9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a7e891a5beec22b8fb4a5db53cf33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda821da6106749530c9ae55d5cc018b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a2834d33673141903ce9cc3311c37180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc81d469aa3f13855f7f1d1ae3f713d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae049cdebf57b3332c71ce7a6743dc40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dfec6b6177253f9bd106882ba1300183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887b497b6931b6ecf277c2f4906858c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00cc89bdd283cdf2fc26dd6b984095185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59febc665ca94beacfee8b5b0824a80b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884e0b35efbf386cff722171ed6c0ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfa3d32343e78555a6b1200c3869b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530793e11d273204e2371e6f775bcac3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9488dc37db6f2f4877ec2d41b28a01190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee008d348f609c4df8a51527975508e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f337f9f6cf818b6f4b1c641084c1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2cc79fe0b0c198e9469e86b2b9bd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383fcbf247ebdbe1d23e9cccf20bc1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf242c1e0973a43cca0c092af19836c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46be0361479f146d8c1a27398e785c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f703e9c3c1ea93e2cbed13ca9def63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cdaaafd75c69a7b3fd8233b7f1b16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e64a3388ebcdf6fc78fdedc35914e7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7337a2b734644313e6627ed028731fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3726e2304e2d76d0621502d0fb97c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740e39c69cecd933f660cb9902cb963202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09954f4c100288df7fed1b9443589a92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e54f29a883fa383d0bc8db186bca35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf21cf63312247ccb5f7a4c0417fe0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba810f0fb8d34acf5949cc40c3166fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab17f24b7efb31e1aa56f31bbadceed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddb4432c7595624832eae96049c816208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483d57b03136296cebad6521cb250c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b99dbec9d262c739a8fef6660b0e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2465fca4521c057896bf82010122383211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ed49d9b8468c7627bb30435941fda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccac49f2879ddde19fce75e70ce3227213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ffc347144f4f111a3f2e844f0757f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a72e7fa50923dc2d533de5cf4a46ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ea4b16e7a2ed8fbc7b91bc3013482216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1cdcec92e77d15db72358de5c1aad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d97220b1b747350f0f432ce495c8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dce82b04598a87f0f7f7069cb25450219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eb511e9c39777416f6707ec8d5ae7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6fd434796e572eba6368d05d089a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6bf4d79d153d94b199af6ba7678f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326dddd47dac49d753c6d599d7c62ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a72c635d2d5635a1897b721f0c413224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07724dd045c7ffd387b10bf36e464c34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66dad8d8470b63ec97c865c67c8c27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373b30153f20df9fee3f2431e8ce3fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a621ec29c89c3326f4e6c4b5fe2cace228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32a5aa718bc4f6de824dfc22bcd69d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6b03617848784cbc886ce10dd1089230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e29028b97142a0c6b04d18bff0d1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98f5391c609918d1df2e249408f212232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad318e9a7b182d25945a8afd12c1493d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d09aa837903ff8b78640f6a7ba5123234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e536ca76d51b83ef8c798cba49911f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f142498e5ea34827f12d80edf813bbd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc08ebe9570640ee28de57419e40ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bac83e675f62afc01f29bffe3c236238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6cbd72b35c82b2a13ad253567ca69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc335086e35dbc6b6dc7aadf495f3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e32142a3eea2e6504765c070da5ac0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8407d2a35f85cb8a37a201c5a390330242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e9766f7b25966b245770525d26e68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b58e09f32687b1254afdf89cc22f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3636bef3eefe3fd71f0a72399ab5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfe1545fbfd81c7b32c9b7bea03cc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81f8e2d2e4190699e202b03fb1eec2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87110def39609efbdf288d21dbd81bab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05e841382cc27c3dda81b819ca4c8f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccffb34fe103bed19dc52798f40c71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46d95c95032007ce7715f3faf23dd4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0063cc1ce5be33063cabe9126d53a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824e43d8cca7eb25b475f0da2e5e759253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3f7f7c1dae144872f1128ed899add254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c3a7e34ecf32e4e0442f9a4acbc9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39747fe2945d3553f913f82423097cb3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c642a3cf98ae2ab5e9885cbc746ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaef075fd654c2c3dcdf363a61c0b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa901d18b69fc6713453a98abe69ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cba8f4fd7a59850c6c244a647cd0d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ddabe441a4fcc074d44c8c0314484261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc422dcc9f31d514f49780f5e27c2d4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7680237cfee09359cdcef91b0f4b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd83837fbec2a8143e6471285abbdc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da174c2ca28d96b1a139ad402d0afc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f4fb02e069e25a35e3bfb03d1cff7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a72ca787a6a3bf1280dac4c7db6349267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714ad32675af05238ea7a11704c71b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed2bd91be34c4b1ba25be10d729ed7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9a17cd5db9900e53afbb623c5bf84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95385b4f8ce94633f513f7e2adfb71e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14603acdd0e19e1254fff6f51c8a4677272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6515147dd67f4472f6d3bce2ba61c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d21b11ba0d69e6e0605df5d7c409c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842dd218473ac334c7ce70da7c33495275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb80926174dd7b75861768615dc50e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a576160183af34053168c97e6b4e2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0246fce63c889c2b3184284357a7c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56db2800173dd743da0e838f7258408279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca5b7dc3d0ef41299bd53267c1df32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f5551a704e6e14df3fb840bba213c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffcbbc223a1d52593875227f1f1744282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253e5b14939a5c0dae2cf9a52f1ff1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26857187bce92ec0a6c613d0f4397a5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6fe5f201958950b6bea73fc2daf21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5228528482cb5fa05fb5a813ee434286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c2471deaa482b1360c64fe9531632287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13177dd9afd34a74e9180beddd21cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca6898249b702c06d5ff1e0556ba1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd5ef8d5aa5504752d1118805d19bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d374d1cc5f215b6c13b53d484bcb14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd04cb64553b32f8d75499a463c0feb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de171c8a5619f025a61ba4515df0e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1ab7675753ee631088b752f3fffc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84f662c2dfa007e4abd4d35879d0b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9c4b028d885e3e301ee1033b0cf37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff15cbdd6553b83f7e10b4a14ae063297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2b26e6d2059846c96ae93bd3e04c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b692db89c3d2fecbc7994ce8b885f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffdb6cbf690e93c9d9bef3f8c22a53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bcbb10d11166aa668133cfbd57e2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf733024e7da1e6005a184337185a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30f2687a5e67db35d63fdebd160ec9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113bbe3c59d6d1b95695dfe51ca2880304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718bd874cfe306d5121253f706f7b51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ecc96406be4234be86c1bdcae165c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b730fd169df08d9c80b41d35ca3e37307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4862fc36f083e0f2149d85c2846d4ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79d82b47e67d504948bd93e5306f86309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b17f059f6f652eb4241784bee0d41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f4f6201cd76233185b4a7cfca0468311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dd8a79e114f7f7c522eb832cba4a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b277e1116fb6dba81ce35422b99e3a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cdf188269fa41b741824b0cbb3f93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7ca8fc24a0b62e55c7617de5fe94b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361f600ee16985a01c7f822054acc4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309fd1d792e17a39e6826bed69015e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e587e5c0fa31f46a9820f8d6e1cc5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a0ea2e9cf7885c432e9035ce1353f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38c612f82c664c6ba30dcd3432b6bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a634fe5905758cb5d317802e45d4ff6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9442bad6668510e09e5c879a37bbec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70cfed29ba96853973915efe645999323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cb0013fc22d8128ef8460b75dfbdb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4811851a109e38eb3e3de1e67d1f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3aaf606356615abd210e69e8b7e0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134c549a0169e145de78a20ed16fae3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485a30aed97f9e0bc5bdbb45f78799a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b77c2c21b236e25fd6ca744bdc9bae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04009aeef31fbe9f96692913d3ec3491330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d147fc112756b5eddf78221e87f6d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78d754e0d9203d855187536ae6a279332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bf964d9721714dd158568f0b08be6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bc8add0bc85b608a346f352c1984c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61381185f66894abcf839deeba26345e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271b1bbab11a63b00be907fec05fc8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d917b8279359d82e693c61f53d1b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f62ea8fe0aa2cce88e277c6293e9b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717b1e4f167958290aa44eb80d332e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30209b7467a51bde8471415af518cbff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf065ecf2722fdcde88c96fe6515a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ad9576b2ecb2826c7b8b354df73ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25eb96aa5a85f9fe0cbc2e885b75f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c657713f2dd5dfb44e190090d8d4cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0eecf194e4da776669fc57ce758e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8944906f3ad47dea21419ad9fbd6b67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ff6a53ece0869d11b197b8c5dbccb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad1b502e2d5019db9ea7fe85de50d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823613727de1753bf412b6678442655349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad99430f57692d37f4bf029826c1fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafee707b40e53b94486f62a21849ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56d588d7cd334bf4ef1574264b2965352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0963f2fc8a5ef06820af85c8ef5a50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782f8963880a69c0b24a0c18b357d97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4254669201d9d283ebaa505679e9a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241adbcbcea929b35def31627ed935c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdde755ec4b70f56fd8b986ddb588d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacadf64b60e41c71d3d3a1ed1a9052358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee8c0a2cbe216a0fe9e0edbac74602359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bc4c125b0f16da08ff026991d3ca2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbce80c35007ccff142668224a3401361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cb97b8ac471616d66f8b4634c8afe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfcd9c418a7e443e895608492658ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bc301c7dd54eb95ba58670b0e716f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0685b54d970788af1113b523d6b3ab3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635ed75748709b600000a594a3b9442366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f561b9604128ee507d7476f66fb842367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c945d8d6c26d5b03d549d37693481368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4803389e59cf8dfb5e27ec0768f55369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d781e5e2fc9a4dead2b63134cc843370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1584d494232891cf1eafd751b310e6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aad0703e088e0b3debc41e1cf24fcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9005db3cf4961de2c3f210fbb11a55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655857ca426a6638fac81419d45321e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bf505c613c7d0b0211b979ea5e823375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940b48d57bff49048b4855dfaa8eeab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514151bf7b047052f0c7e2e57c5c94aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8edb6fbac3eedc638784854248d66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a221a26d08fcb43fa6b7337902cdd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035a3a63bdbd866235b69a57c347d9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03633bb682ae0c8aa7d792e810217d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8878056a6234512d8df83b200e6c8ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a51c3988ffe728eaff8544e264d0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ce99f652129dd74d6c524c39557a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7531fb0010cf8b909776345fb1a3611385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d805d7ca3e98dd81de091330cb65690386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf85c74363e11978de954b53edf1ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252ff4afce3bba1d0d32c83f875bdc1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feff11cd6b3c4d4577b8309ccc33bc0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a8e4dda817c2345eadfb5eeff911a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14f252eb33357e7008fda8fb53607d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9b65b9c099144b4af8fb99d47f78c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4464f7b42974bf3d843bdd7b03315393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d96a0fbae124eb6b0d945db4f11211394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b3364272fd3694096032c7af0e045395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4358917ff5cb3de8df2f176d4e1a73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedbdb311a2f96cfc2d1974f9d6ad31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c88270fa2f808a5224e77bf4523ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0130d665ca148fd67a7cce3ef1e72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a3e86cf5c571a329a831b0e674e6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ad64c4478a457c1baa8e5d897de52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09989803f046cc928a6f2fb9dd2486402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5ec88d9d8f7c5678d3222e32fc057403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f9e93232ec52311a981ea458503b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81280ac1ed9cb88955f5ad4af7f849e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b659203a0d8787e85f659139b33c2ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae0e9509663a43ca11f9056411a5c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510ee89f2ca340ef83901f48a2723d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba95bb1bccc0009c96c17ec1c25e61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178adae58000fc39993911bfd48ed7a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b964e75c878d359fbdbf3bec97e2cec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea84bbcf1155a4031d47437a8ddd747412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6d7fcda2899ce197c4be633a2434f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d897f346d2a3a629b68be3ea37cd575414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3593cdb4c940d046bd60517aa693d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee71f0fd3d173e0160085ec3dc5b5ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdea28bf7afc677612ddf7ec24e905417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c20cb09c6049a57a09fa35e4078edc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7b8701c7922659c91571c3d6b7fb1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a963fb78744e4c7a3244255eb05fb3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c87b3097413f8ccdfe44ce91fe2e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a6157753d3a392fa186408d89e9f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b66a25215a108ac8b138c4259d7cdd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864588b8c1e1f9fc0952672b761a00b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce85cb73300b035e8719026e45d1dc0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73e87dcb953c5b5bd1834775a263e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc755129c5ea4c1ff4802128dd5774427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846161dd6cbaa4b886f7d6e3e4035671428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b0848eab651f7663d1ae8db3d9c95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924062a1158c152f057f388edeab49f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719a4072c5e23df76b0fa53849538fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92fe07c7e35a24ca7799921291b5be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8d3dd54ddc1ec7495845c745ab5a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f43ebf72b26fdca97cfa553ad96d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813661f3c2b2145c2afd72d8681cb16435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352576e6d0ec6cccff542222a559c770436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc5c19150d5f69660ceecc0173c009437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49de05aa63ef70ec77f6c307e00eda7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae63660730887ec3357661369340cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affca1473a080cdcefb78a64217386f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94824934d9aba9dcfeedf341905578441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ebf5a0e2bdf09c6c658e653e97781442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ce47967ed8f3162a94ec1bdc3dc44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a8a25d26ba365154d911d8232dcd9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca17606da02d567af63e5e7b8ff6a27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c6343051500cbeed36d9afbbea3d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f8608c1d2ddb6b7471d963fd7280a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d04ab13961fcf835e8f1856a62bd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f070b18f52719f2bf1571b730bd9288449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9228acf2a4885e1a65b78d0b8f387450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25f1d1f764b751c57ddfff8ae7ffc1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283db2d8c6edb5413f19f80eee22ad13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fdb5dcf7a1780f6c241dc337964d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf0a1d3e3e3b623bcdfc2328062a4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad2e98af359a1cf6f521f974751738455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b7f7e68f275530153753b1a78228a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed29e9d28dfd5ba6d8bfc99f153c88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc24410a707686dce06f768590db1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfdd10f3c279558908d395fedb129f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7074b1cb1eaca3e240a2cef1330f34460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a23e57c0a0f07e534f013354f7ee68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef42d62ae1f16a8fd1a3ddc071ab0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86132bbc7bce1bc971fd31bcd60969a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978684c1dd7921d53ed093decfabeda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf977397d901b7f40734d1e4542432ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268902e1d45484712c6b2227884925cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae2b24b45b39d1980fc1e23856b356467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b15c3cb5d62c2ffd925c9898a72e01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ba7b91d7c4a36c716ef9b7781e0ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2f2f63fa290ff019c639ae5b327b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b40b2bc8bdb48b9bc8b8e7fb90ec7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdca1e704fd55d74d38accab0c9d31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe1216c74e02657036727b92236040473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17565d3239819f9e3f042a552106e479474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d542ff3ec71512c2b8ce6b51ebc83e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b3c23be64d31a28e7f2f9fb7d77ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ff5cdc7acdcb852629627ec05d6fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad40d8518b72373874d012fc3503b4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64727b52258b539da1229f718ae3b490479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda22a4bdd356f3ae1566e49fd132fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f2d84ab74aeef6f135985d85e456a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8bdf8dfb391bcd39723b8c9475220482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df17827d1aeb8df065ab44b6eb2c05483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d284e20b5dd8134b8fd26041183d1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db9a398bfafadd5a5b9a7b0291ac20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529b5b7d832677244103684cd40d428486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5855668aa4f7ccc283d146360f2309487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b48aa1e254d42a28e2d2aca8f6fb2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b9185fa5322ea8e33ed54c7ffa77e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1496023ea56b32f92ba7ccd96f50c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6e3bc64d00e7800adbfc6a9ceeebc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c3c1f6bbe355312612ba3924dcd6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f93a452f1018a93586073fa2463db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5da3776a94c28035d53110306f23b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcc0fd833aeeb7968e711c6f84815f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fed907ca23f25f8d666b67f7eaa1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698b93f300c971ef7c14925d9141696497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2da2d543b4a96a64d8c24c26f2e8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46c45caa1f614ae8e95727005b24f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0640286ffaad0d3eff1bedaf92a981500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77e19c887eeb1690cced6f39dd5128501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247f28d7407231047c09a2ec19b1653502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9954122e03f8b3978519dedc183fdd5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073934c53211f21f02cc1d3375ac4d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99a4ed9bef38d2ebc6916c39dd0ac7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b132006cea27258347114e888a209506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97ead3b95d617d26c66873155b6cba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23349983fb4d1676776c20ae2019ea6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea9abe3808f45c8c58ec560e1dda44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54eb00916d0f9dd768bf57114ccb43b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957acbac6d13c66a290fe09c8a839876511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe58610e9abbd00509c8e36a200278f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c80fdc1547786cf830414a4065f28513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db4390a0e54a73dbb17958365fc3ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ac483c551250aeb094a9a7b7ca8d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c66af4da1cff4d63135c32140fccc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551bb013c2ab7545e82674843f90c6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7af4557fc3fc16425a9a63c6628ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38d4e307d882872d914b937e37e0c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff2a9fbc2eb4a56e430fdf20ecd66d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8577dab3e71813f858222c5b3cac6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d447398692b7d60abe08617954690b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4a094297f622c1fe4c558959ba9da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f385543294ec1bb0e4da50ee6f14d69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf350b0b0c52ae90f36423cd41e5e9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a73d9032dc083285667c58c04da4c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50d88413de26875d0433f23eb49016527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd5d0fd21e6f95550d1d15d7cbbbe6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8456a63901e43e1c4ed0018d7f1cac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d65e670b3cd4c2e9454ac7baf85cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399d397b4aec092423b01460e6537c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c2e581f53020812792fb24f90b9f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c6136634e1fb9130317a99aa81adc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ec8e20280c7b4b05a65fabb676e71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00af02ada3140961452a340408a4d86535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b52437975af57d2dc7d9538f54203536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008729e195cec85d194db5b4f10e1959537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcf24fdc433d35cf0242a639790e77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868a71978a6da602e89278b6b0af904539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f83cee6544ecdb7bd41c9dd7d185f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f1b4257a0dfcf15dc7e43d55a63c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf68c895cb7feae9ad1d1766d8220c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3295b183183aa9ffa22fe29ee2b9af7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a34ae8af7801d739a94109bca478d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5424edbd214d05ecd7894ec592bb3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc970998d53c2fd31ff34204e00be1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf08e7b56a8fcd628b44c1aab48066d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e34f63aef84df8e2290fcfc5bbae57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d92d57414ae9bf8e01a93440cf10b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af2d729a80e8666af89453ddd90f48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43ec4c06760cc1f3e341fece28ce93551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5d449aa13a9b833214a95ae8fe972552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91f80e08d4129df6bc6dde3f59be31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5111108d3730d12007c5c97db4c518554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b143b1ef0c373bf2e8b746881862ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e8eebafa9fce955264f0a8f9a37fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ac38e6cace5272772b1b2b9a01c8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6703e8d9d753104acd45a6599dfb38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac4dd9116ac5b18606d9a96c706ee6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11e4561f0ff17e582ac8ae5b151f73560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d616bd74fba6e634e7ed048acfc6d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d28a745d1dfe06d80c97de28a4c84562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfac466ad523910e3b24d0a65fd0fab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdf1922ae08199c8a55a4ca60053d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b158abce9a169a026aee48c37913d29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696091358795133bad15e2815eb70e73566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ded9e35542c4c81773ff87b59c9696567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1bbbd7d7fe659390ba8d5d85edc27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f5544650d06bae3b8b12e83b69cca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0696041c5063b00a7ea438980f944570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add676b81b60a8166360ddbfe5cc81c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4321f4d4c1c3b56aee59d70572a07db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99595e1fe4c36a7ac0878902a9fbee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a234c1c5221f8dacf5299cc3437f0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca604afd0fba757b1352356bc1711d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727a47051b3e71edc247309b87485c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b838d4d9346487137e131f453b932577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a8dcfd774465ad758b78a718ac115578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42573888d944095ff702657021a6d3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbcefefe61eac6ffa7848e375a855b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5005554e0ed434597351a2c7fc1771581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75b09a7b163f203bf1e8055887613d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e55a687de966f5c9dfe64dd0e4d5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b339832eb1c35b14a303a8b5fedb8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed95c76348c5a4586cf9bff2b06ed66585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84483185e6a55380c2675ca0fae7501586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52ca343a9a1fe005679fa8febf80b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651814c91ea341283017542094ac591588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c0ea9234efb1e470cdfcd55612c63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101531f8c1f4cc4eb006f88efa3dd556590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e2b0538efb44fc085fe17735c82ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f216be254bf3ce96733ebd00bc754592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f52898df73613d226ca7687bc5f75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321628461ee2b7b0e895e413a75855a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906f744c5a2765291114ae69f680f31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c32bce551d74c97200e0eab81b5fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc41f1ead7b55181f5c608db48a4158597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5530a98d138e3a1d2e7b0d8afede9df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5611b5dd8369e2990612dcd66769fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453d7060f5f1c5b7e4257b14964cc2f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798f7687a4e01114cd050c768e2e9f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e21b48ba6ee4230ba1a129f247268d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16571e31c0363abac72c0b86d6d071bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdffc51d259dc31e587151ff9bf5d60604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26a6e253cae439a8438dbed2fe08b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be3d2045cc731caa18e425409a180d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59121b9a1e05b0d203d9496a2804ece1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1843d04a0e323392aaac3c8b130cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cbc8f78cf8a1c492bb92949ad29d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc642ec3c4c24f17e33bf2c600850588610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d2625c1fde9e9a6b647a04a208850611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665941987d729331aa29d82bdf9a8fe8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413ee7228834ee6f7fa33e026160a27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cd3b930108a64d1c933e6a6729515614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3d80ceac4bac11048fea989d0eb62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910a2692d718f7b91cfda352f64b6bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ae6e2e534503069521b2b7e35d2c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7e9af26769839d9d72f62603a5ebd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603a56aa8f845115d801166c94ae4d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc60b21c91e9909ee79e61775e6c48e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef059c2aa2aae242d629e59188b266e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa90cc770a80c33fa865e82fb5a6b12622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbd700063421289a89be7af05ee58e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178ae27231a17c53ad7b7df6d7c0fdc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ded12d0dae5e32d6af9ba52c8f3dd3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605269856388e68c01ea4e03711dc90a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4abdadced96f7240f43a5a62a80598627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d26187514501c5d3e9a77af2f5b76628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94334d99b3e38cb8c7ff62af781b584e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1b07415eee2d62d3e069b03efbc5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa605837b3fd540a2f372820898a000a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324944c19a1a7923c477ad85d202956632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91ab55518370995fed7c4440e21696633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30fdf8bfd3c32db4c012a2b08deed0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89445ce94777f0f3a19aff88890fbb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911db15a1c0f2c9722fe2f5dae7fa316636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43542334cd1820f24f5e190483f0e525637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899659f50be8e7d2c0b5e63b9f2d01a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e271d3ab341a8000542d5ba80e32d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca7ef595efa1ea959a5182558e138f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658170b1ed1206f96fcc78da24fe7a9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bee55057fa19c516dc843e87a0762642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9955275c1bf60ae61d81aa20b9143643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebdfd1ca2d4212dd3eeb1d6d8bcce8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627e39be4f3f672940ada869112589f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d82837450e5e4d93e602cbca4f7a83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e04d6063eb0e7b2cf190393a5d273647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a601b5963061fdf558ec2bf6a149d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a723759db385f714094bbf0752c8e95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c22cf74eb3c316d5e08a5a203f2655650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e3038839129f5068bf75a49235f7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941c9f1f28b05c9eb27dcb5fb0f16d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c73960e1c4a50100a4dd815bd7ecd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2f999a832b47a478f4c101325d741654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14decb5506cbd00422306fd50699783d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f6dba1b953a04b63d3d0d52e58b39656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a885de8bf4a4ebb0ef7e2599b57638657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482229c1dfa2a0252d934910a1edf17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cdde3b9ffd13a77212aecffeadd47659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711fff1c9516d72d5efd884818658a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6ab555605302daddbf89ab0dd6d00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7697c364a2766fb23923e6ed4ff63662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af59b9c964e27c7d7abf7c30c283269663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab68cda05f666c5cc563e6908d9defd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397dbe8b1d20e82cc6d9f28415e1ebb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc53f07d2fc948f6060013f5a51efe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388470f816c67c29fb9a095943e1167667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c9546a849581eac1696d47c24b41f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64dc7ec6ebcf3e72025c779d00dc8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3c1dc8d1ce38cf521f8a55a3e9277670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2f056413f71af486c2db4a4ec7247671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba54c28595d4e1d9295ed0e27c87ce1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50727a12b5d7b000404692c77456c965673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62865fba640a5d9edd53ef682cdde92a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498a44765946c1e265431088a4bbee0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf80fc2eeb96c9f416a682b3509ca4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c879f030fb8fe95f2b83581fe6083a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61317a08ace5d60279b3752a2944b78e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69023f71bc0153a179241576a7496b6b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad337976006e06a90950361f91eb9e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370467e5a4049ac1ae8eef239012d7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9ccceaa28895025e9c5cb427100a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685db7f26efaf41dc4c191ce6e8f7bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396eb48971d48fb769f84f4bab59893684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb19c48f3682839e831920d6920d5b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71fdf4b6313027f91f9d5b0660520f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6395150e7219d70954b0cc08da114687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac143711996ba950cb4729c90b5321cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93991cc61463dd225e806f1c32b0c395689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ec79589ff36e1d53bdbba35037901690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817737e7bc793ed4c604befd0271f31691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc3197278babb26d00b329aa7dff27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e239afbb34deea67765f44aa6f237693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881e21b4688f020c5360cc92acbc86f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60e4efaff57e83bc2693feeba20157695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431aca7f603e2208814d3b97453fb9fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677501e9734b5495fce918f8ce86cbc8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89664cd9fee4e63625facc74bda026698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656cd56db6eed0e9a567741aa50c2fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc889e6f0d162be261d9c712e1e8cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711802db5fb91c79425567b0062862b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b5e7b631860b03209d7c9c8bf030e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6da88ee2c25277e819abd509630e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20eae6cfa5c83de2a679b380c6cb58704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8ddd93cd100afc5448ee3ec1d5327705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9a94ecf2cbc1e19b36d61b40d10ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8466497276cbb54e9ea48466deb5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25642377c31a660658d7c022a02a11708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a969001606902b252ff3b378f4ca6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f139bd4db9badfd61596713e05555710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed166ae10d80b81a5de09045b6852306711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e59ccc6958bb27d3f0bd16e3edadb3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1f0e3f6f6f61b6de91c92197d1858713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cdf5828c60ef1a9269814365e8ea3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858d8383cdb23ad5bb09bf0510420ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83f5e03e2719d42f938613c7745a45716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81072373aa08c28bda036a4f2f616ce1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bca4145ed401f5e1033ef612ae0348718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ae2667f22137d31593b5e43422c0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479391036744f72ba81d5e86dff12ebd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb0316f7a2eb6da40fe46f99425f07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ed5b8a7e52678c8f0bf7d7879f034722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3565279dc55914bf2fd2d7e96959f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c2728d0fc6c7d046da68b99860254724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6835d19d294893d5fce036f8de3fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae8e188d305cd0053196ec30c1875e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ef21dcec59ea79dbb56cc8947e0bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1442804a19e84b77e349a018848e1ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab00d65006edf9dbe6d2db0fce5d27d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e861795121bf09255bd45cc9d93ac42730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96715b4d82ff9590b234b72b03ca37731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833508a7c95ff1d67bdd2a24685e9397732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af49f6c94b2cbb2912f3595afa9f90733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122a5f2c58115b4ba05ae2e62771d56734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b990cd349ac2186695a86e3d2252f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30936be680708313966a2e9a194434736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13accd382c01b7fe0af419bffa6c4d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5926b1da4774b70d134c46e62fd73738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd94a01f9bde24f22d8b0b80c305008739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccb4d11a48f7eae3ae18b7bd47eeec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6587b41b442ef9c7e6e43014078092741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64457bd0bb867c364832f0cc024b21742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0e3021f907284c5df976256a9044e743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25588,51 +25324,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25898,1730 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I333" s="0">
-        <v>42.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>16.61</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="F336" s="0"/>
+        <v>992</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>368</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I351" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>1031</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...699 lines deleted...]
-        <v>1182</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>