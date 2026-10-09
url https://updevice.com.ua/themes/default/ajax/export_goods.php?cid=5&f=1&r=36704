--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536e56fa6d465a042a39770235f97c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a77a24f554fbac2664cc8b970b20e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ca739e3fd6e03f06518b79d6b7aad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432fc9df1f7549f036ef49183aa82314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15325d3cede6d3670ea4793adf82cb0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2038767b7ae27aaeec027acc460146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599f2d053f1d320b1192359f27cc2ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a079997eb5da57a6a4a792501e5d798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e23d50f0a1d63bbf2900e9b4294ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43902e9b70714e226b167e588275e28a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5837b7f9cd5840d9600296d670d1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a5fb445af2207f8d4fc4baa09ca2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c871aaad5a0eb30c72f4c0b77099be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048f4baee8f0b3fa35e4e34e1de48ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a0dd89c1745d3ed4c0c7479116e7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf16a664678b2f3852805fb66e277516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0aba8a69b2a3368771b85db895d3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a30f952f19a06dfe759f86e272c4d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64afa6c78d1390533a0efc31e411b3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095f4cd8fd584ed3e22cb41387a4a3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a30baee00f9767459854438c1cc4f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdea95c4b277c4f8a14b28fd9eedb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f7bf896cea8fb35a03df2d4da8b2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6f826ae8ed38bb9552cbe19d9f84b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50416440a65d0ac8415304952f83e37225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c460ecbf61b512e069c1d57f020356626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07516868a34ba8868546bdda49d9ae4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abaf7efbbe62bae051ea9a62e7cefa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cba526c966dc1093488f5034d8d3fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00315f89f512f93ab223029be6b8c8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae68f7239d98428572813de1565dfab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbc7881234cfdb742902dbd96a0ab332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9ef3da4f24238e666c35cf3bfbe5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed82dc732d4cc1cebabf1024e6568f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdf37a2688be65d6d0a17406986bbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91232b96efcc6636079bf2913b31fcb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4a930e74392ba62265e93c9f53e4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6dd817159216ec59d0004a91984d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041494ec77289926513a9f66173a5ae439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c58612c2560e103515e7c0d110c3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137d012e9fc620eb8d254cad0788ccd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4b4b448af0a73ff298229d0d2620042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647658e0824214814da046f3263c83043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0748d34d33815553c5fc59124f57d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2e50fd4bd0d3d8cf09fc4aa8790dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949afbc7c8852bfc2874f9d46c43e2646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934f8ef4d04537234732165f4d42a1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956e422a830c6d0d82713a6cf7de22648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d397102b57b2ccd567b92fc14190d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabbf15e9099e35c6d70f7ff861e0f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7459cdc4a8d08eff6797c90bc4f7ae051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3929e1e0d6491e848fb4b8716ea6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1338e58b0e29211eb9ec97c47855c4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b84e90fcdea44d21a3ca35c5a35c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45433a3b6e685b50c5364ab359cdcac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183483fee7b98659a58eb12f576775156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75889b585aad2765a2eb50fac5f26ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfea6feed89ae61f070da27ee9106358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e3c3c225d01b9c2ce10894119763559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd486a73c374784eaafe871893ee6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e95f87975ad652fd1f572a53b4ad2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7c7358099b83562b3ae5c1430d98c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe6483740ac44fff0ea2174ecb88be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bfe4c3ee455897b01f907d7ad339564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8a1a29c1b386b24400ba75bb8a97965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59326cc784a773f7393dbfd6d875c56a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82812cfd5bddd6ec4e3b4d0ffa575a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c749a558382938e0306266a929c092f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27e759ea11f792e66960f96d6bef2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2fdd961f26f28cfa0c1ed24bdf19f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab0a457b119bc22f5f69f04ec3f86b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7164aa443a5c988ee9f4806145780d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65773ed377d591f890fb7c3f17cc884973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f3083c4e61b5870d055e7f7b4f91b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706207ec061fab03de8522dbe23fa6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e2ba31f0032ad720b3dd027ab412c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e260b115a5198b97b8a5b47c600e44777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941e68530ad833317320259216df29878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841789c4472c0b6af406ea33dec886979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c70f49428defff30fa68de37847f6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bd05e80749046dc48f73fa219c8b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4888b74bf399782ed58148017067682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd3201907ab5713573222e007781de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20333ee2742577e971f2c468cee85584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c15982ebe6e632e07b8cf8e093a7be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0796abcb6e7090a5dbc753d8f777e9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196659c1e569dfea561f33a584a3c69f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7f3a689cccfb2782a04773617615288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92345ba1e845cebb7faefd5fe79922a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693edc233e739b91ae965d5222140ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf316400d0ad9af5eb70462a46006191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709ed3717bd7402f14724dffeb55d1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ade43790cfa27d9349d4555d1eaf5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bbe13ec4702fdbce3753ed33985ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a21034350245a777fe82e7a133475495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f2083df1960b0b9a2d931d92d622696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc87f52bad2815ffc3b8ab13fcbc4c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585abd2af8f7773a265e9264a502c5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd90df0a3004822adea47fab1f67f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c738e9e6badf7606c2a7b39a4055263100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bf58c07c0d31a5ad56cb361c347e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f0f3ec0bbaf89cf41dc90056460e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec957bf90efc7e5a76b1723e8b76a1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbbe22f69820c190523ed1a08fa0e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f2ed998f04a7b65e1fc9cac6e51cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbf5089cd84b8c0c94d61b07cf2b30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f55bbc0a7b33864dc46a5d113ae53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207e70b9985839a08ea367aba49140b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6b728a1e942cd739ab2e9f574a87b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762348f0ff02c65774df0f342add0d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bd64c4d9380faa7f84c447c43d50f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f5a31ee27341210ac9a92e9760526112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb6cc5076b1f31fbc6e2e26357e90c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad7315f8043cdda6cef261b51a36ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054dbcb450814ddc2e0d19405aa2995115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb26a687016bd5cd9f113614bf3785116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d319af569a32b4864780bc6ab854bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4bb1ae85ffb26f419a1439d9be61d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a76ab6b9bc03a5a005d1db431753dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fc6fdab3b2b2bc555167b1225e287120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc470a3f2e9f1ffe26b45d3bb29426d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d319b509e500d89cbe61083e1ceef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49964569133e1e60d0f444647b73e2f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88d0552b1f59d1ff417a5e77e9a78d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc04147c9c966d37e7eb8de67d0883125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7282cf5248ca56d45f873ad02f4ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd72fe041e4087c92bfa5f77f7cbfd2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161fb0cf2f321ffaf59413d918592c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31d2832b4913660115891315f57c9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bd10b3a838d79fe6265118a4fce89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b47a56e666a0e26e59a0bba34bd7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2c52762513ed4c74cb6779f13902d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752a700169911572c1d9abd840789aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8e68b8a7507a326d5f0c4bd80630c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa986687d3029872fe1d64ae2ea93f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d062dd55658b3634da3e22a20d6211136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c709a64560c70fc934d913b5b92436137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22444d724b9041b330d169d5a15418b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054efadc8f3b5f464974a5280083c4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f86517bcb31be9cdd54713bdc580a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b884b702f7f515bdd87c51cd66269c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4499948ff14d8241a90da9c8bc96b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9a7c91fabfa32247e5d9c3efe9e25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd0b13d90fe991387edeeda6f2cb28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae95ff319c2b8784d6cdfed07248d8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9ba827b721936ab07c78cbf37f567146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d622f49d782437438ab1d0f7fe325147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e21f33473697917118b7be4634cb6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed9408a74ac5d3777c707c6ee19ba8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd839d362a0fb52501593daa24b180150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbad58de8c6cd3e909bc221c1bf150151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b008b5c95b0808929679fd4809efa01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaa0f4e98218539d7a3987471a85ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532bdee71d50099167353a1a17a1433154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1803b9f3c2222e1d60773071c57a5b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549897a3d9a03ecee51b543a8e5c8b4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8bca6271dea25469bf37de95c21c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5fd45cf312034e090bf93d8019f24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebedcf2d401e83c9aa573283dafd689159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c943a3947ca750536313112d1f7f92a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a96604df4b36ff0a181853d28cd505161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f97bbba30082c5deeafb55fe71827162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b491a58bced726a30df5bc95782c75f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8393afdbb9075df339c7e36281b65c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c76136499cb8775041540059ac88f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146c7243124c34b19b7b6696bc22e4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad29161650c9cdb3ecdfd89f4a5f34167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df98bbe544972f7126cd6f2bf799dd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b02f3e95ac78ff96d9ada4660a9449169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf9219ce6b527c207525c27543ad15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5416263db92eee1e3ce60eaffbe78f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee334f7402b6a0a3972f5677bfec5596172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05656269401b1f36bbf50500b68c8e86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cb48088209bfaf37a9a9eb1a5ef9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da586d0bec2be5d4f1bdc6682d2fb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf15121bdc4fcae2b3be5165eaef9cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c497700ba22362a214ccb04c3ce2d5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85ed5eacc3d511b2a942c4db5959e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69281673ee627d9cccd6cd626b6bec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2412d1e7e8aed5ce10c4fabe0c4f33c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc54a68c8e1520020732990650e1f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85351c31bd9cc306620276ebdbabad35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7c7fd94206cefcd3802a3d19f5a5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d91c094939de11941aa82376a5740184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8ae2be116fab97688a50ace315cd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d668b8fd771dd01b3bd26542050ea1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cdb5c622c2b5abde4a157d1bdb3ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88395909e3854604d9bd65eccc466c95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cac5a7417eb6d516c2d1e3eec752fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0073f5e4d2975ff9c4d7c743139f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cde405feab2ed78dc192873bba8dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff632486ce91acf49e294779ee053cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a4bcd4fe8f3cd10e02dea60f9b907193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a20a2991022800ade22b73afd2444194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62363e62f17fa36cc7831ea0937c8ecd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f92c6c35b80886f52cc3c5c42b752196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac297007ac14206d83df565159bd5c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb14075f75bff88baf088ee4419174d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c00cf2601086ab4d657fe44ce1624199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2178d54c75c0565bc97fb74ca1771200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63333b60f44151fdc2d56d141bdee1cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840e6193ab5e824f52a99b0e5073750202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95535a7fa69431f20ea1bb190621a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a65ff52a573769f19722f879b39fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eea6ea4722f1bc70a45283e5d7307e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171016fe4065c85ffee9fc4c52a036c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa558bc2365097cd938b33fea555070207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7380874e43992d5aceba46cd91a6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f3e452d70231e2fccbef098a93c2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b2b6d4a36cf4d9ef3fa7d878c5e0d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9881c6eaf226c01fad89184d22a85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253283e3d0eb8cf543ea40a6ed6270c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0f44c77f2e60db533811c33bf37e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b04653bf8774f4f1e5712d70e5647214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd3da1663af58b3108cc0187de1fe4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113075a3c026bb3d0d7f56060a113c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc06489a6cac5df6712e53ed84ac28217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89da21e6fd9f87ed463c69d627168f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8c773002774281a8158f5372f88a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5769a9f20b3bf1e5f3798e551631e50220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81aba56573e5f18b92900f20a0b169221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768a683748b482513ec3265b50e0e23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b20c2e9ae8aa93774ac4bd99a100a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f9acf39c20e65eb69249d31624267224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8e91d31a72de8bc5ac56f645a1ab6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ff3b169066520241c334b6f6ac9d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad348ab562089d6f32936e1bac9e9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc34364587f0ec60ab9a55cceb34370228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da8011164f963b701232ebcf7559ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d38bb32acc25d27c89a50838a8be6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8910508274a6627e64f17e18778653231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c1e11bb57fc133ce3344375157e15232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f65ee88dedbae5e4d79b664d674c14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402574e2e6624119573cd18c54d7289234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a1f2fbdd7bc2fa02145ebe3d66013235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4a5d2adc757635cd490f1717f0e62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ea59d87dcd35c7063071dca3d35ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591cce03706e4bdaf7f363aeae47f9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fc5ee39736b7de2e11d22ba287ea7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175cec3c2ef56cbeb726fad6378b05b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc824710a4fc43b40669493090285a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50139e85400a421f3e48b4bd5f162b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee58ef38c9359e45d4d8e5001f80c2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62843ce56cae534533df70d30960af2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35420f58e1403d4fa222b7238ca71ab1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cfe64083f211e5563da93d711c532246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800b156f33dec9db77f5f67f1c4444a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a7e50220b17310564a533d7ffd5cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23ff75e61df207c8579cd7f60f8911249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009f43ba5368a9d2168bdc1797f9b7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa94379330371ac94fa584791735f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbf8c67977940426811183e3602964252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81f9810fea2b95f8b3ed526ac17f00253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c5a31363f6481aac0ba4dac2a0bcd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ba927220b9a56442bee6f017952eb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d78e2c5badb5765369ffde74c39eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148bc461a2b31eab74d1262c39e731d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fd65e28788b25cc93731c55cff6f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71820444867256c29e8bb0158ed990a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806ea0c84affef9c7988f17c095ea66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c849772dc5c41e2c7a4b5dd9b61f543261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82afb2c31ec936d9bd5370077b6a220262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad53e46ee0240ba42f08230f74883e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a3bb7da89b1ea568a224f0d15e6f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c4bb9b8d1bb3b95969f42a84e0ea2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be7cb1beed47165802e8c25cdb3162266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0b9fcc89a9dc75a4ef0f5d53c1d5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cd3723317b344e4ddd2f108f2f4db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff40cf9560059d67dd8edcf09dc148269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acfc917ca575cf3f7441b0673e5688270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b945eb1e5334c8bc20fb6b9234e64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbbe782f199fc949f9ecaf975213b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1c314a48d7d25a75c35be2f8ae428273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afc8c07d029748326b73b38cbff80a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7a02ed45552366c2edad2a0e1bd07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32c9a12697ab1c943732836d985593276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea2e8ca2a2b69253b667f7a16eb401277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3f9917c12fa334b3a9bc62beb201e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aef9d5cf28ac0d5bf3bd19b40a161279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629acad0ec3c47da3b01554b8511adf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b112f3015f8542e885b6328eb39132a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fde327046f6baca549c9a3ce3d4534282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca7ca66ed1c7408850d5b8140e970a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fddcef6d085bb7dca96f7de6356a2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdeb0fd7370bc506014d4b5fc936b29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ab9ae043cacd58c27fe1294df2cf5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9cff77536146be8bc9954b464d60c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826762eed17fd1a825487c6759e63145288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2115f83738e73b2eb8f2358d0a2afd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea925483b4b775c1ea28a5725a04a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac95556889a5fa6b468bf5ffd97712291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d2681c7b356c9eae14df8291fdcbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b2d65f66da1c59f1f25535081d73b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce8a9606a91055c9e278163aabfeea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705c8f75a86ba182d9b77e4702ae076295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0792a8e75f24606f56846b0925f781d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208af2caaac69d94a6280e5b9003b6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51097881b178c246396003092ea28155298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502806966c06417ef898b0950e6fe3b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68affce349febbb823959ab49fc6667300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7958d16808bf1199e05953f08f68083301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c00e3530d21282fe84f50949004621302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecad3931363927995c1e5776a307490303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acac9b454d9394e4d239d9c6ee7b9e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06e6724f9a79d0323f6892d59ff683305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee211a581bf2569e968087174f33d951306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf70170e074e3e50b3e94afc613a6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edef109c7a1f295a1b7c05f5b0e6ea0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061fd407dacfa11d9beacb43097b8aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cde24928e1bd9a6dd2bd4e1d4e1785310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2e594fbc198971f82adfda44d26db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1200d2d4ccf809e11924b8d81c40af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83225c1c731a463f56c3a996854ea4c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cffa758d03fc4335ca0fbd8b182d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98487bb215a71135ec4e99e65e2e7a84315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a4e64598656be54bb909f9ac5c51d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b046613616226786da2800a2c3eee76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1680d1c871b21d6c2ad7f1f683d5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e147bf87af3bac20522001e56967a34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c1675dd245129d29630dbb664ff0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a5acfea58f1d7558c53031edc1ef0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc711f07eb7043d3ff6684180fa0e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae80182ee0e41042f186ab3698d6253323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9023397b801d2e78de2d5b65c26db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867a8d8e7132ebbfe3be7f222c10454325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf36589b9f7b03bf31d39c7cff092cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9beb0c540f25f17206e506825cc0dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ca78e586c82417fc42de657fcc26f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31960f6aab8167569c2c2c1feaa53bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90115fbeb275612b0ae4c6707576b8d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec78621dd028a0276928e60286665a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458779caa2601dc2e7b07370d6a3744332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fb31b197e43dc71c134901c2f74bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4280be486c7f284a73e6d1a4032f89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce4e853a2a286cc8b92a4c5ff9cb6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4373517f12187a764385877ff909f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ecc7af7c1a89e2259482dca94ec59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829317f127ba0160841f8c96cc3abc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dad3ba6befaaa9d9eae5ee9fc44c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624aa8d2af5b3907af9241c8245d4267340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cc7859c91e79fda6d97937a7bb25f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf04f65c67113a4accf02793c0c0e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3f15611b87328449c5c84e961ff5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db076e59741aa445028d589d3fe2195f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7529927513df96330e3331b0fff9b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bb155e36ed17b7d1fffdd714389d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f72b9fb1c118d2434a51a428532061347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd3a20c9ff319d284fafb4824782d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92d629c7f27e5542e1065e3c216b67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c221eea6147fb4143e26ed703541fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a2fb62e96326e26a67fa745f2df64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb303a521ddb9afea6467d6ee2e479f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c1ece3ea7e6984068e26ce5c6070d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2ca1eb7c7aba0f3b0083ccd7a2307354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a78835678d8f7cc362636301e8712c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ba4a92f4fcb5599efbd789bd7e8aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daadf894d283a7e8fb62d87f83f05d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002034e573e1d9bc8306585ba60dee2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f55186d7cc7e8fb13cef74d3f8fa07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc6135ea0d17eabba962bf29f1b0aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f0bd5f7f3a9e3b09e06b9dd614eeb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc675be79253ad172ded306ea2cfcc42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3591a388023e5dc3a8f14c83e38a920363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e183ab6edfc6962b4af0b06161cdfb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3bd523309031308ecd2c5a9e47e21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a586eb1ca5557903c8c642440aa9ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923ee34115f7a8d0f256498dbf929e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db6ffeaaefb65a9eec47cc2dabaddd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eefa14e4deb046724730ec18254eba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4a95d07d45f7215c40274a6f6a341370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb15ed48c83d11f4bd76370acfe8df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd205b57c5861c3847dca133615f587372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db59960f9e8b8509a94132fefe95c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e9bfdf9d05979b5537320d76234e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b246279b7b53c0acd98aec441b3f10f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cbbf543793b1f6db96d51ea9c2e33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c683e947d5a19e81e2c716c665f6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec933e7986c552768a8f37de88a09c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1165a395c9c3df4c03fc8a744e634379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325482d70f57ace0f790b6f497c77328380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c218ccc6081245de664a86c14891610381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc737365b7b3bd4d5a71bd98c94c31ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d51219ad8e2eed409c1703b92a022383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85903889f2f34a46a77703410412c19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df19ccd297c98a7f884602963064db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb4c5817278473988ad1e7c9c48cb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0d2eee7c00d95136d6b756c4a712b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b3d4c1ee1bae5991e8baedfa9f708388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dd65624688d326f9a1a246233538c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca3916ff3e813a41ce475e08736aec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4032c2efe7aeebd235e5248267696a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0f66c264745a514b50865410ce4c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d8b15b329cbe8f58eab1836e4096f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1a0163aa51252f82930d2113825a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b3905b4f4cc518b06ff268084af20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faabb9aa18f3fae737d6519b8011908396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64bfe2f7969c66b3051447a5cd7253397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd9a26134cfc98f405b6dc79fff2f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cda01587ebc94822d9f5aff709982399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a59683e02a0157dfc43fa0337fa42400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adc44aaa79c33443218e71b93e7361401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a939b65ec8cbe69841d55212abfd4ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ef45634f8a22b5622e6f02a20da44403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ca7eb70fa345d2c90d25becd44561404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46838fdf6e2808c95868268948549ada405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9358e24cefc4f1f2e7c4a8a86feab5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37537cf4078b93f1f8d6a15b93b9f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1dd5293e81bb98e96e951fec0b150408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ee473a8e463118b718b7669b5e627409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539b818ab4bce15319aec4b63b28148410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a0aa9fc04c59536d437984abd6970411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc11d074182343e2aef93972eb9580b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29029181d8f15584077a565320086959413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc80739d99d7d6195920cc666295483414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ba4adc8a811fdea722ba711a03ba0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58557cf7dac1ff5c8036e11f88bae29d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558cebf4f5d085afc963e4fd2ff9ccf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae73dd39ca324731148db42d04a8969418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd0b19f91639f18736237d9d3edbca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9e66577d67891ac05ed8a9e281ffa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17dae4a8640048fef985a775e127dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbece7b40facd188a1724fe2735f36d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106e56fd8380a18e3061767b209bbd2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23871e4ef476262f75579dafbc43102424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b2c602df1f7a26e9638d89f720960425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feb8dae6943d86b48a7ea42b014eb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b9c87b0b0d305e878768cee1a080d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e898cad064dcec1a5acf1704cd57a13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a44d15fcfd43be96410b653b043418429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f054f55dcb5846039c30dbdab1dc9e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20872c180208ecd1750da8104a7f21d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8c1b5bb239d50ff1256ea40aeb7f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffc7e7c9bb2b1949f811c2f71e422a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2a34e61d6c7be4744ab032001d4b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9c5121b7c26f0d54333cc2a882f3f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c99ae05bc9aa64892032f60e5520b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99995c46ab7962051feef30a6c2b27a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec5073f1d8dd9d995d054b8502fb3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda569eab8bd6be3fe02ffa3b316ef7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c24307f872bfa207cad1547cfa29aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c872f4b6a713f0ab2983dc942c9704d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eee0e601ebff3cf7d86b6b292ec823442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d55b2c95b8dfb564a000be26765af9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824079c697b8f8f07578662ba8aeb2e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce821167918e3e12607cee460e7c068e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67babbfa6b4d59e5539a4243920115f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab6a0bdafa63319424a6529f041fe9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321efad0db378ebc21160f144291134448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7398594a8783b63d89a994a080d355449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff7d43f2f3f9229c6f58c5beb06920450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28569b2f2a6fdf3e2b8218fe72b3d27c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49bcae9663b9eefb6bb79761b10f61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec226576212755a3c1fc42cdbb86e495453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506004d4c2f648e2191bcb15fd1e1379454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016f1ec6690c26bd221ee590a0a1a57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2ab094822d044f84dca9d9809bdfb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557ffdb4f32edd40c00602e75844a02457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10469b065e5e4597b9edeb2056067f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc67d37f54f055b37d0a52ef816dae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee422dc99d4bc8cc9ca3ebca45c6e04b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057891b0d7b2379a3a207f65cc5e64a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cea12b20f0d2316536c50c0ab0d640462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360185a1ac18fddad4b21979972b865463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afd07a176ad32eb7230d79675124fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf90f3bda5b57ce184b2c4a3aa17ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c2c32caf26a885f1079c10c1ae6d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721b39791d9fc6d64707128f832f50e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c7530a94c98583e676c0109edb7f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d6b0dfe2df04b6774225d1d8831c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78845aa4ebd22abc946493a9af38d690470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2762d0f9bbdc63419b1ee1a252a773471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fed00d4ebf54ec74000909664f222472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38d45c063c28f2436a32c641b5ae82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a42b4179561442fe64cd5a9f623bff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99d755446abd0bfa16557b4293891a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8399ae66bf6cd255c21e290a0549d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75662216585738ebbcd0938439db4a00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceab1407d21de5245a52a35d34e03c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585a916f2a1dcdb5fdc08010bf24174479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30053882afe854b347bf4809bde9ff1f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217dfe254a79a52c774629f992787e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b53f23bc1333fd413c0fa079cfee0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8c54e5b2f25899a8f948e10bde1ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04cd579d94992b5375b19d41f15a9c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c95cfc6d6dfb637f1a6aa8ddbff800485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f60326ec279dce3750e208a022e6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacfa0cee799edaa47caf28847d973b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263fedf308506cbd83b227ec5cb5532488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366273163a98a613cee31391be6e733489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391d78398a164bbec78c95892793d27490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3849f3b876560079d73ac5b1fbc191491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbac1a2a52a892613223469e6e7b530492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383df1c3e60ab0810abeca9b851c0f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a9c60b59e1cd0232efb2f1be5b18f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1aad585eab1915398146271d26091495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca7adb3dce9b5a405dc3cf176ad638496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20518319bf616fb0ec53bb20a4305b67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f89497eb199dacd1b8fcdee3584286498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f990b283f5c7f637314786359f41e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6de857efb66e249056491cc2a5cf24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4596c1afc3bf0679af98b3906132d6a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42c41bd87423763a1e38119ad6ca93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aef95b3f5f55effbaef793a2528d4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0561fb161dee576f5d91620c0115f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fd4f67b7fc3c8ff3393654207606e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02ff175d22743039e5e9a9113cc5cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7f9d8402c3684f975e62a95f9a78e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c56d7a10b03ef4eb1a131dfe94fa7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d4abe89818650d3d36cb6a97618cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dbf528a8d90d7b0a92aeed8596c65510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac548a94fd439b25c7e72be01f457f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b71d19962e0a0a3d23fee8239e8448512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae81691957a391ab1168522bbb032e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4b66820131f65b08d8419b2d93913514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4945caa0b851a0f0ec38fe0549259be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cb34919667daa1b9e96288b573064516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549980ca4923852e924d35062fe5719517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07a901696e59cdc65cef7aec06c89b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2b9549cc493e80268866e5980da1c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09297bfbba064a7ba8267439ba0b609520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b83c4bf31582a2bceebd6cc05a3bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c0b594c883be8900dbf109d4f9dc1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a39620d03a088a4aa3bb7fc1a3149b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c890661e6671b0f4b25a41b1de945524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97559c1cab020e97f93a7d10f8e63cf5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270e4cb9c6da4b758d59341643e9043526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6677f596b13de76194a8f54a594edf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173f0e94350798443f2f5c671597a45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1689bc0c142938109789cb9e3c8b328529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd23ccc5b1f910fe4326be5c286fddc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7de2d6ccad915c20c4d531d83a4002531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e003922fe014aac66c17fa4a52bd848532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fed9b2ff4903fc28b129b15ff91beb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d045154c8c0fb3ef38f9bb0fe4c876534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b41ab14b2f6f8a891cfeca6ff0ccbf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827de7f1c8b7db9ed6d06575094bc71536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfd2ffab1768666093e3aa81b2f439537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bda55af7b9187668114ae052f4e26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051d5f01cce2ebb84c8be3ce336a78b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f0dedb4550fc730e3ab53aff3498540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfee463c02597b1a2f423c2c4daff3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f75c829fbf71f892ea12d9c25e2b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8ad6bcae95bd9dfabe5ae82c6ddeb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86fd705fb00aee3c498fd54163f700544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dddc325e0904fd7266ecffb1137df3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46317315437bd3148c0944a59eae0a1c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905ea6b0bdcf9712c25b5812bd4235d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdd6bbf103f25f29a170778f713d70548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85398defa7b63a11af092cad23e93925549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb13506c7bb16bdd69ead32fddd2ece550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb22d44c4de0d6b87b02d2bff71850551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94523d35141610ea15173b09d4e1aea6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46230e304d4ecc0a1213a4e147ed78b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fd69205b1ff13b65263b6fb74453f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232142f8443cda30fe6f65c3757f7abf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c082b23d66a6f1d9ae6de1bc490eaa6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b462bf1c36971599f113a424610e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba78ef69d9b8149de5dbf85ed121057558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35fabc4ed9e34d0cecbc2b72b1e29f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334a8eb7f60859e7f69d328f130c46a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f162997a78494452004d09d8c40399561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20af1dd29b4d763f3d6aa9b9b5dd9b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33519ca1f64ffe04b3bdd476e513cb5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983c4bd422ebd0c03e3a977c81a2cf1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aa3beccbac885e162b7ec617178e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dc8dcffa7e4d186ca06978aab3324566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eeab6667c157513932fd99d7c6335567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7821706a772c8cc03e5ddb4e9381e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecf86d948a23dff8bedb88fc95d77e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b313bcab69fc4ca112fd9e047fd1f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38cc6712f31e07219560020852b75f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da2469400ba386706057932d900e31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b80dbcc26f88911861f720675c094573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c849514c50604824119416ea59e1fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749f3cfe82bb617901bb887fd7f73ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0e3afc5a3d564595fbf9d43b6ae8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13a41959100af0ac7d49927ba83cf8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfc6a827a771ce901aff8eddbb1aae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ee545186a2fcd6017c0af4001fdc6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d3d36064f4caf2915a8cc289ea9b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ea9aee3d524ebb5bbcc9eea4abc7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66585c659484149b2be01567e8e3d3f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5db11bcd94860307ee3dc184762060583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d48db1071dd9f1e3b9d11a43c2727584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70392f25efceefdba5136310f0794f07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eace25ecc3115c212503a3e73c696b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa12e38b7bc1f36abc9352a7bc7330587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00e37236bd1844ac52fcbe4117b81f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c145e619835a06ee237c1d2161c53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8525e1f8b798d9b85a31bd6301c987590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19d802267b64f311011a271f8731a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44caada351c5c32226a826e1daed07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e09e9c22ebcf62dfa0b216f334ba35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554e12b473a5136f5923e077f122766594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93ad02cc9cb22866a0ffeb7340d9e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3f7e4663409ed53227d0e8c038ea0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d614cdeb88218e0de689f0173e7ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfca4ef997f72841edd265d638ca29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9c0901458538c40c0bf6db82bff30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2183175072b26ba21b97d90d82d075c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e59b00561054d28db152ba53ceade601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0412ddb1ee98a49f10b2e0678f1440602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90544327940a9c9fe0ef760ea707f898603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d110ab29b6f6bc4293e1bbb17eccb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaabf5f13bb331e32814a526281b06d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b5d54f61e9caa29f6d539370abe2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8087d95c4e0232d31fc6fbb4bb214f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa03ee40deab207d774236634b74f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ab12769a7b75776abbd97bda03df4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86311085f163d0f342362316ee62eda610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84744146d807ec22126173a1585405c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f5efb72400fd34dd31752351177a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc7d9bd0f1c54c72b4610204768c55613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eaae2f39c1aea97b7d5f773a75b71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c486b1176bd4597c7b2b8e18bc9d3a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f6dd8a2f740a402d2551440b16561616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e7e0793671eaf614285de6ddcaed3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498bc15e605ce55e1959f15f013edfd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee0b6202eb28befba9f4c0e8447a64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba82768d93b86dd89fcb139b262fd6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7b5a5a34da33e318c0e48b7c52079621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bc2332108a62e98dcfa1c765e9058622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48a9422a02ac7d35dca558966bed24623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858a29f0ffe904a5cdab394b513daf5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af307aa04eaa4d0e3f182d5d52d0d2c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848ac2541ee1197506b5c625dd430a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865505658f58e1c55e278a1a58fa903c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d5efb3c7b68e4a4b0bbd377e2ed2d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c53c1370a3aceb4334ea2eae2c2df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045c497cbbc8e9341b4f21c2e48c63a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee26ec685082576e79d14e5d83ae8db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da3882037f9934bf4dd08d9cbf544b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63384d2e2fe1326bf0da563a667d7255633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146508e15afa26b7efb8cb212f57e16634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f151b8da8eac00659325a4ffe977e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc019a7a12b0132b1b96caeadb7204636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab3865e034ed26b9fe16adcc138544637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dca1d21528091d235025c8c058e871638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846562642e112d462436b1850d28b5b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a204fd8f33629a73d5789aab3918e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7672d4bed939112b9bd7eae85b771641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265f523e90203d94b771b707220a428642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0dfa77280e5bcf695a30896c2dfd9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faeb404d489eda855c83ea909c880d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e742e1abd3c999814506ba8d7011b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa848587ce3f647d8d10b3efd42b6e64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47c3fcb1342e2b839eb79e7ff21c88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7d0cb330dd971588973329bb0d54e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7636b24e57b0c3b451bd481fbacc7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4886f6ea7972b73cdb99805acfec88f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c5935503efad55617da5992aeb783651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8881f314e38149b3b9222a4e05ac48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a1dd85024d9d1a0b021ae6fe5aab1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06447b2efd36df7390a32326f58b37f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe290cdc5a600dddcc2c3da637dda59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f54e60a4df909c93d874a85924ce8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ba03101f7a04f5889660b7361317f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be1f1025c6c972d6cded798e85e964658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea8c5f4aa285cb91eec03dabfe7488659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ad30fceafb5b42f575357088b876e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2337380d5972efdaf4082302c4b3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb3505603c7430c1921b8b3aa7511d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06461f4f83d16fd80be3ba2df4491b04663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647edbc78986e02c7652ec58187b77b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3337af61813065a32c9dc462f0389b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030d97ee117c6c5ee56b96017b28922666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df1b002fe80ff9d60bd71b176a8d78667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50fc9b4485f3b1f94155bb80e1fbe5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79965b1cf3bcf30fc1977b4e13de45669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f72abdd2965e53514917583582e00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d06dbc4f244f6789298f764a45e45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bba888e3b33fe3bf907921cc60def672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60238cb1f053546dfa666bedc58c86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb052afdce0eedcadc3c79b93fc3a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5c245a97e9b7d0e96ae9619713d69675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32aba9774ca7f1f193a70607925578676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43641ce876ddc7ec56ce1e4c6c3c61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db0b6915a95955911cd32a76a1e46b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d65542e7d18cfc572bdf1b54f091d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ad797e76a2cb11178e3a4a96e0919680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c7656bc97f83310ed050089d7e5bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10908dd6a160538223583d43487f7b34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9f01cbf0c9d2ff35ba79536989ef7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266fc65949479006610fc90026918ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f75a0726353efad6d89b291816ec5f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36b020b41690427c7ffbaea9825317686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0f2e793f97d251a9138137f1f5839687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd55c40cac55b161cd77e105c54332688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50647dc6c7851be23f9c816011e63680689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7c3999b464d2220201bda5865ba47690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55972b8e34a088529c6e22f85bd7a8ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608b78147396ac85d0aad0547b9b0c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89015def91e5eadc874d0d2152e92423693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3d0c299238a40a71e4d089fba0654694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757d97e0372cffb397c40ff36dd37e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbfd29de213437fbc63e759279cd7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5de74fb9922bd16e7f139d0f481c8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2449677362c815591770733c29c781698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9bc7065085d3f54b22ad524d4182b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47ae52d125089cbdcaed131f4db527700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92fa4f3fa0cbab3905938753f038b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dc6e8ba967b50723ba7d8ccf7620e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88060928c93d718e1e10a9e878122a9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2962b0767c9f94b61882dfcdc2d8eb1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985c21d3e147052f93157bca593e2b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf5cae2c99e1b277ea2d4b54d01465706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d17683423426cf20e501a7f6c16e4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f283aa0edb23558907c3d4b3f299bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1765618055d16fabb485ed707c827709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518abd422e516c54f009124d3c9e98f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1f0b5edae393af8707b1b17e7cd57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17dd923c8ee84fc9ad6d40ae64357c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b045617cc07a32d308e5c7f56dbf77713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547453e3ae6f0348281f1147c2c70b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573dbac4b7f1f4e0b40f59a7497c51c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3897dcfc8b688e22347f32e152776d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ac5e1d10640f63de5906c8e243a5c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b2fd42bb18cbc3eeef189a6732ec2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48f9fd1d5d594a617e7815ed192b1d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a97753f38020bb498c973dc69260d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28d1933adff44f717dc640e1f13d43721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf49529dc15eb435fa981fa9c5a108722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e496f7023359dbc2a4cffd251cf82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d7288f22547c487c9b23d58ec076a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4fb1bb27379d0e13f18714387f4b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d621d6ab1c729bc9479be8ec8709e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d6be63e54c59647f892875002abd3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc67338b029d15a24766561563667f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5423db806827bfd045f7da11a0217729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b10409929c97f6f27b8a405c7a35b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d6db26bd6702fde113a000722d165731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5029456c53a76650881b6dfa410ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf6bc6dc1f231c453cdf858688efb8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39152c20b359f7fecfe8f8691fa1d1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb8dc705753f443536933b52116b0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555850dfe1bc83a9e3bec0001a29840736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28749b88bb85dc2c35d5286d7936adbd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7cb51ec7ab2dc97c35b7cd4c8575d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6ecb1321895a28c8d48d62a2c74cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a7198109f5e52faeb74f260940a7f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d1e8e7a41a428098bc4224c5f2808741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd3cacca9089228c8994e0462f94fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca8c3b24586e8a639bc5b9f1c9370e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549acae9cd2e518dca4bf857d634fdf0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5199ae2a7406cba26905877cbc403745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ee6ff1754342bb6ee56ef2a172c10746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31a2b70d6d414c854365a8d5b0030d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72909afc36a26f1a627c867405a618e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c85daf5a447a793c9f24f02ea2e80b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c418a7adb499a162a972501994494ea750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e093d639d70b7ad55e77ee702afb0f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffe0f16405026feb8a412710cbb851752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c6b6ff5b29bcb0e83775fd23682b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47ec185019167a45ec7ef927647e5b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969d56f406de2c9e3108f38d40757ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e57ad9e83dc62d288d3382fb6fc0c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd5811a16ed73c1f851c94f22b3158757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b307dd9664d4dbbf054f24aaaa4044758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f0f264031b99235d70f5bcc916500759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cb6b5520d47a771b6d967b674fe73760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ddef7b037d93144d7eb2cdca3364b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d07246a3e00e755bb01bdbf0a096b6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c30b76f18f92761d2e09cfa2ab937f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9dd7be2a91b6dd46d966c59cc6e68764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf45b5599ca3165edc2e7acc3d3add765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf3621cc6e4d2107bbcc7f6c9f5ebf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ebcfdae13cd5b7c3bbaca622af6da767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94510b4a5bcac982806b37f256eed9a3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bed587dc8c8f6c55fffbcfbbe5f64769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206aa563a277b299f1db09b4ce49e9bf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb4e9b5e6ef22e963a22749f22de86771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f815fb9c21ddb7798ebe21d489650a9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858c49d67d02a96effd0ad3d0d0be3e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7acee4ed7ae46dba5c9e439013332774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06186ba712639766f30c5679103776775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b516dfb5f15fb0c07aa462a96b9747776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffd06d7aa812729708c9ee05cac73b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bf15c6856f9f0ed17918cc36ddf33778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b21b86891a1cdac50ab0d034cb460779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178f76b89b7ef1cf1ecbdd80ac693e1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186e0a50c0bf4b0ac030806222a1a30781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9efe8609adbc8ac9127e85c4c713e6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ad14f5e61210290229811ea1c6903783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7d1578d658df465756ad4409e34aa784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ade132ea0bae6aedeb67582f0f653785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab7b8b73064ed4f527235e80485fa2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5155bae63df76de5ff03df22429d9a2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917591dc4892f7691cc53c02fa15b7ff788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82148040eeebb7c87bad76a90e931be789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ba2615a28f08b3aa5a908e45edb24790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87e8dddb2ac83927a2227c3259aa48791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45fb47ba8350117dd857fa05a0a7115792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40545a7701dd12a9bbab1842d9d256793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418f23ccfcb3577bacf23ca6323f2df794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fba91e9c712b5e26850a5ee95e8e0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d2059191e160743c16a8685330de7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56a6bbd411a3f8f2205dd9a4c09a98797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca74a0caad27c15d23e4ac6d3e510ab798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23391bd35efec9ab1e661a5583d549799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f21c8e7f28a6a6c24823a87a265c8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef438eba14ed1ed3f60f93d4f6b98b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf793a4800e4345e915c2ff7b4a5303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177edea9f52a521d4aec587148ad3c914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52414b839a7970eb9423577556f506aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4456547041ba4c185340c6e6599feaf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fcf6316e2f65a06e9302538ef2d9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c84e3ebcf0bb2820d88f4823208df18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eca089d537229ce81cacee23a76009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf62f642c2b8cf2c95d62a8ec8afc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a2e7b0357b954f825f3d7c624d80711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffacdaec341569596b7e2b807d239f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd3b5153d04943859d2fc768f53d8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062834fa6d86fc0ecb1b6b6a44b8c0d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450157de8ffd24cf92379022897a54d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0d4851b297dfc07061f3b7aa894d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa0c2ecd288f4f21bc865ac5441af017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fd8a91ff0fc1cfd41a30645f40e5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f64428220a8a0d4ff76582313c97a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bcbae92c038630933284ab41362b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f263fa58d0e96728f58a9a2d499124921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35bc1c78cca5a0be7820469c58470322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b18cedfd302dc325a5d8de95a8c2d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a185ac3739d61dbdec972603f15c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625324a1acb92f2d9e13a6cc6b958f9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7024327d7449b01f1139ef5512ada5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78d3fc25d176ea9b5b70b6df4b538827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25267bbd9869ffabe4a3945a09ed47628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08f5b37a28547aef5ea9c842098bf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaae4a0b2a04ff1e50f530a7a11f4b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7aed6146aefed612ec958281a5b8d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c1e714a56abd05bdd62b343bdb31632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5c33585a61ce1c71cc58efdefa29f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb268f304eb514983cb97f16e89ae134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9672259c7b980296ac6c41725a31735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee97707b9eef83d81dd6e15db8ed8fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabd7d9e2056ba352e450c24d7463fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900275fdf2b03b89034d886800aed5ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dbf177953c2cc2480f4e5ee03267039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e9e27c959afba0f2991f564e4c89b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b488b0b20c35abd66ef4ec40387be3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f01fd9a9b4fb7135f1e625e39382742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13cd2f278918e7f648f4f4dd68c8f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803ecabade16efeb420c5352df37b5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d31875e02c810adcf573e7764f23ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0105131132e300bb3715f4be5974ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe06f4a59820c857e017a330ea2f53f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed74e245e0b1ffcdf32edb094a66d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da4072de0074be753239c6f50b96e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763386687768bb94187bf80432acd91e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d72ba6a129e207299442112bbe0d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7b4fa61e26a5548db4f0b58a7438552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97b081d9842b87d8d974f2251f42f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cd09ddb329c17f9091193c9a293f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b0ac533e107be1fa60d3672d42f7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cbcacb4e9da3fe78ff2ad0f59c00b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89b5607c07757827e148935d0b372357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05338ae693a921a11c28a71e653c9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5dc21d760efcd93ca33ade46c956f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aaa9863dd7b6755d023c760518a4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92ec4d7dd97035b1e9b689cc5854a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ec40d531ff54f13891b280428f0c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdca28cae9ea161ccab0b217cb484e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5ab6da1c0ddabe1d0c7b9c88344d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660b448d15343b40ef63eeaf7508c7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4922265ef12a2aa02f61ddb8645ac6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97650b58d5d13217409c7f4d7dff74067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a17296cb49c0a809410a877adac1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be459f6d3276d09a66ef1c38d722d6de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23958c7730bc311e6b0261f71b89a9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c49f915b47eaa0299b8d897d5fa1b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a7f80e9cf93d3d26c94511dc0db9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bd6aac16c5ac4197161742c345b2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c998e79911cea24fc165f50435bfb1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83974d1e6040cc8e2cb5bdc1780f44775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf924f2bd360f0efaacf180d3fa63b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517a2206ff9d5958e9c023d7ecfa7fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d02465754e54d2621f6ca37952560378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dd44bd84aa0608eee2a6fcf48307879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd92b3e6e9096595a85273002312c9f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42220b1920364d43f745a3c75d18827c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c8e40c2f46b2cbd8ac85eca0c1a8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7ac0a511d45979b1e52e0aaca8f1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956a05ecafdc9672469b189fcd0169a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b80f51d8cf05db43745ae0a44078a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe9957ff2a73a29f9cdb8708307f9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e580f14692973d1feec08c5db8ee26187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b687addc6f2c0a15f82555c448096288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c66bd9d09a6da085bc1d15d2406fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999cc538bdd6efe7a88ed2e86be55f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad0ef5d9199dec4fc220288607ae2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff859badca44f9f542daec2b7205da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90955250f5a2d4c654ee0d8fbff04193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27038a8195432acbf2fb703982a470694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c737c204450214a2fab11b7c5bda1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076249ba95d283eecdfc44ad4caa050f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09406e526b759499a285fa49ac0de91a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19870e471cfcc27cc23786394c54c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9519a88467d029920713b3eb28e5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2876020509a09e5c4a0388973f90e7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c96d2a6a439ce485875bc957d646d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf9dd43f36ee85575f35067b49f68d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06345792ee78b931554bb9ce1de09aa8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce3e9e069541b117e9b43a32563136104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a6a6b00b21297c664d0c7fa9b6dba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9efe4ea564c5f6ec82ee24117e7a70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d799b48fb54a2df5eca445770d861107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565b39a5aa3a4727149b58367afbd56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aefdfbb629b4a2c73d0850ce550b49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80921e8b81f8e52199ab4e53a72d946110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5667fbfb0a93b50097cdf1025cd77b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffc4625ffa2d1ce56fd217f183239b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe20b31ce63bba2d3e2c36dfc83c640113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651858b6bb85ac92a875dd5ff3bc5b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed4663395975543dc5d124dfffac89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0dcd9ae748f126d99598f067597e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9d8da3faea5bfcd1f256b9038b8af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55468678940f1d41f21b55a11077af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd8d5856daa6f71ecfa350abf6cfd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7e4f5671b9f08a3a18c06adee13d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f27dce287b73c8803e22266774654121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4342bd77188a91c01dbabe8573914d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c518d1c6e7e4813bc614d25fefa24c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858202da61812e8447ec41628003274124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3899dcc97ed84582152861539ad0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543361ca1e5fa4ede4e558bf3c830f47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efd1f43851ff69cd56e02aa15b9c5d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2592eb10c5bdbac2ff9cea125a2bf3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019e4c20da5bf5facc2b5605f363a6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acf4de958ec806f324c5646ccf53ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018c4eccdce118fb1df3094b58f03d1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b2ba2254d501525f03d80eedf32ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e63aa60c84a3cb08d73cab10c83d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee43d16dac05f9a3ebc891eba289c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e2c464397ed5363001561c4200d6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fcd246a5363c81db3ab666356cb0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a06b220473675d58c067b66061709137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a413e619a788a52ddbb8288232dd44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173da93fd1fcfce18d35b236663c550139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5e51137a2389272d449f61b8575e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05159c71b74762c1a87c98965a879940141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5c20bce84acae6b72d726034e7aed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298b7739677a0286b952cf36fdf84f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0920bb3d3daa326146aa84538d3ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623edfef4cffdf1589f4f44871f1b80b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbc01cd7342cdb12663e28ce8d239e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c882bf4f8933a8539c3fefa65e6764147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45d54c7389f41095839df7c1224cce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e0f4609638fbfd7bb96566a3073db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d4179479cab406ed6336b61d14564150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b68979da9541800ed4b20638ae7a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936be4a2a5636eb6fc292a66c443631152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304238b5ad3c0163341830e203d51a7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d48594498a4ad923c30c8b2fea8a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba97b091c788d2687c11e31a2392d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76089a8c88e1cdbee21cee2797a6690156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf519e6b51b84c505ac7a7518977322157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58e6b53ab963b55b0800b34297d886158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e5005662f9da83c06220f3d484a93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba766cb25e6c91db90b153f71caf9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4875fe96571836ac586f5684d19367161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd68f57249a14787a8bb3b73a51772162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36aa48ce5aff7554033415a1fdb5376163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cae63596684050e0940c7a485734e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ca4db4f07cfdfc51e85850c1ffd28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adceac13f5e83eba6a9288505e8ba5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9e85f9626f3837f6513eb76614589167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98840b8a9206b270285b6e10f5a3f276168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576b4cd4981336587ecd94406b32416169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946572177bde50a51b503c67f14d176170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2641fb1b8b19c420ca8d76d78c4da8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6821c354af63f9aac1b8581cf2878172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52f6245a6f0f769aa4f280561e3fbd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fb1c4fd4a03369f9c5db882589d13174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88dba24041e7b70868510f830ce9c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6f09733f86477f17f8976f5240f98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfd33748f3d7d494535adae3dfd20d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3247f0ca36d8ccc80e7f52741544bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63d8ae5ede5fc7956d7f7329d5cd34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20675b2cff31a7fbae43edc322a2c8a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577b2cdb17f6f2ed6795c732e00df09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81293ba79eacd112e4b5c0ed0ab904e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc40a7641942210a71b6a93a4550777183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b77c91c9add5516bb0761c21410a3e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a0effb9a5b53c7a738f60e878af8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803c64e36e9fd2c610b0662b21ce7f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b2fc4bb70a3d3b59416f700247c24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec252a8ced7616715b43e37e810c0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89e4ffbd52326aef04c29585412024189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0b442cb05fcf35f470c3a97da7859190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b3d3f04f8ee93bc3c2bb40ddce3a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbd551ee18bd29d1a626e6c5a3365c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd427cd0f5fedbcb68b42ce39be5d3f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebdf6aa4a895671fe0ffc00bdb850d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5120b86241cf945092e6555bb25c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79b2834df23f5a5355c78f16388d07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd9f248a27a1f9f59f5f133b9dc2c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ee4f3aef41c54c099477cbf70b010198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bd6aa06be69472101ce951a0f4573199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87902c07430fbfe3a820a795c6767051200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fc9e8d9273270f03faf6c3064bb77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac7a764e4ed62bba4e197ed1179ebd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87968bc562099482263879decb78490c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f8bef77ada26d7627befed5365525204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd771dd8f4e17a7222b90f62e0feda205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f5fc2895eaf839feaa707ebad457f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4427895827a274475b9a97819001aed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25ec6657e9962502edfbc4a3eac0ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814db8b48c96eb67f7e2b2833dee9ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915d4e1d964d1fdae2fc3a666430121210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb8e6f05cf9b9980201b0b7fc650dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f871733f167f900baac7b7537f10eb4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7745825a4a8a880d14d315a21256960213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f6c41906ac55ab28b65799cba29ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ab5b4b8b62f2792ef8529fcd0a19d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403c6ea4d74c6d9ba983da33b3e3573216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edf1d2021cb05dbe835d08380c170f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15ce6f2560a364779a8428681de316218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd255d08a2dbe4ec8a92f746b80536219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e3fe44f84b9ea42651df845b3bfa3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb89afafbe1d23eab2678547a918272221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d42000714aa8b6ca5e110b05f7def222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0cc258ecaf9930f2411bd87afe7c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044d80e810fffd575ae902ead8d161b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47bef3a9bd9a4f7b174ac44239aabb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496950a5f2b4c1b8d2ce3f00677a4516226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dfe4386a3e05d163e220fdad57030227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58c0ce99c7835112805676681f62f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc4dc203a27e1f451f3da7d7b8b584229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f318e13c4c317a46cfe1632d9666f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662dfad85f07b737126b2cf38a2e90d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23676af9541332c1e823f93ed05d1180232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cc92be0cfe07711e5683379dfd1dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd68e8a8d01379fd67b6bd7fa111480234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d4d7139e1905486bee1501d806afa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18b5fa736f101cb2f10f3420e2cc3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d70e90e8c21f416addb386a42678a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073f900793124f7bf9e90744f1da0f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140a2470f2241bbb34e0cc919fe83d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfef60d29dbf6d76b1df01c4e178c12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df361ec54fa9016afae745c81c078760241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932bde8de8a90ac181d1bb016e1e751242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252236b74b8cdfea6f2940f1f3fa76ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094a73e715e3bc8d38b34d920cadfbc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47257d1420eb65f1bba62ddc2f1b68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c905f396dc4fcda053cd7eedb6b66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21dd3279aed2eb1ca8be3d620992f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8664ece0d8423185f3d787566d9b6c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491be2362fa4ab401d83518119bb16f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035a3d2ae54bb356ab7af237addeb82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f48b239e404cee130c0c3b53de77a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da81d060e4f9d4a23c20e9519e3bd91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a538a6b1149088a781d44c751df17a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85bc8f4ac442ce7db83c59f10c7e77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b337b941506c716abc4bccff218899255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c959a4344d3995ea5be723d2240b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a17967017100d6ad31734c09e5e29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef088bc2723e4d352149aaf7d3fee9d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d8a99dc45a3bfb55c0a4ded607a83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c94ebe3af58cc30b6e9f335dfbe369260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b999eedb3d2402827fbb3849141c9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc061d5811221e1f6716a3b898ca613262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b4500c43eec852fa2405867e0b6ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f0dae5c5159378f967a49e08b121a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04a3accd9a6813704f390b40477a90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606ed48ed073c09d31342e1dd0abb37266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ee947b2a61d277a9f4ebba2568a55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48986fb316888a1c2e73de7f5ee735268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7771a40aac35cca29f8c9d6226cd00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb94bb189090586420f6e7bcc2f00f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c87cc729addf7ec945031bf3b1e67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffb5a126d780f6682b209f3116d642272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce380e5d8c537fc1a97577e12cdea21f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c71cdc0d8792bb0c50c5f37598c194274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8e654348119d13eea0301baff7c21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948088c6c5c002db25799cd0fa0be38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3276e288210296f346d66e3277fe4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de2a1766257d6cdb389b409f87b85d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7b4f768de6ce0eafc7164719a3082279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72babeda44dbfc2b5f4f5f7b52d580e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb859068babdb6b982a0c9fa773f23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7896670e11e7a2aab60f14e9bd1cf84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ef094c126cf2e21267a11a34f1606283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eeb8271f00ec139c0fbfab3d3b8f96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49dde81012454e742c45d9e900de82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f79c9aeb046c8d5d7d411f24f187d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543802e145c661e3c68aaa02c227c34287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52ed5de0f55cd117f493fc81266d89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569f1f2efedd5dd549c4659cc7ed02f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33992e161930a5ea22ac2ac6254f8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e6525df3a6e74b09ef8acc4c2c40e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704c8a5614645526323f618d2114fc0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcedafd1f9aa9b6da52da58b4d8fb6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e03dd649762c31be72001ce610405294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2f1b95572354806631377b943b509295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8787e2ba2465de43c4bc77d56fc9dbe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c3601923ccd487b9661bf29ac6d22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebd3af2c5dcfb2840b2782266f4ee5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788fe2e472a168d069cb50af11b2ad2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1206fe9b3b9eeb5d1c86da9572b0db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcce3cd3675109de04b6b8ec6f5e10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d81acd675a17650a9ef358d60d5895302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1c1d2d4adae49c3ea524bac18698a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b250997b721e6c572026818c72d05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104a2aad55fcde1ae4c08dd44b78202305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1afa1ee2cd0758ac541daf9a804d7b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4ff002b206bba7919947b9d8dbca9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa3548fb646b3c4409938ceb4eda91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b3cfc5d1321338b062527ee5122e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932eca3ac0eea3e225354c51efc6a28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9986ed45cd5208400e6ddaf563cdd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebd7f9114e849e9c3170bac6e81f66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74e1c5e945532b7cc1d89c87884731313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b43f271e54fb2548a828c87dabbdc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d015aa045450120ccd923a34fd336ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea82950a4a370c0df26e587e4c3e64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd113d90549b1edd0377187c26c7ec8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5f1eba493e0858613314528d82801318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a15976ebd43e427689affa126fe546319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ea45c2df5717b6e06ddd5f7667602320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0499a87585c2eb297927b1108f3af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff53a4bfa94495030b5e9e9b1b8a21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd4613b587c4b842968f2426f7ec15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef317f06b0c3f1bf565d6feeaa9cf53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaf6ced720d55abd2ec28bb2cc5a58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ac623a84ff5b321bc05c4dd205117326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750b5c7d66e775c10f71a74063b262f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c68882d8cf386c9ecbbcdd750e8fd0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe47d6654607bca8b6b6661d391f2fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f370a43cd7e2a155939bcfccb59dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffbd68292305341a9a51040adcd6c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dfbb0c1c33ad0bdd3c707b4e1e3f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d09d931c608059b23edd8e771781a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bbb877b2b659bed1c5e84aa716fea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6830dc36f6e3f718653d43a9eefb440335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01294f704ae1d722e2072528169643336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750ed24d9eeb58a584bcbefaa660b83337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551c9c04bf8333b81295f57551d463e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d427a5586eaa2b57206fafeb5c02fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6796d2e922b1e4233f70eae4fe84fd5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95e3cafedc5f3f3d24d9b7fff81908341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1860f385ab1c8196d5fe83ab09b2f0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bedcf9f04873d8cf45c2677fd5cdc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597676e8f421730d4b2452246a5e97c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b5b8d63cfb83bdd3eefbfa00f7000345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26040a28cfe405deb7832f832148a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a1ef361e79e46c8c7ca82880debc1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec04d6d54a208b0eac16fd751f0cde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cbd6eca4e7667f321c19badecfa89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857a3258802b9892d7a13e2b710e00e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499df4755989f13ed386c05b2e3a6d30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddb7bc0d70392a3b2588190d736d5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de7ad03ae85486124abdd7d1406ac4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247037afe1f288f86bf2039401b168b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df97e6597df0190f71e213ca16ce2f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3534e751abc1f71fbf71a57c317b12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952f0d1c601206eecf139026850c825357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d23f11943ea4605e15e82a4f18310b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243427f8d3464e427cf39f6a55411401359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb5f12237c44b5f92a6fd9a6d4d056360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcc2f426eae1079ffe62708370bdef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d71c89e7aae0c285e87084dd400f96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b72f64a51ed93b1062641e12c85a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a65ac4de9d1f7e68c0f820d027518364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6be9cb616bcdacbfbc96be418053b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986d62fa6fb4be22b8bd52717782793366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2634526b270f7e2e972988c5539a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19de45eb0274e8c112a8e4140016d51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236a316a5ea7eb145a9bc449c558430369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af667dab19ccf3166c2345a3e35d9f55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bafdd1f551099fecff44609784fa5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc1d4f864223052c53c3e635c8a6d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480463433335bb43824ed1e76576276373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41a6da44fb5c9a50e16965df86d84f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59f29714500a44ccc1d8a68d0f1b8c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3493843090ed240f1776e6c80a20f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7629cc2499f7b66b2d708e165f6466377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76f29007fcd2b04afa5364baf87c48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c143dae7180c07ff83f4ecea1c3ae98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fee13c1f395852a371fd77d46aad76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a4a6882afec34bf8a9e814f68f6d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b0e063d9be21aac4ddc21e412072a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9390d5d7524aa11d4eb9b44d67595d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b52cb454ef520e93b26de9abcf1e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62952fef9485a8996cd189d34e5b9113385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707e2f7c27954ef0e3c473bc35ceb7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542d3a4730b1f5d4b484636b32ef0f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95257ac6cabadc7215abc90254bb82d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b20699e8f3f331629bf750cef4e49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648173ebf70d5a1d626b3923427f310390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d63ebd668f9a390d2fe642d526e6d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2220a6907f4c679677338db10b562392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dc373994277a4542e57bf794a49d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf4593975acfa1b0fa4e14f8371c95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46a7d3db126cefd07134d0e3284bca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbe9d4cbaa9f0faafd5991784981c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cc14e4b8a16a1adecde5e3ae1975f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9218508855b6b44b4379880d6d6bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31225a67c70a458517dfd557f9de9c52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82006806f1e25dd8f2a8be40a39a59af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b737ac217552185d441bc1bf618bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539af3f2ce8fca3fad39a05781580575402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cb750c68fa11e831dd427787ab669403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ecb530760200a78bd660de414d797404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8ff3c207fceb6ff204dd29af63d9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778fb09d4f5c88199bef175a96aa875406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eae237c9e1039139d23ffe6e866f8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c1663772c35d8575b2e6e51830908408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293251d5037a6b4468fe5a18d54268f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0b66cc57ec510130412aa7eb0a262410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9b80888fbf2eb2c8cafad6b67e4fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50713c01f6626a20bad6d47995274e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4be761e5f5b00595ce97ccf9291f42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c8a9964028b57a91ec11078e8bb82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f98858a2cd8c119b0489a5ce3fa40c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea695ca768d3e584b7daf304c3aa86f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134643b70c5ac234be910321a17d7ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44fa1ef6786fa59a67ab43f81c6e66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab220daf0bcd865e16bd434485b78c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2204c49702ed59c7fd8cbd526959d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44645b5c8010fce143c55955c682b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81ec81eb61f36fda3bd155a03b2930422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560be2f01187ebb8d5cbe9d8aaa4539423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637e3649ffda9e92ac82a36d2bc78cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4926292091e391018cbe39a1f29716425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03d570edcbc754368d55b026027b39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0946854e8eb39eb5896fc8e85e569a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fbf338b2677727ff659a0300783fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3671c244740d4ab417f676c816b638429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd6056895ad00670555aaab0164f6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa67c5f9d84b0f766019ee8e81f4d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3336ae3475730db11c1b03cfdfb46c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004c2b3cf10d028ff9d46187c5fbd8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777faa20006f67166b00e4b6fa18f8dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfba6b500d1518623d77fd8db930445435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85356ff8b1732d2a218f847e7a01e8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76776f45d0ecb5b6b65e5fc6606633437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7157b5c086e3261d77e1cf52afa53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e5e7d2b3f58ddcdbfca5ff5848970439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50bfa677074a2db9439b21d7f58fa4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d14c61c42f9d930817b96312e4bd8f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd891c94ebf6e9698c87d19495dfc4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271915730918907ace74fa58395cce9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b2e6e740ace67d8f228292369deb5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3489b25ad97d72db7eaaedea1574ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0426a7815914d06eed402ba225267d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69686e7db98783a8e555a011916ee1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064c00d6b39c3b14943aad63c475e1d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3ac21b905ace4ec5fe7f936f74013449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db324e42f8d9b334629d8d09b059350450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3e0affb0256702c211bc257f79d15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d3dd5bba3675092783ff61be3ac4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5953691a800f590476286fa02a116453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f50edc7fa0ecd2d35161db1c741ba3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee01769ffde09d75b806622b1bea44455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8caf2f6bc3512e91d3706761623029456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ffde85e911dc0a9c6c2cf418477de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1035b2c025d0a8c2ca281aa955584f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d258c75fe14620477bfbe2c7b0195459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ebd2f8660524cb9a2a6da77cba86c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213c16da2cd322de101cdcc87ed89af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7ed8b493702fc2210cdbd68b09f84462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe50d57a4d0cfc96fbc557e7d8fc9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7c6c550171f58ef36c55d09de14d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148b588893d90b9511ef6204f278993465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1340af11245b98f4711140a38aa32d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a677eb2e3c02f94be7cedc3b95ab7ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93ce490538d22084b85552d210c18f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea12c5359d9e37b3a9a67aa65f0fbe9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263fcb31fa97bec3ce31efeee4e1545470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f41d15bce24357e141ff0e746c78d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bba37f46f30b3ee3c380fdd6cc6c7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b422a72730ff0beb43e48654eb384c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612d94e5189e4f5f15f9304e877828b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25f5b2f55d0742df7035ba7cf72833475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7181cbb201f8781bbefcfea1dbd2ad7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdf67090c4d3c0e11d7150d80b59e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27b6978e58c44784b76e0b587c377a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01211986b8bfe08324bc7dc5be8dc69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb60afc2e095fcc3cd5c6f4a9af620480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3657bd0a6f17277bc212b876507b186481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aee9e0dfcffe11dc743a036f08a38c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6e26344cbebe8a34100d756935ec0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7bf02ede3273d39b1f4b59a7a8ad7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c509ca786ce25ddc0d2945ee26fdc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa546ee3b7e9892745cfc7020400a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d3d8354c61c162de59a2f160a523b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b4942d4e00472bed3a119ebe126b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596ea8c17532a0647142ac9a65539ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515179e1f5cbc48077b38841bfe5c237490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4183180e2b2c14989e569934260dfd9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52598aa2fcf5396bca704168a13836492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079fd0e4755250351a1a9b55f4ecfad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650440c631f4ee00d3b87c2f5c6d214494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaba265c5e586f5d81760b8576f6bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f52b9d73f5ed22a6a2b963d1d94db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3f8314dee8e43b22a69e52b402235497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950f8924a118e8283747221c5d78244498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb23acfd3859f7a6bef47adf0bedfcf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5927f07e2f28b9a608fab8996e17b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af429d5144ace15d239d7d8d8670ce9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cb2f4ef48ed2a6f55f8cfff07884e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12d81b2221aeda4b4e6dc54ccf8e68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248a78e1a79385a53471e7e8db3db43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503312089c9ff34224d81e3e810c1bd0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41554b8badf9caa5170739150e07def506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5655ca7d3fe6b4c9f91089221b4512507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b590a48d92b2041d956c861993cfa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a2dfad2ce167b38985612ac0ea846509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff394b61d7677b82369c845a7dd9b9b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e68e694efa6e87e5d4a63b91c6ac2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e92c07fc1abf8b5586def344ab76e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba6c8de779fdb824e121732add8fd0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31409a5628da53b89561b13ee71467a8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05e54bbee317b1311509ec887342f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684cc2b5ce4c2de21fc7d4f1bff0871516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee990226ff6504765d28f27305d8e9e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d51b70e015ff83d6331abaab7eae2c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cca3b3cd72de779a689ab3fe2935c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5c7b4b7e42fdf4f612d1c82aeea30520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec956205fb74e9fb28ad2133f5cae04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db639ea5a59c08012a85892727ed080522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb09756307ec47ee2fab6785eb49fbe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b39850d933916510299251786f2839524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206168eb596628a02df2b4018a017deb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71680ebccbb51c276a6b7c989add4996526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd3bcd7966352c8b0e6207a2f48572527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11e044f35f53b73e95cad2a25ef376528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0c4cf093f3cd230eead7e9690ef27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56218df9b5e6562a1c6cef2a9429b44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cffb1ee10aa91983197888002b376531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab226fd38d65e4e2107f3a57159448532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2e07018cffd01a0963172de7d2a83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b8ef80809bb12a367381106e4627f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3118ad365dc3df1e2c615253c9200535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084af84c23e9935ded5db56cf6fc7cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793218dca305f68dd3f7e200ebe44b2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ebdf7bd224655fbf22aa9baee593d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407971cb65cfec9e978e035a81cd357539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cde159bbea82cfa0d0734f2746d4ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e910216da162a82f1c11754003f4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d525a6e36ed84d9813d1a23f9522dae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aae5f1cd420bf8f9867e574172318543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd4ecfb5ffbb83fdb5558b676969c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab2a3bb03460cb13a8ae475865ef91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a739e599e62a662952eb121570844546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5eb665802e5ba7689c47bc544f46f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26074783ae66eb5bac01102be308b75548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a0ff02881258ac3f7d105c96b0823549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193eb50e02d7b3b9626f3374997d3a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067750c45f78487ce5d1c16b9009da5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993befb6a6c8f83065c18a22f615747552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0594d011581671ea0e53a4239a60279553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47828ef8d4c4be2c63074a3b3d81603554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de5128ad3110112ede3df20758ab40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e580ae19526cd4e628edeb307b5bde556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e682feb08990b81232e41ae1e58ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aeeb0d252e308fd9f86515680fa5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581e2b27197f8d40d5ec513b6e6c1de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762b72f7700dd61726064dbeff56569560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95843e02604467dd20ceb17b4b1f40a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61221951a430159dcc825b674d4032aa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a348209debc25ac4a143eab504b76563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8c864f478357de794c423b00419c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613fcb72e709e2c2ddaaeebea539a61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1b84050c18ebb574511e97d050558566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766252de0b74b75343f7bcc7dd15bafc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c31d28a472c66faac2c362ddc8386568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c768e613124ed729f1699ffb2db5a4f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef163978569977b6eb2fbb6be83397570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f9f5b504abd1e76134c0060d7cb0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9a67f7106c639205d1942d5f5a855572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db62c2b078a454e83b0d27fc487f04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596b68f43a428c79d60030d0a26a24d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcafc35074e1874207cf50d8f58afb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a9b05a3574d874650058cbd8a139f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8c00743e5ab22238b57366fa5f8be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f03e352b93a48a8bbc29cbc61035cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ca30e52ba24f7e6f49242e9ebc750579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d2c2e8d326a208b8c64470522955d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e545e8212e31d925aec39ee618f88f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2b2dbbbb5cdad5ee0517d3c1a81de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb488a1081ecc808e98777b535c88307583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5e5d7a797a53a2503290fe77b337d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169340c4c828364bf810d5b42a24982585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7d181c41d450e95d20c2840d36ae7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff9466ca40919235c8d177fbaf047b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f603177ae3616a7fa7637611669c77c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85878eb859ed1ac52f38483181bdf157589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcddcb848020d69c05b988718fa6cde590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e22d4edd2ac27310e5980d4d2058c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c017f95b61722609500e5d1217b71b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4039f9877e7d5f04b60c0103952ce5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc7504004c7da7f22f6bdd94186a37594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ac9faf4f0a587f430f6daaacf8dba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e376a7e34b9164ae7bf0a42da61adac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da613ef8b251571c4c0ff593f49892ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9837034c99077d3c4cb1653ae00999598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e14a2f66bd0abce77d851e1fcd044599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4285c0785a1d27ad41621e691276cb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9cc3f3bd6782309771f2ce29f1729601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e7067bb8871c0eedc3a3027f4bc85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab556a26afc9d838b54c7e12a49396603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207c31dfe33bd2e54aa8277edae3152604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd80275ea7dbe273086e00b8b26dac3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c29213a3bdeba61c42be312876649606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ef7c21f0149f8993fd17e64980a93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d2d969543690b4f1eca7eef19c34e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f724f3e461c1ade9f693e727170a23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2448b32efcbacff7505478e9047d2a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5054ae1e6fc997c000a68536960d2c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea78652c7f32b319cd5d9b2ae33d7f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a97a06789e27c2b6f60e39b347387613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ab642016ed6ba3b896fff9058dc98614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e190fb8c298c4d26bddd5af0de256c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09026b07f9f2472e65d7f5fbc832ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cb7840a6022e2574f1d991e3db3d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc36e1453f1b04b94a3b380369fc7d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472ac46fcf8df3d320d0363de4f31c6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be803aa9653770769de2784075de9ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15a80c0cb0eab49529c2a8d803e8a9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47bace6dd61b432be21c1bc065d0f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68987c9f3f59677a8691b748fb4f6f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac6fa9e3e874d14c81d2b76a0c2edc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029282d1ba0a8ddd35906c1df1c28442625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0ed0d73c09fc87bb9850c73386aa9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b0fcb28afa3f8f9f61c2ffb704b22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311e0162ceeacb3ded1d31af4bf564a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48e12e94b0cd5f1da5024282ecfbe9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8779886a7f186cb3fec5687218faf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdecd868bab93e8a512c61d719dbb7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8f8620d0eebeebef51333e7291b7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba94526628023f4197c120ad85e068633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e421efb29633eeecef3f8d3eac900634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b479abd7b28b59f72bbdf1587ed4a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81495073854b67d9bac95e0908a097e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bf85fde5c13c3c3a56f249d4eff59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fec7400596fd8497959e0fbe9fd6b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337acb173797f93f5a1d9f33bafc4ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039389225aaaee56d64e8dc14c22c7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1a43338a79c0413171b5ed15f0157641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd81241586adb140fdac2183c75221642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698666ddf4d1d2233e841b39a74b8c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5544705d878f49ece42f0e8230ef0a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe19396381a24d22de1f541134a0bfd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da715d56ab52b9507c9f36e26dd8266646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d4eb653f197a9204e2ece54858484647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd262d21b5637bbdcf3ee38e35545623648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755d7260773f57d08d5902a8d54fc01649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382b74b356bfe0683cd989aa3456b62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e80d51fd4e218c9798ce67e1a6d71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11169dac18fbcc28ecd0577a080cdf87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1920e5a57852ecdc690d270b15c17653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660006d9b20323ded68ee26182761100654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9a04415a08915a1f3a22018afe17c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bb21ce23240ae5a93fd0b2a9ec164656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401673e5905365c02d099ccc249d957657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd259af73f2ac344e5908dbec301b18658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a105ce1a520e2cabec7a68184abd54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771e4b5b5fbef7ed47af9c8cc95f6e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f5f4a1b6eb4a42e1b5d55f4b3ccbf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d49a610468525d45178f8a9ef46c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987147083dc4a018d561cca4c5349c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0e3938e42908d091130d0df992e89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f88661bd2170cc78a06256fe8bf8eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b89302995b277c0e314c4dadeddac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702a05fe6e0c293dc07b26b0d8898d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d4064e4b37520dc39ac9b85ef53a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993294a9eb5b9c5295fa431f6e854e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999c976e41740401795b0f24d81b094670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f267419c7e98aa495f3770959de01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb612435e7e2405af0f8fc21ed98eca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d817eaa72ec0a44a2783c048bfdd3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68735f41c3fd1f5b18b7117f3d9c63e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce47a59a4627fbdf99d10af8f04532675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95297cb9b6f56dc84b7854c83abf79ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713cba1507d4c1f4ca9156ec94cadd1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6b80ef565d19611c676096b3b5231678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4201cd6c249ed2900c321fa2b4bc7fe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e0023249b40942ddd89d05c640a83680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdbce6c4896c6dcb8b11dc4c1f5c8f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f201988009e7785360e065c0c3980682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb18770ac6d434a555d66c2d7b06c5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e74561c3af86fe517c41cf93e993f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059d6cdc61a8a780fc697569915460d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54d13c1420dd6f905d58e8aa26117d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b080505e372d7de9b1c8728636a1c0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71faa8482dce05bd6e04b566f8a3d1e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc18c2ddf7937f8a72f34e0acf5f22689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54d879aa36f6768eca9419d5372980690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243b8a94edba0a037fec2f074588204691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5976653a38c035cc900568552847270692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402d0938fb207f02de619d881daed4d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f79d732f2f19f5f61f496c18e63c82694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fc9b7a80ba9e9e518cb2976381b4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd612ff025afafb55a19845fb7d9812696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752230d06ab0aa81563cc803d62bccc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0e609c44dec70bfacb7a58265ebb9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab25d0914a294d71f4e19a06d876581699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193da0374e33cd1894c0aff78216290700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994d35872bef7de7102fab9187e3247701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc9271e3d73269ab9ab51fb06740e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f059c72bbee728f941a8445db4955d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f23aedc850b42820903a5b92871d29704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b335a2b0726ca49edcba8993559e392705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b9a318d287bb03748cc4feec923e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5441a687b1f3d058922921f3620faf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85301fdaf2122077c2d8b5713739cebe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5a3ab9e9aac2536134bf38998d6ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b67f4b5c730da7e058383cae92f517710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c7b918d4b723aba6e6f9756a64daf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef891aaaf1117cfa05d328bcfb96ee5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33475efab38f613706bddaacae6d4d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469e013520ac6287e179234688c9061714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594008a6aac0867e5fe4e78dc131ce4e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06d9a254882ffa0a8667b9ae83299d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff80f72f3db7c57eb2dcf774da62b55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61988d2a0d61a25b6a90281c04ec9bca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f36f3faaf257a8571bae340b46c71b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac7dee805d4327e9cedc28eaa877d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a2ff7b698e0f0a9905e78bd8f995e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fbd71dc7eff718b10f0517b6df2e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019768a6eb812288b4ca347cbdfeb29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de61c77e8155fd59900efc6ef44d92724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908536f3cb7285038e7a6b64910b036725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd8b71195c6e5de68e37af7c0e5af0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218768cc784b14480792c6788c514d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76e6850a0f28428d6878bbab81389b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca12bc95a898422dec511ec8afe053d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd6046a356c00b54817a23835f682a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e89da6f0b48bb14052112a9aeca52731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd4c4d83bb5f783760c6cc2e2bab05732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f12720ae51ac040547a79f98ef577733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf0f069438e6c22ed683667dd45c8d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174e0e4af96a0da14377cb26c0742ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21e4b2dae5eef5ec37bf558ce6155a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6df22f8407fe938cf714a072ff702a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586d6487a928070f90d0af36ce33f7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa408bd8189ed66cd5d09bdd4fe38d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395a562cbdf0353e441193ffc341cc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262164f438bb8b9f8bdcf1aced3e3ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279cb73ac68812e592370bc4d96f0ca742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a72953b99f67106094b8315bcb524743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f16be2de02f062fe61f731be316e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d12841d19a0bbbfe0a1825a3ac4896745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243420074325bce11f388706b8b7eeb8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27314bad3231d27d679ab1a58f7df8f8747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>