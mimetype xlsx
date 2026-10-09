--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1690,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1822,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2086,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2257,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2329,104 +2134,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2458,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2923,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3061,59 +2770,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3133,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3332,59 +3023,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3688,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c990b352b8726417560d5b45b838c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef3f1599642257613e83e054c485552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a89a05781bc6719aa5e27d891fb873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74244964d0c55de839fe55e1954b9a124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1de8d1d3f10facf9c59ee50e067895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f37a4f5a3b9b7cd86c8a895516fa0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2df15c568e672bf757155683764f597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494bbf3dad2fe40969be6b36bf72b498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e515b890de19db22af8c7b7d2fb379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbb1446258a71e4cb1bd45bccb372610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4357854a1ac48fd660a3616f0a4880f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665a8f414ae72d709bb0e5f2147856d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64581d2202c7401c5e03be785a8166ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1da61bacc866ff279433a79d8d1f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37f94cf0dc369640e0a6c98325a00015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ab9e4a937d0547b7a5226dadebf1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587afabd6e05e29b5733d9a1df96f2e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a07e8b68d21f90217dc03917f8b9b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd4bbfd919edae17beb30a99d28fe319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6874fc6295c7edb40b8cd187aa333020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da4b2922c9acf8c2246ba9efe2dd1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ad40174c61c42665addd206f5d1fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87989d2b9b75371be4f7f255b901c78a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8e1b4d0c9062c9584c35b6db2d82424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b660e9bea7617464929375e3e1218f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ebea017e101eff943709fafc6201f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66aa416ec497495e8803d33883528627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589ad84ac1fce6a8ce7fa5431844d6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7ac8ddc055a21c8b3d912c3cd33d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3c204e6d6cc80104e3089504d6b5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c94048d31afff605ea3e727697ce3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef87705f0b690ba4b363a51bd8cd53332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d7f04929298a81af6ffeb121bb46133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42d6be0f85f2df9ad037c6335bba3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e507aa0106432cbd41dcf36a4ea86e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0718ea4f82feb77059ba16f7f5610d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eab9994d28cd5ecfa64b9bff0bb66837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a65f238edcd7f7a50b9e98366a5f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf396768f7f95f7d0a343a6174ec9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26a2d92a7a5de175512aec2116432640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf43bc2603de66724d62f4aea2d56441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b60b4b24cacd63365a68c6a723bc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4de6ca0e2b59db325fd3f5d643f23443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74000ed23d4315ad8985f689c8b7d7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1f85af078318929b936f5a723626745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605f4df3afa2a530e502196baebc89446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d97a804579ce91caceb59ab069040b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762859926a92d782b41c5af2ba694b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5a34c88aee97978bb0ec6b808edac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6be5c8d9d8801fd56d7239ee4680e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8d9b19446c3ae23196be472405c5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4424d02d5959c628904be8fe174a5b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98586a8e5ab9ce8fce5bee6609dc168253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64ecad697646860ca7fcebb0ee941d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206af2eb95aaa2a153dbf511b38a196b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39993e48bee7a0804de2f45ba775a6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8d03f3702e041d5c9135a8b1df13157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee97395ed5569300daead2c26f4819d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11361f2aabe9e517217ac758811b987459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efa8f570a49e803403a0581b66811960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21cc2248a79e4d87dfabbac7c5fbe561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41134356b7c13f38f9be5774f1bb38e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45eec18bc1efb8c2392b9943732566563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e3c2a566f123c8a4d34b23bd322f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dbdb2f5c76bcb215e160f9fca7b5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0468f812a22bfdf602ad7bf60abbda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e515906c8e8eaddccb20fe301b676bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3674af151db03385681e59e16c93b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2a40acd0c7181f997cd219acb904769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3325c6df377db776d4a9e80c93a0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708a4082573a83ebabda949ab5bfc6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6d3e1ace403c4788c10a40e68161672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3819211c16826da0376735b99085573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeadedd606831b1b233b52c48ddf3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175317a80cbc1d5fa073feace7d496c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708eea9e0d3c00df87877b1fa72a6b0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862414039513c7c1812c124479d38d8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bef26f0172df625b509ceda3e129b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a7529745bfcc0be49f5d8b58a07ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0584863621b5e6c3e997bb3520e633580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff496526f4f31cd2fce380ae258100781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da25d814f6759afee967448bd01f4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d65fc15c16c1b3aeb49e4b6a64fd1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0a5d37ca55f4cfc75453382f393a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0614643e5ffa9f187084e1b6faec085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3700a4a5aee0e8513cf00da98dbc1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90b435ae0ac67b3e9356da31ecc39787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b8385216ce1b2a3c421d7a2b4bc6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b983f206d355cba9edde63f2f487b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828d59f1501a3433f90f3e50202f48a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8c1059e087252b2e861548924978f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ff38dbb2e74b2d6e82189cc9144ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37575db2ac517d587d81eeec20938f7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982bcebc7522d8f70cb24f9315cfba494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c74b7252d25317f550b6a8219b43a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdc09cd832172609790b350ec1714d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfb44eb09e61748039b8198df69ddd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d05ef299bb450ab2f926a498e6adc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035824982ea999cba797dd7732f2de599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417278f182971aabf5b0611a15dc6680100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08995e48edb98de908eb2cba252e0788101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367001d98545d7ebbda9d752a29fa4c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8dd5dd3073141525d1c61ec862794103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fb3dfdb591dfa7c8dfdcc1059995a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a3cd7d84407315b379f2d20337762105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82b3f79aa02d670523fcc785544d0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f11b54332dd868beadd97e7166ff64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda0018e430c73c731bf3ee5301f115108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf427a724941b258de7e80619fd6ecd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42444a780313760e675ef6280986c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b18b7fd9de9cbc34a1a1fc37ea501e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55288df531537745249826977b3380d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edba67aff231ec17cca484d9bba442113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc61bf37d76020066306c0187ef6126114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87068f38d98778a65bd674f439be6534115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e7d41a4eb5fb6d7c38cadf1d3aa32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d6c620484e973370052904cbfc2af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a72ae02ba889d111c92021c9709670118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8bb3e7ac74b7f8b39021998818f4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea694c9cadf7f0213b0a7d5d44d39f3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c647f49e57160cf665ab32ac214578121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992ba15b81269acc16e5000d770feff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6e5688216763250a53bd5ccbad554123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ee61329d1ccbce815a3340095ad97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffbfbd18389508e813c74e65eac370125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1df59f187a804430400be1cdc86c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea61a6bb6ecf53d643a3f1459ae8557127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb451c8d9d21c88d579c53a00e197f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902f050b128abf7fd90d2db058988f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eed9129bfa85dc13e7acc86a60539a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820150b462acf821a8c439765552487131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfb2dca3a3f17757867be238ccdb33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50922c76a7212c3a95fecedfa09b4550133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52be7d374a9119d3df6009c15b2a09e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215908547bdc708f3935d71caf33412135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56335eba7234e8fd065b494d276442136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23218ff351c1cb9076e53d1986bb893c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ba9e8eb1074868cef0a729ec8199d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74f7ae44cbb11f03c095898679574d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a67fb61ec2028722c7d774e6d4ec17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7591c32d9c1afd622d743a077de36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d3b9910f0c6c0c0b1b0e9b04d333a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bab9690ea4f8706a305ad466d63fba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963e092d04a63509d1d90d922831271144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba3e183061410576d26282a6f73190145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea0721a4bb5dbeed8f74e7cfd9a3d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752d27d83853471a20764dd85642b62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fb4504e9f55ad6e7bfef4d85f2d8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e381a3350d3d3bcf68e29d045d4f67b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4c1068b395b6339cc7eb705c4ffdf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b09cb5a182271f0957b97a820c4189151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f34ea625921e20063b6aa86acd156c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e170321b359f65c8b71f31de59bc88c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260c8cd6a98d51cb344bd11d5f2fa43154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5196719b85abb1976b7767f1cd673155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ea1cbb8693a410946bde539c546e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114042b57ac457610f436b9381e2f3b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf028c422a32a36d3faf05bd26f4acd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b92a0e6eb139050a4d2b8fad12c3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c27d9c2b077128935141697dc1e28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7046a1954bf34fa2cd31654082d55161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e3b3002baa3da3f3e73b1df956ed5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b2cf2c37a1d8f399c9611eda3019b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cb6c47cb3a6825df434b8935a2533164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0329fbd76a37a0a5369235d340d88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccdf330b1fd277dad939d0e3fbb7a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46ec6c957683b14caf53cbb5559c81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da549be04f65666d19d3a1a8471316a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9c94f8643d1e7b8296564fab97551169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb634b9c83938e401e3d690c516285170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a538b6c91cb45f3e1d91a7f0ccc1ecc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46464f27ce102c4c571f9bbe51a40be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019e5aa243a500054d2f21840539b89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096c37641f0c851387ab20466c1918d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962e2db46b377073ae5213979305ffd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5242d3db0a0a48203f06ba379033b98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913c78f7ebd816cf796c2dee687bfe5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0c5869db9094c1378e8420bdb4cc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0e792afb1331b1a8bcc009bc5ad82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bf088453495fd0edc2a10db3cff92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edb9ab6682fcd2e21f46a4cb03dfce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857928e9819df69bb6484d224953d21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a62f28ceeec2ceb97e50f3745a4e80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33755a644608e66c468f1f892d49aa1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b33fc456147fae2246078dd614177185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd214eb3548f2c6f8739231e2acafacf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504937c23d28ddc629c8dc75f726c5b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0228f9855afcb225bd12da5ed3a9d9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1835dc2a3c2a89c2bc90cd490c757189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017f8f50356165f2e292dca63d44c4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7987117cc33e6fa4992c6ea20995b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03e6bacda430f01c40a3bdc450a650192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3a71c16db4bb0c3c9ae3e11dd4be5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4780ae1c66098754cb109764f3690194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3463cf9636791b5089e9eb5ce60578195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ca992720f94206a5dee631d4e9084196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edd918b246438c71684059bf13b76c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f017e5e7657b0bc86b9b6e5ccf9146198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12078413a5146dbbefeaa5f4458bca9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fc43aff54fc8091e0bee891af3a76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ae3e306e4d92bb972b94b2d1f4b9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabb5add755588d714178b03aac424b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba68894c302863226109d020ce52cc3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d8f77182a5ac3df2aaf7b638a2afc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061374a3908bac9cb836af71674771e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22a9b8983629cdc95912f02d8c4b2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1180937bd4b481fced3aeb80547a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c77c54b41413105f5eb3728fd3ddc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036012ffe94b74bced07d757fc08fbaa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40636cb64dbde516648573998c3236210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c241e241867599b7d18e693e580cb26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eadb1781adebc5a9ed1aec6777a14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c3f686d13dacd577207bcbff70da4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7d0e4c4552ed8b47269cd8110d84f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8136cdd9b500d37dcbd9c20aff88b57215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100219c1fc66e9e10be109b959b8c01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc0d67a24a4fc17acdbedff8927304217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bb7e1ab3bdc936dbc5106c20c91ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb65b2a439e1b879bf0f3534ffc37d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94affb830c8ab47776e1f91cfcaed91a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3609bf3cb490865bd00135f3d0d85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e908e05c30777414fa694b29e1794222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f89af5846b84ca8e49ceec005e801223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a975695cb38e7fe92bad4f9e45014224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1e88fd4bcca8f5ad7077dba11a0cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314703149b40004ed95f65d60ae32d8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fea53b71d8b83ca729db63661a317227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9de50203f3b18bbe0481630000573228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb723220bdf8252733e235e5c0c18b07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884d5213249be9a1c5cdc9a66d9a30a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05982d254d326149a5cc5f1b09b96af7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3625d450f87b3268f2bf29322c7deb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cea7162b6fc590a0dec55c2d5bc98c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def142966117f92f67e5e95dac86871234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cdd810222a82981dabeb2157ab7bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd927f5b05f688907b9e852cc5b7e6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285cf506f3eeeb0d209307f9494c3ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bec22c5d30982bf6ae9ecddd7a666238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ee7148aa392abb0a1fb3983fa61de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d6da783ec339499d690481d59bcb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c68ff6d0b3f1851655981fe0f4ae90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea57953bf7d20203dd31f7c624750e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eef83159fe27625119501e120f7117243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b85370ebf5b5b48e9083b3bcd6bccd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b68261905c4f719124db4a78e6a5bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f03476f4fb09d20afbd99083f88ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb23d7d9c59222521a2f8c70bdac675247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7a650ac85f7dc22f83be1452486ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0074cc0a84e2423daf357065707ce7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4051dca95f57af180394892bde080250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab788117bd4d90bbb29feb50140fcf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793509cb84e76034119ccbf8f2f5a29252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4763a378dde8fb32dfc5c1f5ef3ddb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc34ac4aaa628e91d1528ad69b3b6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13af9fdb2ff02bc69dca6c08c1e2637255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af7eb67425eb234d5ddd14308b5aa2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e29e44a7c54e407ab7524320d06761257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cd46d410309646b4b88f37f19a357258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff4db73b8b0fb7102d8cb4140fd51f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e2dfb1a274e8ee1451bd66eb62c80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8c778a64c2d093c1659d292f54a00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7640cd0e78a26ea37497c66468a79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1326466348d5dd90d178aeaf80309263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267dda712b9d80e69a385f33263d059264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6264a9807fdd3296d6a3292529829265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ff3d6bd73bd1bf41ce13bf5ad621e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091d4104a3331c088da47cbcb5e78cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abd92bcc7aa0f3892fe20d148640f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab3a3c889e0052a023d4260ba27351269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f134a9810a0d6c172d926fbfef884270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54178e6687fd002f2eb9dfa579b309271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8e8d3bf4e0e7540277dc71d80e433272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935148cc0fffaafe584bc60d4b60739273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107b9dd8b3bbb02e32a9ee6893b19fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12992d254ea5be7d5449667797cb1455275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5751145dc0e51305e51d3cfbd6076b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876175873b749d8d592f8a998d44223277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d235ecc7d1dbe57d0fe88c9a33639fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70463248785fdbddb4bd5eafa7ebe6c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b0c03c65e8c1c4ac22e41823438da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8eabe05fc5233bb214a9719ae3234281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a679d9ed7fc2757fa26a327eacdd1f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce19bb0f0632765d1cee605487c90a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b0bee336f1829c0fb0daf86dcece1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04316b36d8726fa1389bc80a50631ae4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5870bb5a2181372d7ef36c701b909286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031da0e3eff8c6cb8b234afdfaea4e7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffdd54d4a30b652e4df527aa651a61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950af913050fe4a57d079e5c166d14c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c98cfcf5a2f36cafb1bcd87c70e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1229208b1a48b3815bd954d26ab00f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30d5a5eb081d6b0e0761abafb34b5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26683b9c97de34c07284ab2442e81e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee6ab029ab4a657a6a49b0e89884f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda08fa72badf11b066b207fcf661ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2f305014cdf4fe5ed2247b4b29d23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3603d36c0a7932b3dee45bef44a6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da12fe2fe9d006050055d3693f7b31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908107cb1f44e0bff71f6a2478331b77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35500090eced0350ef4bd766634ed631300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b890bf8e7766d15ccd09df739206c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d462f6cf1a4fdf900900256be3157302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a14e992c91d7ca2017b2190307275303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d463a31af44a5077c9519edfc0a5d84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121fcd6146a95c732056ce3626be6d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdaa3e3776bb10f9de8d2db72023e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a0ff74143955faf1435d063432fde307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2ec5ff5f78adf37a0041d35905409308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bda7915f0408e69a000a57dc7143e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539de084d223fcc0ea69692b94e721ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca4652cc95ef4aa8fd16bad8feff0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2028cbe5653ad31f69a43375dafcf83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7fe1c614cd87d284cf3270bc68087313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d67963e64a736f801c0b68292bbec9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47521345fae74c0ca48f2849f0ab8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37db721f71e0f9617cd1cdbd8e7257f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c699562fed8705b521e26d142d3c8f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df210441a609963355e674694593f8ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642c9b90d2b48f0a608cc2fa54aee56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a3779f821792f0853916bd3c06ea7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa3a1f52814fc86abedea42c65bf18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9259892521a11811dab5927786f65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b18fe5da49487980d8b7517a1be183323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c6c2ffd75e33f0e75871e123b9212324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c4ae3e5be94e6c618688e3a1abd58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34b4098404701fc50acc47f7876e6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8085f4437063230e97afcad6e4e48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3085f0ffd49b423e3ec00d54a885f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cee0d78eae8e882e6c7af2cc10f09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb46ac676ea3a8c953191c3caefd6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcd86ee60f7d77f6fb759ad677fb1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf88e8e99e38bd02b50b07b4a87f19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03c043b64c5318fe80ad41cd0fe0aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16960001ea11d54c84ab600f68bc71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53737c74e965e599b8a246303409572335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a18abaeeef7ceaa08a394c0620ce4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019620ecd481373a8ad6aa1d9997fa7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6373fafe12081f38a078a71373ad5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501266999341e035cd6b14d53dbf0b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294accffe8c0effce069f54eb7aac81e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba433378d5fec9906397cea35aa19dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4111f0621a8bd3c9bd8ccecef05a638342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1096452e2c91e5f1a728c5bf01630343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eb883009022c919daa6868ccdf0a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e2c52824c57caf0d2384859839a6d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241408875af5cfab697a4f4ab39b274b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29f68a09265fad91625b8dce0428e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddd67abe9f592d432678f2c2bb27d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b08519a6d4a919ec9e19f5ed73cb69349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9862be566df678f167982943fdfa4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f232c39c37d7dbf458a22fcc94a666351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cdeaa0a3c6c7301f10877d0158da8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd856c421ad64aa13141c065a656f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5873f66eb1cfb74d16b865e232377d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b5aae447c0435504200ded91a0b5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28713011c2601564923d81309b84e1a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357511bb1925e6bd4f12ebc1d606178357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5e0e78b319f77deb94cc227447717358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dd410ba6ddb37b120c0178d59e3a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd0274ba3b6df3290b4c8f53206b4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c0ed5981209d9fca82522825625f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9108b3d4ac5be86286d7c864f93df8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfeb4fc41caa5e6f64f6736e16a10b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80edd97024392125095fff29fd2a93364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bc2705ac8b47cefbf769440fb6e58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f447593a6e7e7c77fc885693c106f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e3574f2a9089df532a5e196203e6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda078384630ce4d306581276daa08db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e554767a27c2f838fd9cd50550003c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08381745f6791581c7838bc47bf12a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d27e9be30cc4276bf7840e636499e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810f48af59b71debbca42b353d43503372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf520727c2bca39331722ccacbc0ff1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8045ec89ad005f8a6b6d9b5956bd6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d459a3e314f7f3e6e50db16d08d51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cd172898aa96770fdf2e3f38c1c23376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129e5de75978a294a78531da1ec53ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82b533fd260119456e7bea433b6eec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87dd6a06b0e4df1f1494a147894bf3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584018f3d6132ebec960b259ff9c7f14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c67f77e570954cdb1ce8c760966e7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7453201b2e70d0eb8ea8a9a26920d73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cacf6d444e2c7374cfc20cb987760383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8678540e5c938790d6722d8b70f51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890865cbe245d89da3b3be4729bf96dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7dfe4d56dd4bcc441e841bc645750386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beff3d3e9308244621dda59399ddefa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e326c6131176ecd602b7f9b140264388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064e9ad1b359665a7aad563040555cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098b167fa110301c35607bf9d02e46f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b379f3ab475a29294ab551478c2e1b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bba2eeca72450c2a1eff894204147e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955b119eebd43d5d908bae04bea3efe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853b526b2b26eada01ace20ab916111394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274a275cbddbc77343edd1cec628858395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a4d19f0a458b5e05ea3548f8139e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b6c6a4307e7a69e044f3765bf6f45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cc613d2002909be4c6e8bcf599710398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1278a0c62d2adca160cb900848e71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f765b4ddd4ffc850856b45648102c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5df0943007614ed53419177e9c5939401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59286574e6be389cf1c30b33d4afedd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca831d0aecb194f43d718e240a228f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66331992ff4a18374924bf2979c8b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69e0fe0a772049a60afad692104378405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fef49c0be7963ab665fe350b6bf7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ea5410023fb39740de13317ae0852407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5fba104dd626680e29301ffeea217408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa23941477c5e3e6f034eea76d5d67e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9db93aba316bf6cef6e9d518d03412410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0631a5f784c16e064d4b32157cf68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d2819b21365b1995e1c69965aa57a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8ea74eb3159964e467129ed0c7d02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fa74e8c2d041d967c8d4d9089cdd3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa6ec227aefa717069e45a76eeb13e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bef64a88e9c6dd07577e655acc4ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821cbaed42d570594d7e5a011be7469417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963b1813c330afccee0fe737411b1cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb10ce818259cef3b5d97454783698419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcebdbf01e692dc55898d3212ac4ff5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ecde1e5d4f8928e443f80fc9423ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb10e08db8c0ae5a5a0bfbf2325cc1b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b230160b789f214e22f9bfb293c8a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82505ff812790f0c674176e08c4e31a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9d712f31b4230bd8277bf5b97edf8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a192eee5d0dc12fd4abe4391d80cbe7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990285efc9f3d39fd3744a6b079dc564427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3c582749becd79005b5d0b6087557428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027642e8322048f66b18ccd180c22aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8099dd78b149e0f23d80522405aa065430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4e2f833778785cd38ec484da43d46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8cd57858193f93866fb2379776e3f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9981fd25d3b9ac2b14d5eae325035433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fc6643a0651c1aa995f9f440bc2b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7523f3ddc98fb9da0f41ac3117065d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f4d24531f8f1a040f5a12601b8b2c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b34dad3e02c1ae3ccd49b6ea454fff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff3e0edceb38e5dd2933097db9d551438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31554f2cfb780902c4b4ba01e3b2bdbf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0116862934717221051561ebd0a5bcc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e4e07271d80a282faea7a537762c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdbdbeb2b80652c7531971bc2c4f1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a276ea861dfe2d1b2d0b53a9f898dc6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821365b00675c9c154d6981a0b00efc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339e1e6d9b480c35d056ea5e13af251445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8af192877dfe650598e14d76e674a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af29cef6fffc7f95e45521bfe265d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd113c6b289a5a16412e51d7b47162448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadadf130ffc292d94783c392b812494449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e620dae7156624eea90e1527b3d26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9943ef10589b5461b6b81f22e28470451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc33195358cab280af54888da081dc5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520e5e81151a36a90640b9d15e70ee2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979daf1bfcfd0364e2ac10bd958ee20454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda1a3827f476b706b72c80228d57ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6a5567897ea1bdcc70963986e6160456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682432e7e3fffa3833c4787b1990a8c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22023b63e3f887f4620bf6038d495920458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298e1ca63ea575f6053876f5f722b8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535ab86c8f7ecd61ac5624c1af9a340460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563343488920c3435b3b546e72d211e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3459fc40019931c13238733de6206462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9939c6ccde16a136ed87eef6fc183f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005dc568b925bac4b51628463edea3b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139dcbdb81bcb8620355576c450a5ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4324257c4493fb3255fc31a8bfa344466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b24463fbfbb3a79f193703cd6a5e53467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cab895b2d9dcdca3a516c6db1a9ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e9e05c0fe3325aac4ac148cdbe6b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460d5faacf45cb6e1de5a2b48b434a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b569a0508eddec916a20c14f04b98a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e046f15afa25534aa607dd1938864472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241d913c69e5abf883fb2eed9c52b0d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd84e88b1ef1a112573dbc025a6610474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d972497c2cedb27d5ec041bde9381475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de55dc5d82a595c49e98e957d3529f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976f77f660fec85daf115a935cbdc88477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a5f7697c5b194b9a9d84db28e8dd0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a437c65699a44380ed5623ff3e24b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcfa65f527aad0c9481452e39575e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7a7e2bc9ac964787378f2bd44b598481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c927a630acd866c4eedde39fc99c565482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a574e9f55393e1edecaf8c237377b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dac70c52264d791ffa04daea80247484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d7edf20c905a1ae489865ea9c91fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd69d3e7144f566eac0237dce84dce6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94f9a66841ef7e1299d89999de767a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a180d372fbd62c897b62f13b96ec90e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d3d6bbcc45f4d5b1904d44e5e74cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31087f5e95f2f454a7156bb2f52fef44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912dd97fd270a9cb976094778a196d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ec9462c58468af4c8c1132eeaa6df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec188e72887ef49782ed6781eb39c1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1b521b0f5205d6ae942e4a0e7cf47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49674519925cc5b37d01c50e1464d5cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a049988507662a68e9842bbe166bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb25f6061e3df3844cdc190d02e3a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb91dd1e489adef6c7d5c869f70bc22498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a3bf9fd14087fcccd5b6f0eba3b95499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debadd5d2c23799f1e7ff4eb8223a7fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ec4c98ad0852bd7227e6f5d3b90a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c8b83088154ecd7e91cfac5f4af7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d25b2fbddd7ee5bedba252797f8d1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a53992776b06644d5a2f343ffb9ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbc1e6cf55f01c6ccba80154bcef9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad12db9e0e9a9ae478b1b15e5eac03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee11084a844c8acef672ab3ac15f94507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88bb92e5b5fa4e10abe74e86f3bcd5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca9676fc890d5e1e2d417486a9a548509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cb3c5fffa51d93dfe46c072ab95e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b784ac6510bb01d0d098accc10765f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce2b229906675879eaafeffe7f1c6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0c395ad8d2a7d31a5d79606f32d68513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d354e30a341d4bbc367fa851d865b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173c54cf156f1507bdf2fb0b16b3051515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfe352b31c95374382b8670b0f8d83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212bfa687189f9fed74718ffe7bf906517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37617eb7fcba8587d73f29b3635922e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd06dce5da7aa7b5e6c8af5e286e0e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690925923a0f3d67224cb097c68535b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bdac0b8e3e863486233fa7a41d08f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599b5882e7651fe52f461efabcfa58a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00207cb73c429c958b896a2aa246b56523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e26d5ffb6c0416cda54d8250ebbb39524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4548a8c823af710fcc9515e1103b07b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0580bd7a654b7cb3268f2494eda7555526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dbf588f54a4f1d9b1e1c1910328f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcc15eb9d9c582bfe28636377d0fea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8c4256d57fb4f6ce8e2bffcf0e66f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff8d4fa32a6a28eb0f25e07c89e143530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669c380f9174981245cf697e4a9f4b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f370ce8df3fbcba2bebde3903003f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9307284c4116eedc6b20e0a0f37dc4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fb6f9a8850eea1ef771e6296ba810534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c1fceb9b6474fc89417dd0cc69813535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e696dca8f70af6f0ab3ff3a377a6ac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50557298a371d027769b2d8b7a9eaa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a28a44fc5a9801ee132e4126c7b675538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a618ff410aaea8c53e590f15bf4fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f26894d2dd4c1389d0e52b11e2e5e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003260ae3adeee7db132132871439cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca08ed933676bb736472ecdd8ac7e4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5979948a6c8a733a93dbac923626ba3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbce7842fc8306b9a1b5f5a2003075c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4c702fe49e73cc5772d3355dce133545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf1b56316b55f522a5b9ff5abcc108546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a202dfed5b4dae66faf366fbb7de6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8125ee150f8f56bb90dbeaf90271a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d20db029e40035565313eca3f12cba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb594cb6068bf2a435db37756b3f9bac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefa0041ab82d3deb9fc268f04122b4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f5234f4861660d0e51e1f72e1d525552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9a167ee41f568aae7de88dbaa3d3e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1cc24634c92bcd6cc3d60b3fa05dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854e3032ad9ab3608f3b2926b5f384b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd4f5070bb28f3b37d5ec4f5318e15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8600020d53def39e6a153bdea572a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145d5ee3ff4fdd877ee98032af7fbd0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c490fc8b4864a6180a135b965a00880559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7260addcb24c794f73b159b242898560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3e7d74c143149dc575e369fc00ae0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e41fe8a9af64ef42dafa763deef25562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b7020b85ada71e678aa3edf43e70e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede948321c89ef2f69cbad0d7a7ab17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef031f4ec2d281b05183b0771cf32a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516cb8c6a0889734d856d25d32f4257566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eb5e3109579312c8d8aa57f698d16567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bf8777908730f8c31b0cf165530e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472062fb7eafbc92962858d166ce465a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d188f4eb9cd4cf322ef74983511f47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9224eedb7192c8794d015f6f1413de0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83706451a7fd44eb4c49c6aa6f223e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbf5e73b56a972b9e00eaf2c8b26fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a146d433ab46de656ce21db7c7226574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47607389b5562d586471671d9cba8bde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9bb6daad0f58f403eee3394dd3b45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a3a60f77223a382fbe0d40156c671577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a33fcb9b6ee163b6f144e3b157c2ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b53c5d10a63623757f1a8c30f3cbc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a85a9885461e1606d6a9271249ce3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256063566e9ea6728fca051166ccb5d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9b39d3f6a69b1e99c81e7b75dcb05582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c0bf8021060fa9c097ce106c891c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d5652bbb6ac1dac63a4f68bc68c0a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804bb393a12403eb43fbc5cfdb8cbc7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab211d8146d6d0207f61cee0aa70d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eceb87ef6822d9e1ab5d8fc629cccba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd9f137519699e72fac588505b694a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2bb2fed730dc8ccfcfc59dcb12280589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9ddb5290cc022d024e84ba092bf21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ead234400367c5ab85e4c7a38ba16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdfce94b8a05787bb95852bf7c1c3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bf6884e2803f05dd3d4a887e47ae0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fb6997b4e2a29eb79e7c1aa078010594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70b9cd3c47ee62f8a53eed6c80376a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73c7fe0cd56743663dcef05e08fe11596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7c409472506fd0d1dc6fdca36bad5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70ce15800257db74572c41a2cbc85f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7d6aca0f0b1ae18bbc873b9119bdb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c299acf6c114d6812d99c2ad33fd1d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121426a7f87d824fb2b648360f9623ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eafc01dc863c18d5e1de8ec22fc587602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74ef7287f87a41591221208a887150603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab332f297418260fd966e3c0edbc890604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9210864284ad296223e1cd57f19b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82096c101098b7d0a45145832af36b51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf98907a791e7fa27f50851b8ebfac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026a74fc71c03be4bdd65145969f36b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696e5d85248f35c9920bfd25a896254609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8abd676f181ee34aae8571a9417c6f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5edea7b4daaf0cf01f60df9dd32099611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2318d4003a0b7c6ccd46876148efe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c844b9ddbd9a8e15bd20f1ca4a088eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2412a5a58bce976561d9d963e44f0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3847fd11b2dfb431dfc934fb398b008615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ede3789255ae3773546a30ec4fceaf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508bf9d56ac265b4d9a0286bfb4e7ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4891256f3b5cb88a557245730a1c70618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37e6ea7a9a106600836a91543effa3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fb811b24cd0b0f2fb8f17b9141d43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49dc9d0579ebffc49ac7d902ecfb80621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1fa0568d85426845e2905978166a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38cf0cb94d3054be9e4c3ac8d558da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169ca9566d1fe83ef06376dfeef1994624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead49c6cdaa286a37c313535cbf6c24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef18345881122f8ee6a0d2b25e9b98d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931ddf8a8c987d3635e10a2a9177e9f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501754c2530899773322ca35d53e95a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76852763c1e20fcb73a964d2a34f193d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb3d949dda24797e32e00671cc6f6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865ad198e9d5f15186ffce23c9b5334631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed41bc74734d27fbee7886e5ece037632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c534129b387cf72b9c32949749190633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd55a894de04fa4be042edce5281b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7352afa6e0b9755b250006c9f6c4ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e98b001808a36e522851dee12f4c7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c066e3ddc191242aef0e9fc6dd58355637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a126e86967d229e23d2d1be8536cf88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaa7589f9be0f6bb20c05b8ac8bf33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f02feb41b2249271abaeb5194a53cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417e6fdb2071088bf85456c67657e64641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59df003ea3fc7e03c9e459559cb175e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de776a3f0cc2368dbcfe04a98ae89823643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5432b6c2edf9ec3efb8785becec3495644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722127f77476aaddc145f7b9252b88e3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c42c247aeef89f2e46136c2fbd2c73646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92868a49e3c5f3736967144aa3d27e2f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b81786aecc8e602135af2e91677096648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529c9acef6178d194d6c33364a83f4a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c632c538e54081c626e1c59da2a2be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116287bf3fa3f720e6da40c7c23c5be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1046cf26868a083d697dfd80db7da3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cc8dceddea425c27557fbfe244f48653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2bd936f0eccafd5296e8b5e873e20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a809fb601236449f8b0f877fe25bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3b8f9df6977718d1de260eeb59864656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250552bca9cee68350d1c9eac5eb31af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98e863e453ab198c8e5765ee1fa9dd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b47ca93eca5ba0e89a429acdf3475659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4e95c3fd8b513e11eefb8b34bc33d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1711448467f4929018dce79b3a0b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff2aa3c049a287acaf00f0b5851e1a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68186a610cbc93e5a2fba62557837bbf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b1770884ae6083a739300f010f8c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9e81cdcbac49ca96f18128d57075d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051b4cb1cfb2c0a4ddad0a492d1480a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b4de91e6fb5715457c9836789e7e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d620a024db5ef4091b8b37a13f2b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d85fa8e849a6cf34dbcb59a7cb37db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a6db459fb8a8d22cfe74785aa1754670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ba13d1095d69eb934b808c8526cb9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9f1aa97c896152ceda68d73c51922672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11441bd347c79d9830d6e97f33e4e236673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7b05bf89ab3cf7b3e4b210ca0d5c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fdfd4fbd294bd5f23952acd3bc1bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570b11c9f0854ee6ad0426e2e587b2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d37b0f3793160a9d18b2354b4eda55677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c49f352b9c0b67e222a54d1b8331c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0e55871b241106f0970bf98f1c547679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63303a33e97514c9dba4a7163ca234cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd6f66bfd9d66aea39d525fd6121ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75646535eb735b9238d2943ba00d5b5e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cae204c58fdb96d51563a3bc699f73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe80deeb5c0cab157b8c4677190a1d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211589f0047eb12cebc1577b62ab8d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115b4071989974802ea91452ca28e77686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90072a3bb4d2b5cabea22de32f4f1176687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d6e76d06ff74f30265dbc07f3e198688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450f10014f59e7bada92b921695e1d4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da699785c5c8932e583fb53ca95f457690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f664311d3793596bb19cec3ead058e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51318081ff03cb1c4f083a3fba21a8a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377588bb0d2ea2cd8b0625cc8cc06aaf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d7a83b78dc639527c70ff751dcda9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ca8ce3ddb8024175b6b696e9f35ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e61c3162eb6da9c2c88e73d9be85cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1d39704dbf267e2536f6689645100697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34519a2cc5e2dc4fcbfd765a5a220376698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90a3da51a17a49199ca1d7c88fc7e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5e88a67c9c3cd644f397a2f6642a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8056daadc509f9f3ac017d18d6d6e8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03065b1d6338dcb720c7d5371292d1ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34beaddb785ab8035fc4559f9e5ce1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508522d66919ce036b440f0200445cf7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836f5254f35cbd54527104ec74a08bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60359074d53861df9f6a0771b93f093706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0b84d2899f8fb08b2737261415840707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885b3653d8e38b1dd6947a2cb969283708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970652320221c12cb39129a8b3e1e08c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022519a61cf82d5e186cd5c73d6ba32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ccd70691854a54a2e663441d8d7a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c250dea96504a708bbf95b1f69c3713712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d4da54d6f1d812d94ab0b982b6d7b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cda4a18b141495a45e2acedcaecfc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a84a946b827893019f53064dcd4f53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad581d4229df2854d299a6979e8c8485716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5be2c15683239d703bc026dac3c38717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e357a9d971fe44ca11cd0c058f983718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaf359638b8f93fca2c84dc15db544719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2be147e538ac9b7f0f2cedb609828720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737b0325812e847abe028deee9f4912721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3db282479eae89e9173b4fff56e010722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae45d13801d609d8a67aec0939dc55d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6c364a59146d35b57d9e63282de03724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507042371b21c654cdd18852d0c1e092725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecdd431ad861cde23043946cbd256b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0eb63a2a1d773886ac759b0650cc99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322389f2513d9029b72bb50cc2d0899728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33b57b1f6b9c424a0440668e1a1c64729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf26bfeef7127c0518b688974f78bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c632a0d5524970789f42f3ce7554b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87670cd03d3344aca1c50c4e25beeb3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5a49cf91ad0f3c0bbe0a049bef694733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731dbbdebff0d55b69ab478cb33d716734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56359b9d0ff08f539f7e5cf4bb696fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd4d4bc85db86d8baab2fd526ebc09736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101f5ed6ec95ec01cee023a604cb291737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399aa7a09e008c1dc5b7cbdf83e71fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318849d46c793710ae2b4b337e6ff7b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cebc57c73b9cd9406253459978624d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c1173b94105141958f890777e9bd9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f719bc41532f6e14203a6ac9971ab7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3531e92cabfafa2993aea8018d4eed7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de685eeaa180c770d9459933e60d435744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cda9e7366403b21d7a799dbeb83f4a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a2bc69a468749790f93a3646261b3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8ba55ef1804077db39fdc8412e5af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4496ad65f9e7a11b29ee9cd8b3ba89748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc785e2ec1a84384d2f8ee50430da31749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eba308a1e8992b64c8d58363a0f66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3d5c791be5bb1d40d220a5b6d1050751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94765be050c4c49f528c644a7cbf0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67501d99d15eb5e3fdf76a1b445f72ee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a584a4d6bfb2d0722eed6dc023f0d20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee13632cdcaab6f28053f2ce56dd3e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedb5f417d5720c2b9c4386c459765a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456953310e8971eee157c1264d4c5e61757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e57504848333d1d3bc096df2c6cb1e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce261aeb174889a3525ac8b6c1f4e0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11532f6af518f99b75073ecafe1614d6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20642c3ebbc844297a99959c0b16d8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee846ccb6e4166557b8abea0652240762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe4ae33604d44309ffe401220b94a7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fa74679dad087470745984ac189ea764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd704f037c8431b8b2861f2cc14384bb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f34c974afe1158071bd53fdc30191766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c12a8539729444cbcf5cc2d1b7bf4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f416cc55d5bb062b90a4c63ed799a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa210c768d30ea411c28cce9e478b3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b5f6861f07d00f70fbb1dc55b8031770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2a68826348aef7c64564d588afb63771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62429bf6ebbf9ada59e4170090b149772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f9db18c585fcaa12664d5e37fbf2f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d4915b5b6819d1b22873e39f2fd28774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc66c32044013c8dc2845345b39b55775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424e521588949212dfc8048c4effd08776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca590a210abfc542d2c6633080f4958777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64425a8eb7a4ec1e367baaba030ee6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e256c0e3700fd6ada930150fad10d6f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d008d8bdc4df4ef6e5838a3cf73ab9a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece5e93d24b92ef85eda60920d447c3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ce2d6add291310b51a5d8392b70ba782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f14ea9e16c0ace88346d4d991bd1a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbb3bdcd46edc4639390277e8dab36784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210190e621871673ac1cea64a912ef77785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd980d1d923290915335fa2b8a95bb7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab0a07e315a2402205a91e2279351b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1346cc6183bd4e0bf9fe4a999124a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9741a73e246205d7a3dd34185df90789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876663cb9371f5005a0f17cc3972498b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adfd6244b53890f28b3bd2b93c5b64791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb99b3224695de8c88931e6286b89cd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16233ec08a4ce53b7cda49eea05ac5e4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7bf6979f473e681c32382c01873da794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabd1e3cfe6a74ecaa4b8bc9f3b743a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cd30380f1d1df0a9dfce96e88e920796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508654dc35bb59a906252a7d3b5badae797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caef9d071426d3d4c4a83aae2f4d6a9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b02474473b5700ca25156fa73fa25799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08466a90754dcefdb962c3c5680995e9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb24a93e322ae4e0024928f6bed7b3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc7c88a7df677d7cd083ea3dd5940b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a83e9303315475974e52ce54b1099a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2abb58b00e9aa1c6f6887914a6748804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92184d4124db052e3c4a4d06efa300805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa313be82871cdc6a8ad8593b195d8a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668c96c00626c0cab7288da97ea8b24807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb56d9216c7d81608b9a1efeda7b68c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4689a0534746d51086f1c9c10e6c2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46b98a77d00b2b38a3d765900ec5de810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47e3b4f93c3a9a3c525dc5b99cb51f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64875ab287f25f7f29d13f1c29423076812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda284f29f187b64af160a20e948cc9d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb43e9e915a03405446971e96d4e6cc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133a6252c566876cc9296df9dab64fd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c026f430963bd8126918ed4fb5e84816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bac7debaccf920037249654635276a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838732a76660b7bfd0968a5a7942d247818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d19949974261e7ca57c65600137333819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e68f41ec682f2141c903121f5b45f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc44f3f713f8a6ba90371546152fb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37a9629e1ae60b1c6455eb827518763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec6bc04f23e40180002f95de75a06e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651295b8c35fd6ae658e786035d89b8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c97a8fcf15e7cd4a2d1b947fe1fbb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44774b69c450c70767341eeb32df847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688c4d3e541141c39b6ba93ab4463a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204cd5e9f3874ff85a2cfb4ae6c4afe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e559e7b8ded56f04afdb17ee403692310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6e987776fe8dcecaf6492caa98c5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaba993ec3ef8384cbcf2f5647cd0c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944165597a4b5198ffae6bc65d44d2a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e73814b7c13cead08c48ac670869214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa256f317073f3b2afad8e84b8032215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c42e6b091531c2f261cdee622e372016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da1455a25c2b875ad191ba7c2f6b9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf440d97b951f395fd3e7e4edb254118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef86e8984f34fd45dfd76178bda7f6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26abd51446c95b7b14d03b20a44938220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c412479d16df72d9c58c76f544204c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd91c7d19a457020f4c17d6073518d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80fc6df034fd4036d641ca698ffdf023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9819262be6b5e3ed1c467a3d6399324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e06104887d3495c61407e6476b374a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8f8b23636cb102ff7bb8db9a4d89126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02406d0263448b5a5134f029baf68827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bc47386da1453968558ef7f5c4dc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ead26c16f75d67f8c52d2d37eb5cd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5b3823ada2067b3c51b700218bfc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cba5dd45d9f877862faec500d17b2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f0ed37c588cfc0bcee512151cf04432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8e00e64006c050a5d9f418a98b11a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496e2889c5a54e4ab7122586dc4fb1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95181b43ee6dad50c0a31f966a33f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135753e075a2c1168cd08fdf4d11d60636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bd4142670200e9790d0da1b509ead37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838446d6b1a9e24384e157053bfdd6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2bbc5b3c89401cab0f7700e46966f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8887334cfff65e61338bf58c7dea7bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c50b2e0fa28f76fed18906741378741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60431ec7125471949bfc7af7fc8e2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945ff2a58ba8195483de4a205ad192f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839edbb3798ad671033ec614cf41e6a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5c470f7d69d84b1ee2fd0a049f47445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f83132be45ea3c113fce1ae0db2c8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f05c4c4b1087d07fae370f916ca83747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b575803dcd2edf5387b37b70ebcd77f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ffcece8da5038e575bc2d0d29c43749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49fea80f333522b9a1d4db4604dd6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39083199250bca0090efced97e2b49451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f8989c1edddd1ca3c6a6bd129bed552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166a31142839cdaff9fff3b2ab56c7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69111ac5855cb45b312b70834332e35254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07feeb5d4f467084c3dfdf9e0f5ece6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb035a60b125276dcadcad41b33e1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ec59ecd936f923fad50ea50760acd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d7c7411b34a8c9c60aa473f9b479958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103fac968142a34cee2d7ae2a87f2ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b66e585dad25472c563bc75d2d6eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83698928db9d62701519670f8ba711761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e6370de9f71ff1f6d2b5a1690a29e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63e46c817b451a5cd90d235fd0553763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b630aa217d973a2197c397494037fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021c29f254310004696af4d32ffe7e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5bd9821fc2c649929181c47b22e0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47736dfbc6a7f6fbd041e7506f7f8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd65ce5ac6fd9744a5dac84c5b12b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1009d70cd7ee9b406c7c9a49e41bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de55b6dc59f325715f6010d9991b27370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae9d850dd027ac3438c5fdc3cac42d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa912e2a46f33ee4662475c62342b79f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c624e84b59f4bd35fe50d530a806a0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e72202635b9069685494f4949f19cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3999f051ab6ac3bc5c8bb0c6a520bac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417d18828c6201996b627b80956f85c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1c31b727b9a22d98c57fc0aaf014777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fbe90f978156496b371e07fa59cd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94348a64cda8357788ec9d4711d8a2be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680dba04cac02855db5997638da7c7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7ebd352f183574f8d9f0e6de3614e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2295b434da9f93f7b36e6eadf361e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14153256a1e149bdc52e957ddbcf0a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b2bd3a94eed43ec0e49ee1c35e62184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1b41fc2e4d6bf3a3fbb92692c28a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a6d3cdc3a0068c0ded51157446e3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f52c89bbe9f65bfc632b77d6ed6f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221dff84ac7287bd82c2d4e3a2cb60688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200b80b3934420eb4688f1a581c8ff589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac581b353d40a59de7ca2fab9ad111b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90dc94553581b7d88458127d7c7e7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219758c3d78ace29d074ec00d044b13c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd260ef787df82423c8454cd98308593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebb97518b5a724a041bcae6706539894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f1172292d3f4f142cbf7a74d816c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259ac5c99c0ab9d3c896c018302aa9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7089386fbf3db9ea8828aec2091a1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328a7f5c117add926d2761b63b2bafd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1258eb32b6ffa91b78599f601dbc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197ef5385f9952633998f6020cad934100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a78a3be2b99363b60e0f09ba32299101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ef7d02520ee61c4212b2908c494ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfcc95a71e27fb91adb6493f0465f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45097d9bf862c2324c3c9da2d078e438104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bbd3de6cf72117cc31e110ac3ee59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b290f8f0628e09d3dc113b51f36f097106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b24d2524bf2841d2a5c6d70db2a481107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e293a6c2f5c69918668974aa9df0d9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f5e761eed310f9568192f009742b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789ef18572cc2149e319fbc4db6ba21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0000913894dcc6f6f749c65008c556111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00122b0dcfea606b2df461b74b16a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415619e43ea2ddf084588ae8c5217ef6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7075bc8ddfde53c622e1aba12b4ff2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ea2a7b1f78f71cd2249d7aa5b74e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985492a42a730f81b53a431628139a46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dbb3606084f0990ba6a0a68539593117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6eb056541de47779b860c398343a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c332baac75fba48bcf39c27ca252fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fc129c46d8109ce6135ac257a1b4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb8c0e9e9e895bca32a02e29de5ad4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21937c0010d3a812fbaa34f009dc32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e6ea825d7279e54613ba81eaa07ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdd1eb19c747ab2057da2d26e8c4ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb6496f8d53e6b392fb87be598761e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2306592a8f6d943dfb084b454cc55ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d6a3c606cff1259fc7c8f7c9b5afb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f1dbee2d63da69919a48f1387f65a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26766b2e37996e81c0b8007a6df5b98d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dea9d280be26bd2f0911d044eb315f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c839ce7155a1993f3c19eec79207e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c00b21f30e2f2c7faae195123769d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0f5989c876a657d7d0b4d10bc99c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7172e3bae8111e09f8766ac63bc68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b453a9933dea00b3f5c394bdfcdd1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7688e8bbfa86621d85321cf13c6d2cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837bd203d63b7dcbb1aa8b9ef6938f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17664aa5e336d656bef7f51d1fc1f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82005faac98e2e4c711f95141acac1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e09b6b68d1b2483b8c2f69a01de5ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624954362e1029ab5df62ce264498b78141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd5afff512ffa1daa3f1adb34664a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bcbe8279bb0f131844288d81b9824143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa60f85aa1293b5bb28dab4f466baa2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94647dbedc2fa8d87038e6f2c8f198145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa2c39df9cd19fcb8345f46a2abbed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913dab97f59d9fc0d79ce01001491d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3cda891c8a04cc0f722a781a759a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b6d3e009335e09b6385b48123bd5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf05e5e31104b8ae63ef9e94ff9fb83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb3f9f616f456cd8531f689a14c1ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4ce87fd6ccdbda0bc6dad5fece94c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e26fd32a9afd16d24a04e446fcf42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc322c2fbe0ef8c11a64c2f0e41a909b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12324079152cda833e606e2aa153d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7f827ce924d20788ab5e4780864bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6699176815bb07942ded5b9426bc0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed693dbd29bfa42e7ea4f222396ae45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ed3b5d09ce48b890398a7e8783ddd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af592e4d5290fc442d415ee31d0d738160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4a7f7034af768e602ff6f8911290b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc48a1dcc65df850455f3bfd352e3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c500b62bf697473b8e9ac2a009ac9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1cf80dbe5d730e1a15695455b1b30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9292ba46889d7aa4e5daf7e3fa505df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00111c3c68cb530af0c29a335cb38d1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbb653cfd613e6d2af934017ef7b5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3991cdd1b74c562e4de89ec932b0172168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995c865dd2d8058fa4e069bda7b17b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9b9e30eeb4825f7e15b9ad89959e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7591fc200f18239a18644469aef5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc4ba441dd8f9dac2d13b34b5cfb7c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94da8fbbec3c2dbdd791b3fd7f7b824173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b97c6b16a5928dd0d8c56d26e95f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c888faf1566db0a4a9e471879acea0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea086bf30da64f5b19d80fba86877ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110256b5b514439d8d4fd99342868d7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b4119003eaca724d1213f3dc46eba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281873162eeb1d92e0011d7769d7fece179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d5cb116b5ea767adef8948f830c82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cbda716ba0f69488cb4edf47c9a25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77995359c266e8481ac161be361d46cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2d5c533730ed2ee23ecbd56b5b2b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cc51c227592c9ab87de58fb99218c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88681634e7711b1f14551f3b52eced185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563038a049e477a47a311a630e0e544186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2111f3368872d3c5c81d8298d2c4e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3536e4d37f27a079c20bd8f3bb3b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9a10de603cc10aac02d7107f0459e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4b68b8152cb4dd7478133a894a605190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4965f4a3efb244fd9604094eca8fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d5c12929e0853dc494e7435c7c7cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12963f252853de05011e7512ffe6eb50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c9400c61fe5ae2d61404e2ea63144194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc94912630584e740bb2ffdeff2ecf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57e64732f788f1d4ea63713f41336f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417450a472e9291fcb100225c6e703cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cba3f50ae0926e0e08765cace1a0f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9470730b3e2fc8f3090c5c90b6ae8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71222aa67333172111ba99f6dedfbb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c11b8e1223f5ae31812a296e99b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2c254d40e43676b755ef5ed1f458c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba809fbaa7860b204744af77c64d3a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69aa5cfe2b3e7f0d656175b2918abd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10657c1c7ed978a10ed6e82d14f697205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21304fe2e25430b00652f03f1d3743e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da247bb4ca7605be8869de600f52eb9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f239cd54c7a8c9a8d7ad567e5bb70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc56b259ac9c459af34b12468e01fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c7eb638ad7b583c4419b2a303b42d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e433f13849009fcc3febb4e7f7de08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ba24f3b673a0c2b39e1c3c778da28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade0ffffaed1b6b5831fe39d1483502213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da31fa0886c06c22db90aeb026cc974214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ad74738ea5a18b2529f852c728e56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ee2d67d5d108bcdd2884f36ced31f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef8b4c2bce122484191982843fe05d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd1ad486a1aa3bad493a5d0c87f268218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774312796a8a4ef78b4bf3d967286a07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a1d29f0078652d93d0015ef20619b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf247d26e48d6b3040d53e0d34709e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d09dbc2b915cfa9e70a966f57c8950222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90319559958c44e031d6776fe077bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7e9774bf8c53f92e22bc3eeff50dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563e1fdf45406037ca4bd34b4d5e8c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dadc34f0773fafd284b6e07230a118226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90384d214f337cba7474bc6b5c8caa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa045c9c3606e7076d3a63e31a111cb1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712510cea837d2e8444f6993a36a1bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e6130eb8f8eaaf3fcdf5e98372d3a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e331b52fb593524ae764e909013a38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d9b539849e54cb5670559ff2d257d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fd45c071ccfb3b5bf18c91353d0ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db15206671523537fec04a43e1df16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17d81a3c5ac6dccf15f45bd124c7b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113571adda959ee887b8bee8a8bd0f90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fda58bccb30cf52b57382680f4c76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5acd2ed82d442fa538b4539e1e7fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceb52767fb186cdd0c1e9d1e2103b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b50d42260044107a20d153d3d60841240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16981713eb98e7c37bc12ad67e68ddd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11c2bf24fa9fa7a19e91a52cecdd9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076394eaa0e3b34d43eb2f8a047013a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2000c88ebdb046f71fe0414a7ca4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a3c6866aa8fdff0eb454958a0ca7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478817697b297c2312aa489c0e5ef569246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cef550dc907df349d6f83dc409e122247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882937dfc02343c825cba14f0b2dc1e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61348862712b7a9e627e3233c4c28f5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595016b5ebd3077037b1978cbfa214b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e6633b5bd84532595ed87865b84ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ba8764e931eeb6a0d04899816e600252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07690228b6a849f8337f242f6a3311253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f4fea7bcf0ca2bbec88b9dc9b37af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11107460450772b2f079d8d8c8ab3c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e2934810a7cf38d13bca568761add256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04822b490d9e655bc33a3bed766b083f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b11de70199a34f0e7b04d95fde6485258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abeb6112118d2d4c676c2c8f6bfa94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee690a6b601052c7331cdd4392802eb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f16303b815d225465bc4848552a709261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8c444b2091a3dac9f572815338a61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d859a8343734f99b299a076827c596d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b5d8e515b4c20650b13af8ea20146264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727511e078d2794cebb72904c7c4c583265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5a51d22b615bb5da8c5ca5bd88ff8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1d8de4fadb353dae3d6acaeca9fb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bc3170408eb19b58e429987093947268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0975be158c837aad12a0bfb258f5795269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a642eadd782db6c0d456d71c93cc94b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6866b4e556466a3230d59a92b8139271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5700a0a20ed36f5c92861f9329501d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddd7ca166d225fb4ac5ed194efae58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596236c9d7d93ce9c899fe5b9ab7be2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df16e0d1536ae3d613725255fb1c644275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e93efec677b71ef993d05a60fa282276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3f855f818831ea6a137402410792c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda66b75d405aca63f8cf98e49b93c2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250c140a808ee1f1c00ed7b1f79c5cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cef8a735727d751f4ef0fa85afca4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da1c7c56a242045989c00ca0365c9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04717643de78426b02ef2610f210ac41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62843a4d58017d2772843e7f4ee725283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7716337aa2aed9d7d6d6e0d3c858e25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a65eaa3c579ddad4c3588f7dbd02bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c14730fbb221a7068710dff3396a59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767644debe7d1b3fbf0ad559a589b2d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b37e23c40b1132db8f58bdf57d3f59288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802bebbad519b7cc7ac1439c740bec5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60efcd5dc144aaa7c8d8fc87543741290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029621eee54dc76f010fc8589c9b9b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d39bdf2e4326818a04e80b87030fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316e945a56d3120ce815c93dd1590e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8637b3a2be7b979da5b66efd0fd3b1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7035e1618c77e26ed46978e5d6bd3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381182b2fb59c3f0b8860d5d318011f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a16ff0416423adc2b92b5e7fd3260297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac842546711841dca930cfd73d45ab4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e392fcd0371d3acceb5509a25a072299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984d1d4ab8118fd114ad3087644d1ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd10dc8d893b0d476a5539a544c5f63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a397b0610a43ab34e501d4941118b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0308649365a5e2bffc1578535fde0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf536c2cfc2205880e36a1087cb89f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94157523f2a4d166e4c441f2844fbda5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58c5a37718e3817aa740346abc0edc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6f1dc63cb9993d1ba46521b482924307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366971b7ab3d7d4dfb663adb3d81393a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857daaf3b58fb5d06ca1caad8afc3d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32b609df2da3ba021e64fa1fc85787310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b74c3f7ee099f77f4f884610ac70d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f7c42e2d0565ce68096ba1e8abe16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624f4c20301f0f359113375cdc6462e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b965fd4b6a111bd179242cd1ddd7356314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b5c07a8aca9c678b2815f3dec78a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdf772db37f02e0ace3f5ad0483009316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f724003965bedcae81c077df34dd7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1446060276960d6409c921852ee14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3e1080fd74c58b4251905af9b5f1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb0061f684b4b7c87323b28a5a3114320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1bdc609b47825e82d8f34c4edcbad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27dc04025b4299cb79f99939fafce6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e316169c48b86cdb68538f0470f222323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24f9b414154b2befa887758420e5a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa1961cd3173c08790dc2d1fb3d99d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922bcd7de55eaff000f8ec202f4dae8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f641c8e1a200ddadb4ac6b297b7df13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b23c95c1190d918ee29c0dbf787a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb113e787ad03cbb17d89feb212e7c9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461b4eea8ba42790663bcc5e6940211330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab5dc6b544cf42663c6e81702677c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6a362bcf861198c7480cca5ef22a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198725e11744b07708e018e7a83ec4d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c35a0a5f14323d148b06d06703bd0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd0fe0210b0cc47e635c2f00f96327335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff471c1a89a1b758ec7190230d3eb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574ed64493e572ee4e809fc65402c5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa280e5f2318bf4cd2f7731cd29b46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0734dbccbcea9c6c209952328f5b10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5b0d6bc3882f9208b1770233a3803340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8fe0d4f64e312f20d318111ada929341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa1c7854e97ca583477703dba43fb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d37de8ecf3bfe2327664c77bb29ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd566a70fc9c52ac0dec2aae5aa81a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb8c4534d8873681d982c524410f82345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300691ffa8e46c2911358739b57a61a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fe7eabc85cf0517d32892b8a0325c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb018a3d1259161dbc54691bed22776348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf9f2fb16318da00d2e279874e8e2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770055460f89ba94a36d266165e009a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c74310e44f38257cb3bb2c9ff6a4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502333ae04c5425e40f817e0a80cf64352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc30922ad149ecf2aed60afa40d96f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ee7b45f377d2072e76eb78d2189dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cacfffbf127b99eefe1fa2d71e538f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf582026c5b7c635441409994930b900356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05432fe0a95cd0bec43313de757a5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf309800552de8479f40976b0700a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86bf3e1a2feb217e16804474c4eaa9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66539701af53d7e7f6650617bf8cd4c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffe6547713ba939b069792d417d7b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be8aa428e8fd66bc5a8a6d1f973f21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eaddb14014884f03bd09cbbe6fe9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b1204301cb874a83f1f71e8293a2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294fec033216b90cee79f1765c7ec7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e627b89895c97b25d75f907492dca48366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b60e9b7084634a0863edbd86079a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbe803d143f2f6036608e7fae6683b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0db96faafadefb68ca6160a0c15473369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691577a4843046b17dd7eb972f94379370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45e2f3c0f3e689d6c5d5cbb106688f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dda976352dd0c20d6026025db7b7ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf70a0b840c93626f092d91a703a7c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c8fae91cc4222103c8b93dbd8e662374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7acb62693660326f8dd45bd63929c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d02ede4f029f143274fd1417490ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c111c6cd98da58d150ac2714d62f60377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949345361afec9386298b61227d63bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee580e407f1275047b71766f7b5db86c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa3e0aa6314aeac252627b45050509380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cadd2828c7980c855302acc3a998d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84a2274bdaa8dc849ba327331360ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c12d9397a720139daaba196a464edb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b003b5284b65daab119962e32cc86f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f2123fe0a354187739d9b43b86b39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94d1be56ff69548dcd54a54762ceb3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55f69c26ae8efc0e2984666b56b29b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7a85f551fa69db17fd08da48f599f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cad007c02ce8c94ba1e4112a49bb30389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac553775897c391b5b6169c8503f6f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f6b18e9771c2e553d3df2ea969cc0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0c3aefb32addcc2eda7ff2295b705392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768402d1c5e7ef88cdc72973d2d6e4d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61b456b1a755acbac856bf507adfb3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f197d51018c2c3b4b13651359bb1509395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd170f7ed394e0efce58ce3d8077d96a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ac90ce27a9af0c3068e94cdbb289e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52a8e2d884f872f14725f372f211b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63557c8eb9dfffef65fdfa48919af16d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b01dcf8199cc3df6703faca29f59b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e192c5ed865d296c6e7b493a734ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a8cbdaefd8f3429d591c394015ff9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f07dc771d6791b5319c2af8022d96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe725cd555db7d7f547691b4a911580404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93aa2556a8561c687c92577ae7732b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922890ee5538f5cfbc3d56cb399c7b1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbb318b399cddcc352f7005336f570407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa2d6b38a28e3812ef9dd33008ab23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae304530dd954964660efbc46318da14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6df25704af786565e3c3f78915e919410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea6b68142fe1f58b6225a814c8f109411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb62b096e863c3078ffe3cd1188a550412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94fbd4693c11e3d6d54aba032312e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e60a2dc0c97223f630c67230dac3b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da3d260d1e8fdfddfe384141db4fa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095ba15378a648a59be641cf5a67890416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16752352641fcda26bae971a64374df6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ae63e4b59a6c257dc67551e9b05e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c1b0d676ede32ab345141d9436eb0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8a7de9b9bfc268c0d8dde3d408f11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3f988f59c1f8efdfc92514f1cbe32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ad240477018f307dccb7320673cd8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898d28fd66e3249ef8dc2e65e6a869a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef586b4a01bdff3ba8e59603b79e526424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2de4f96584d6a1045789fea91a29a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b50fdc0a3a9ed9c5c380c703b6cb3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97a348474691be146c855966574784427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836436c835c4fe41d552fbba32090542428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783e1e488669c4cb1c08ad9c096d2a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4b2414eb72cdb58ccb3999b65ae09430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc291337e171eb3a56fa36f6d791c9d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f54341f01a56863abfe8dd4e15d145432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699842be4c0e464062f73753c122f87433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01579426b677173ba41f5e75d711fef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ed56ee97f1568cec2cda995b557d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ac8a41681bdabbfcfe85e56910313436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9769f6baec5c400cc548c5e9f2ce51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062423782e74cf1626b8abd0dc1c0f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76ce56625acf9313e54d1042d80157439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2c5a98beddaa7d138819fe8cd2a1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853818dbfe834bdaee413defc148aac0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c4707b2de80120a6c7429d4a75068442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ef5e75ba5623515719e74538d8917443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567b9cce86e3e965423a0c4b9874565444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6f32d4f16fe2a90082e820b3843a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cfe4b98f73d02e05e4884fc3134d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83697a1966acf3dd3cbd3bfee9c7f826447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f03095c29edbbc8035fef54e35d31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc379652fd98fa9ff54fa5947806d1bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988d9b923a2374f7bda2a7eaf6176a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3858d9f961b99844ddefe492d0c4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6a8b51cbd68f83d0a946c1508e4ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dec7559b74b4998204988463a40289453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd0945cc0e7266fb37d9af3d15412a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b5280163c8ac9622f345db48ebdd0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942a7e138662a8c48c4c1c7176ffe18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ce2d0725a92f5d2ccfd3e64c5747b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836007c22251ad809ba69fc44942100458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe1056e9763660cb84c739c0b040f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e7c025fa403cc878a7ecea4741c90460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adf3457b13b4de1be5deb3246e549b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd94d6f0ad15209e39ab03074dc00b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebecf5d02fbfb914b9c36cd491db7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29adb08d02d149c9e8d649990c9220c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7a8aa581ef3b881ed239dfd876813465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0017c778bfa0534c4eda55fd17baa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc40a3f21f43e5cbdefb9fcba7a1f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e6642e4aeb27f703389574782262c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38355f59feda5ab29cdaf719b05f37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034615dae88803b2c99ab25c5b0710e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebdd37114f1901cfa9834b989637f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f7f03dcf2ac936e3c7a8d2b2fc0ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbe756fa8be2c8239b8e103d718fc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22631cdac9aeaa3afc9a0980ce6ad4dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44d4912b4c0ac2e23b90631437ec6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355c96935b6a23d58d33053f8e33d10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94aab3c5108e515452013bf1d516ee7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5677e643f7ac3d66f4cc839c5856b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8659d52451292d1cebba2b35b342de2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2e7122d7f166cf3428cbd1a20df03480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3cce5964d63f35ec7c34a69fcd2b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcef4662f07b4bc326721b5647ea0d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ebdd6a2955e0fc0f3f385183b8668483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29090be4597365421b0211f40e8bea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e06a830a9ae947e1187b9cafef567485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e762a5923cf82fa0c338f50e4b932e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284332ff136b4a5f08744310f8ceafdb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55879e6182b765bec276f31b7afdb4b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702238b4f5cfb3775de6d9612d027fe7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3164eb8ad5c4515ad1202f5ba52e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da992e5b54d818d2973dfa1451fbc9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79874a16f5d42da7df8dd9603fcb51492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2830026bb870f93f6ab3bf13ecc17493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17464d6a86c45c9841aade826d3068bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85964a5cb078a3dde356936676f401fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a05c4ab5cbb2bba7e89b8a7183b72496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436c12d9c0eda146053c05d192c19b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45a802b1e553ea9cc213f076569ec8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80b3ce9128e7333c2868505282798a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc286966e970a7b9d55547b9f800605500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691bd2e5a6d01bf3441b0fe109c006d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4837c580bd9e56830d279595203e0e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5c74e2bd6dabdc3c80dde02e65e28503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d561a74c9e40569810ae343fa1f84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d268855da15ab07fa825e1e918cce2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2a330c347d5b018627f69eaee724f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ba84fa3424549d43ec145fbbde24a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82918dcaf9bb99767c8a63560de81c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6b5aa031b605e74ab30451a3ee739509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492be728ec693f105716f4660f7beac7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b6bd1024d45ed83225f848ac1a678511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49876273edbfd3deb70e9b1e6fc4207b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935b3da5d0f01075e01e77f167cfa71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d51e556333311fd10f36199db625f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10ec5aea07514d071f14a24639e842515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48874fe0b23a1dd877c31cfc469fd073516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96280bafc77c56cd081bf89b98922df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471cdf59820089995e9a03ce4a73c45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f70006d58f9fdf204bef7c27d328f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dbbdc45095161a191677a24774d83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd413ddeed38778e9c91551d7ba0253521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5f8a714cd6fa8e6425dfda75287f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c5e618e368a87e016c10f3ba0fb81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955f7349fb5e80a16c23e62d81f8664524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555ce03a0c47806b9b84e1eed056aa8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85711a0a9b5eb854ac78a2a4bf90584a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bf1f5e3a6b77b703452d6ba939449527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f03ab17ecc2ba0165bd5e572abc0ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbc76871962d36fdf389ea15fd21ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3d5ce09f8df8e95b454caf9715d39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4112601af0b3f5e4f92391dc46751d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac582f93bbe3dd364dfbc11f4b7ee76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af6a3b31bae7a9c8d71afde1718f2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7c42073092f81d273bfeb3c5549e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dadde1197475b31721a465f13380ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a27a085a72a11b24b19b49396f3d22536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88777ae8e92a024f62e51478a88e59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d544ba2db7fdfc998fc8ffea857678538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa539262d18a6813d464ac066b6070b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed18375a6999c8be781923fdf094c52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6292d45313fe57b5ce9cc975e4c795541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18204ccd07ed78d2e29409a54c026b3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88185fd6dc20bfda4dd51771712ce16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462743a1f3229f5bdcb5f3fee832362c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed20dea043f8392e6f44e67901deed7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac1c45cbc618392901d08e40a90118546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90429dc4d76be435efbcbed4d54fe4d7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7299391cc52a610f764165ca84960548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26649040a4ac28bdcc7689fa31baf99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c35e25041a85cb6f71e108c64cba0d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32287f68cb792385c5fc66c519a2b709551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e41ebc2de2dafa9b9696e8c967665552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f4a8451c9456628e59d5a63d52f95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1841d3fff1179a5d7df24ce0647873f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56572bfb92e242cdec99465a31fccf8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c1b369759e5d190199cac92b4e872556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513fafa3cc299cbc395ced5454edbc9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0134978115eca0853bba88a1293d41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def70f5a34c089446d54e3f8ef2094a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b914db33e2e3506c9a97d8159c53e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5f9d0fdf1aefd984fc2af88e9e7c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208bce6c5626a57731488ce2c658c70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb78ed7d0e978221a57084b413a8218563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b29d09220263eca9ea6a48f43ed0c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e731ab186e689e843c69363b708fad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69f92074e3af2237d29246a1db7a19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb332e779bf56e3dcff267d413bedf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d2535f56546fc349efc4d3615cffc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc29e0f7d07a469c84087bf58f2628e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2edb67e827e1fade35754b5e46afd4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac741c1955b79f16e6b73840a6ea18571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51332582c2e49143fbe150e7aefe9f73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40397cedbc4619e05daddba1e1b578f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0fcf8b4e7830e440b47d6587813b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94b1caedb695fc3dedbf091d3131c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f5f6a28ad0e6aca15c5d78e0f4f1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01c0c93c95ee4343d4376b4ff49d67577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ba40d2b2e4dd118cb344713a534fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb47aefb09a2ceb1ecc3645b28d9d5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ad2bec00e02e263b5f82ce73efd46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c1a4af85090fefcd95f23c19fd16d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006cbf714c482f2cf442193247ad6fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e10c028418fbb324e748b1db8d4f7a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec23508351c7979b94e332336b395ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b889731bc9f12717e57eaa4ef80966a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeba92e8d91ca664bd1a1b11becc161586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632ad3a776d1c29daf2ff918f35b610587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc28911c8ecd7a6b4584ebae89c5182588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd3053e8a027dc9b5c08ee80124b81589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bb6f9302001c0e71d0d9209406682590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764a47b47b12039bb614fb77f177adc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99050666355aff29b411ac29b385b9fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe22a65df08509713e99f3b48b0eb1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3957b8eb7147c7c94b25860b0117df594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117537fb333b1beb57f5feee3222712b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e506ccc728e219bf60c3240b3cdcd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae95495dd38f8efd2f7b783435a816597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6e86d34c3b9fa11448c315415da19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb06aefd58f97a4fc277d5b5d55ff2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c01482728b7bab149528a4e13d781600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27530e88106cdeab74b39664dcf965c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cc1072a3347477ee2f583ae44d841602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7afe61539795dadc745380b22857e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c9f6e90f5830cf443e539c230de81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3e48b08da748669c628fe0fe351b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f932b474bcd7e748976182efb525a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b3092c20a0ad3f2f5212dc9533eb0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44332c56a79f0f233b2afe6063fbb613608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289fecf82374b08c8026f5e59184abf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166f71963d5c5d650bcdb98d014a67c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b076c727b2228fdc427919d3d667d92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32f00bfeebc182503c0a3cf5d8132a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44f5eb546fe768ac72d59f8c67a5f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc8988f1e4aa88fefc803799492b72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd0d9c7f36d3a0cbe5b0acbc1321b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201c2a251a0bb4c108c3d114786cef4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cc0d561bab9f38e90b0c2cf5ff059617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3a78964025d57cd277ae36497759e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092feb75a1d69ef82fcecfc2de91543619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341b86e102a279a35bef04129e37037620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1223ed9fa9f2eaeca96de4ad0692df621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdd351bcca48e9d6aa658ba6e8323c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd082a62e6ed4033e9459ebc38c86d19623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9276dfa4f684b493d8bccdffda65d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404692b04f74ce5c408046346a746344625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f9a982ae8872a3ab5c4c27b93c013626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0cd5491d387f3342e9f28c4926a91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80c565982a27a580c2321c58f3c2c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96864699fdde64b0201b81786824038f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d9811e8b2f2a9d9ba5003f27016fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c14652ceaabeda23648a401f54145631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87569e94969673a8325d4e092c0542a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d35d2891dd75dff48a4acbe358e9a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe1cc728707b2ac61a9af34b62d08a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68fc449a8999ca8799ad94db764355635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e297b63c21a178cfeb1ff545a37094636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0860aa563680a9e3992557418b20e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89c7fc53d58fc1cc858cb8ba75366d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a28ca36bffdbbe470692ba9ee8db4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44112164905b97277fcbdea548cad19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bad0eb01d23c6ea1a5b4ea038e83f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dbbb0c88daf368d95dd6360770c2b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b160fe5087e4053a0eaf907b6d3f26d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fecab17b2c5d73444037e99e14deb4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f14b5ccbae27e88a553a693b4ba4e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2810f139307ce749e84f98d276597646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab030b2ebff29a6f5ba0e1c5a3dde56647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad1c5a26aa79df5dedc168ffccb9c2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcd8b4dd6af1f914ea8229a43ad0e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b3af9d3a23918c0c0a26b35670630650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283690a1969b4b5f1b5427e028f5a9bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449f6fff34a6a9911a6ddfa895af6a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662c7a23f1c9ad732a4e13dfefc0811653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0be1ac40c56fdb4106bf859fd6ac7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c040efb9390db1b43d30b29b823cc3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c5cc9f0efb320fde48d3bc688c772656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d0f469671471458a3f1f67f4e77e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8ce85c85cff6d87a87a32b183a40d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa49b74b52f82bc946f03c4951e11a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763654a6545569161c89abad57b092c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1381a0554067ec244f1b45d2bb8e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbe143bfca732dc6a56106e176ca80662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a353d002f6d63b084a007ad0c5ef24f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfa8cbd4dc76c1d10ad8e02368af63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b753835716eb0cbb729d81236f255665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceb628a42c78291da00ac922fdd09a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f3208bc4ee1014722a5022bdb4452667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8619008fb9f1f2ce539617a9777ee9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd77d10eedfea9fe3c4c0b1c75594f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a22d17c71af4f8a33f869eb00b1219670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eb36b4d0e7f725e0a86ba7e5ea971671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5bb113a8e4e2b1c68e50279ae1cb7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e54648e20ae600a93321a6adce15c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f107850489afcfa9e0558937b24b57674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddb30f9c0c588b2d9f59b1b73c74a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6f110e321ca96332a4082c0d8cab4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d88a8676bfff9e61fc27b88494c79677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030269b3c318941e91b2adc254a6889678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f072a83ad71b02db9f75bafe6bf1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6796b7d0d53134466217e9c76597654680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee99eed8b365197e0fd1caace6b6bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2986f71500c7fdf61d2aa2fdedaa55f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ccb8ed3d68608e8e51939006d1ba8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a8f7cc3dfd02fdf10bf575e83fa7d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09ed131fc517ef3d8044fb3cad280d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1e4eff734c1a0ad882abc935ac10e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de37be40eac15606a48605a6c58bcd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833319911db19cd73ad6f8595c0a183688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f95c579f22fff4c48de2c2ee7910f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be817bca1e58a3a55e3a64dbebe8f1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0f11f2ceefacc3b48b4bd6e63e17f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82e570627b9bf84b75e12391dcee0f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5a0908470e119dab6e1277962ea64693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9feb11d403ca461cc8f00fb94ba840694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e08b1409c4933e5107bfdff91986d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40111ff450588ba70762d59b0b55124b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d272ede4ba3c2b2c5a77964dc5393697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2f3b7c264ee247c1bb2aef99bead7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225e1ae0eaef7c66280aa02b302a4a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadac92b26b1371b97a4b6e8ec49b71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d340a25969bf0f9adf6701e6dd2eef0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d1a063f38cbd1117683205cb52ded702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126a90be24b82156c9f07f6462a5ad9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a22940e9315d1c56fa28520e52ba6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2654320f4e61b739b5ed6755098bdf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5277369dcdb7e47b510851aa94680ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edac8ddc8be2c4be4e22141918529d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33397927fe411d5d6ef3b59edc6a4d76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7437711ab996dcdfc6a93c5fcbcb611709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5923b87081a3938e06616739090cae6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138057abb04f2e262ba647100407110711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a16a62be887daff895267ec3c0569712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2f39db1cb15d6466d1110cf0f4b7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c980cc6491c90fa0b54b62597fbba0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617273f4d22696be3531dbd0c11b8d81715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbdba805c4199367b435746a15d27c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7e1b7344115ed53bd084712ab4e44717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd9614928494f6d0b5997f4fa2f791718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d247c890f2630715f4afeba0bf32a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64843778bd54ca264c380c56b676aa7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a02903de24928664c40d93a42472ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d763e557788ede2c3f67b31f395df7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eae0faaea500ab1f7f2c573c94196723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50265ba9d0ca46a0bad96988548472a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090b2f83dd2d596f160f2d1e79f7741725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6f326a8295d29542a3ce52f35a422726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb2e6f61999429b6d2992bb0d82125727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4aca3f614de34e42b5b02de8e7ede728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e0a5fd3dc5e218d0ad85e95f097b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afc765754ecadc2089b468eb8fd409730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f2a6ddcff0dbdf9c048e98e4f8b44731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01a9a6c0cc96af955ce4c9a2799f3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281078854d2c2270771ce797c61623f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76240a71235915c44d0590351af916f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15549987c16546388f5640cf9fce65cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fae85db4093fb889243a01bbd19315736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f30f8e084d8de851d34092735ed13b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba25a84f00b2e418d51f0daee95b984738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd98a8418a52ecf3aa92339df7d0883739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaa5981e16ffc75135be161b0e8b53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b086bf4b2809ae9c1bd0f192b1cb60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7929931d53d48c2506ac91bc7a714742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0e6259e204aa0c81e65de1fc996c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52673407af88d50701904f22583057c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbb7f03f67f9fda386e11b2a594b8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95f7f0a24cb49a0c218f041a45b3e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be131a5e682035937607d99894ba2dfe747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5830,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5890,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6430,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6490,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9250,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9460,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25960,51 +25642,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26090,2210 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28560,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28636,10261 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>560</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.42</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>6.01</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>574</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>28</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>21.8</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>604</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>317</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>574</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>347</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22108</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>7.71</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22112</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>3.86</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>223</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
       <c r="I219" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I222" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J222" s="0" t="s">
         <v>668</v>
-      </c>
-[...10 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I227" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I228" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I229" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I230" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I237" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...5 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G239" s="0"/>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I239" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G240" s="0"/>
+      <c r="G240" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I240" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E243" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="E244" s="0" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G245" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I245" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J245" s="0" t="s">
         <v>738</v>
-      </c>
-[...13 lines deleted...]
-        <v>740</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>736</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>736</v>
+        <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>808</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>809</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>819</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>835</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>838</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>847</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>852</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>853</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>857</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>883</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>918</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G311" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I311" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J311" s="0" t="s">
         <v>923</v>
-      </c>
-[...13 lines deleted...]
-        <v>922</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>961</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="F329" s="0"/>
+      <c r="F329" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>980</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
         <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>404</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G339" s="0"/>
+      <c r="G339" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I339" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
-[...1 lines deleted...]
-      <c r="F341" s="0"/>
+        <v>1007</v>
+      </c>
+      <c r="F341" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
-[...1 lines deleted...]
-      <c r="F342" s="0"/>
+        <v>1010</v>
+      </c>
+      <c r="F342" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>671</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>346</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I350" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>1046</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1052</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>1046</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>23</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1094</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1095</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>339</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1098</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1097</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>404</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>717</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...899 lines deleted...]
-        <v>1203</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>