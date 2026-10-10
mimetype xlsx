--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,469 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005758</t>
-[...2 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...340 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -490,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -973,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1360,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1480,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1672,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2068,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2239,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2311,104 +2116,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2440,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2905,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3043,59 +2752,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3115,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3314,59 +3005,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3670,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2333d37bf2badc406ed8178faed6d831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba42fd72647e5864feed68f649236b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4ed39832793601eadbb9db22f64923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989478f4d148150f56b519d7d0c44204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1c9e2a80efa2d8f7f0bda4c71fde65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879693c60c53dac40acf4d6b56efec96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608e6256d2e6e040b97ff10b60f7c597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523ba8a21d15331a1153f177908f7ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06962ac4afe72067a304ef97d9bd7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75ae88edd06a0a5cc7c6feef0e943210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0047c482bea1a2d30acc7f13feafdf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75f0e2becc8c8e041f4d195edfb49a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d01d1a470abef9cdaa40cdc080778713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986afd461da0d8aba0d6cd58f83f18114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae61ef69ac2a29eec11dae0d497036415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaf250eb3ae1d34079907d0ed7a18116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc6e453a00cd38136d13a964edcf0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86818ab6a6db3ce21bc337d99559ba8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e4089c90d17037b1782986e859dbf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a45253ec6c28221a65f3ab8c38cd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e35e9effc1ec7613f14628770c438421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae592d0c21af88df593b792f08e121be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e5f7fe4379a40fa828adcaf45694a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bb4ab8375cdf8a25fef5d54838ac324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f995c39d6f9dfe091ce2ebeb16d71a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d69e10667469bc65b915119b721f4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18723b2047e5ca6839ff2542c5178b8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1d308a33efb90894a9a576290001b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d261e32e49fb1d7ea5ef2b55cd0946a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96f9cc65156b55a2331e4f692152ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ddb0ded631863de28078de86e1fd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da748b040b6be9e1bb0372e8c5dbef9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968728afea3b7b5a48e6b0f1143074333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f59d6c0fdc516cf1383ca10ddd5da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03792563ef931f6539cef91143895b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca259d6cbe8ead23a63173efbe20e14a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4c7edb4ce26040cff18ed5cb54c0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ca8256d6e5eb2b6ff28dbe1f9567138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ec7f896a4ebaf15330d5edc39cf6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5255eb93bacea815f5f9e4a70ff1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90565968c73a628d259a98c06da823641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8cdebebf88b0f604b6429a3c1614742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92ca1e1f9290c57e0785dc4d9c007143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c7fa4e1af5c6b483e9be787be0a0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48518cf262f07eba9f3500bcceadfe8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd357484e5fd49446d390df213928f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bcb13851c89fc0338a99ebdae595847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1a9e24e2a6839a2ac7c33cb9155f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04425cf795fb92e71d6b69a2e15c50b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fec8e5a71fdcb0185ba53212c43bc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625935b6baae31b747a3b0a6efa52f0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f71498d1d18911cb332f71bf6e86f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb767fe64452ec0f9530699461d88e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad35874771e189645d707f2e3c76fa054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656f5f819d65980f33e15584de9aa8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09459479291f246e614da231ed075356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed43076b4f9efe744ae7031d916a2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c8dce6bbaf06dd596a17d2448dae758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c0b1e05676f97c8b3fecaf1016d7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3093b673074651789079fc094c4a8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52b23f8af7221a029e013c54c9a4bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4625a9df9ac858d8558258c3b9da762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e06fbb50ee1075d33c7f0792c12cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af224cfeb668e96fbf747a4a5eb3cb8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24fbcd7c879306a01a73185d1c663565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511fb60b36c2c65d6e2d0c149dbe7a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1130815ffd56f860628b1f87f0f48d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbd66e00e6b9b67067a6174e1e850f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc6bcabdd03521f9b6a10399e82b9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c6e3ef224ec2a10725cdd9bfc105570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683949f3c85ec432d133c948b0a6ab771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffb5e15b14c4619826cd2bf5f4a63d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37d85063cf529b7cd50a031bec32fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda70649619d21f74803d16dcbcc376c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf6bade81f7e60960c6de8d222ac5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb540626daaaadb77ec75ac0d74a26b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0be0d78808c3688ab1d1e8b12ff3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff8ede302a40aefd56ae858da8387478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a089ce24f3770b545a06ad072836f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72813765b7811091bb2da55a9da2d3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c23c5b20bb3c7682ba68ec678a753981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f84f6113f74b5337f6592ef4059d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0f3b9712eb85ce9579217704ef71083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f5ccd4efc50f96a8434ea4828c75b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74549ad2939131326aff5f236d635a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9b53c96e1cec0f3140975469d6f4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714357a315a35485cb8d2c61761ba0f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190b931b210ec48bfeb59feed32c31d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a864f72c029a074f76672d66d9a0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e8323aa20605fdc200a1781fe3e8190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252794a6a5b13d47bc56d160061305191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c336b2143c8868fd861221eb2f9a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf94f1a99979f64a40557eca8e3714793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e1f88d14a718b089f02f9348ae98094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5ac38fbc9e5d099e3f751142b37f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb40d92d3edb92df4e12f7d64a780bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52230e44deaf8c890e24d6dcd7016f1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29692fae3266faab8908b61fdfbd6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78387b2f6fea44ebe1ea77f6c9e983199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f89ae84e33ebac1dac6c4437081d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdaddece0c7bca6153dfa14499858c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e51b290a76f4deeb61dbccb56bca7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0cc8563ceb919a94f267898e25299103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fc6750de5cffdf3074d95082b6668104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10890914339d3fb320af6f09ee94bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d59e4cc2735da5ba0b70b2f8237858106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116d5d814afff9fb3380552d3886c40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a950c5c0d672496f6beaeb3dccb90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644991ea4daa806d86c82bbf235dece109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fd08f7bad1db0784d44e05726898e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53ad52e46a0c2415a8755ebd3212c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e3fa6f50c192c0186d6298fc379fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916fc819d00f2c65988b5bccee882ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0311e1126ed2613884278d26eadea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da55b458619a5161dd4902381e46da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3afb904b8e04c51d071dd6ab39ff21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f695b3dfe121fef7ac796ab2ce8ea8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee1ca92261bd6bb583bc075e02812b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be4313109fef419667637e0a705684119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed52fb9a394042b939f1ab2649dae4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59355484d1ea32791e53ce1b9cf838a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17642196715cea1943e23776d80e735122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64730c06aa798199be334ef3ed8c1207123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33628563bc49430dbca4feb5393bcddc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2a39be850f63cd66930c7bb1895a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de4f0915595a0ae0b7ed344ac1f898126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b83e0c627676360d6043e68c354249127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4798d0eea94353dc5530d54851b48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aecaa5ab043e57873e40f103fe03a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e540922aa0e92b62a76fa0c502677130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f26511d2c29d2982eae0cf6073d0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b32c4b426bbe36bd2945e6ef1d5f16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55922a39dc23caf434fb1b5f4806564a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d5719c412151dbccbbb14495fd889134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243944c05159dfc6d2ddf07275939856135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447383f2343336584a07020b2fd7afae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89ef2f670e260839878f8892b4c706137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c16d229274034805d214fb31fcd68c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155636e71a8ac9200b733c4f3f333bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129ea52471b433bbc9ed57b09d95bcc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8993ec67eb47051f37f4d60e5f2c95d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b1830e6cf2e14a774c9051c3ac075142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0248d458af082bdeac0c6daf0b274a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc179c10c60c6e13e7cc7dec2c0e40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b45a46d51be7d0b231bca56d05cd7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d95fd83da4a4cd3c28d0b3210c6c27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317350037da22b4a8353a05f909b9472147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49cf78add6f47ba3dbe4f7fe79d87b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08f941606dfa073be57ff4aad8c83d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3273d387e26c3b5dca114ed5ad425150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb56698c3469eb4468b3889a8f274dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4d82e10997d01cdbab4131a2dac03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fc3c321796fa318c852eb062d38bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880823a637c17f83b547d098e82c214d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012bb95fe137a00ac68519487db9e20155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fc5acfab2fdd2a3b54d670bfe37c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416e1a9ad3902c269fa0820340a9b33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9216b3ab5608d83e66a6a9b5aee56d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5e165fdd83809443d45856b8cafd9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477619698addb2c8e9855b609397eab8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2f51eb50a27c2e18cde743638d662161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b1491883958929d2b1f600e451741162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996df4f2776915a262cba9637b7b0f98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0592eb2b37203a742363a966c7bee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb07171aa979687c9c1e33f36f5fd96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9bf4bd6726ca9ef7e446599a15905166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bd9af278f2818a2e7bc8ea783aeeb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc1de2a028d5bd2afc41609d85e573168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35104582cf59cfb0c8580073814c4102169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab95ecc2554ee4417c81bf1f77b72e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f49b57043870206069e7b9987a4908171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b48aa38ebe085f5355f5995d38180e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bb37a34a8c86a55e1e990b225360c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af6a33e54a98501ab10552f0c84d7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cdc5d1c16173dddd1f543abe28cfa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ebfe982dda80772ba7e9cb3ae3e12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55979294f335de0ddcfd81616eb9fa2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c993453121436f353a29a346f1a70c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d45695dc4a551d26e44d3dd5db232179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ea09adf5f5e54c22b20528ae3ef53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bcbc6c9d2528adb5e2b5c853a52c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc0201626b136fca62540b28af75d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2254a08164315a80adfe9b7e9cc37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401c981d718fe6e10862e726c4b3120184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81fe84574a587789103b58dd18afa4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5a907903416b082b1421e6a826768186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8caba8c20949b1f92924342503fdab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184ebc75f1150b2586f6cf8cbc2368e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189bfc8a69af9da089fb6ec9ea9b6ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73934bd0b5511c6ac4373f34c664b2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9b008a46611e4be3e8c95c485011a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4a9fcaa15e4d968ab75cdc54faf3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1221a91e65eaa29b9f4ccf1ecb13e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8284fe992d8c1e1e738d1f803cb5e37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7426d53727585e477a73ad9880faf7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f46a8ddd1606d3fad471dbea8e25e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9964e7e8edce2c47ff6157fbdce16197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e601fac4e51f11e1511c8848228a9f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcf12ebe368c94dcd1688e596402e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a03a9e0c8ffc9d93826cd8569c55b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b1601429733c4ccd8138e200fefaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db49bcf2aad6acb85017dd69df178b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0b8d27e8be4c6bc0041d3af78a85d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf38fe9026c150966c015d876d1ab18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b570e826581ff96938c1757e9d2b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afd570f1879065b298ab2224b2ec05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169a6841bfdb2aa5b763706c6198301207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0a79e211769ce0f3fd92288dba8a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1057abbded30d2a54bf9f34acebbbf0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6f93dce24d1a72debf8c3118c65ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a35d63baa3f3b67da581046bcb1b04211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2194654b4c598339f4e6cdd823be9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843021a760b6151c36fc510e7c19966213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8e914cfc2c3c82dd62e1078405f02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb40885e6bb8552c497d011dbccbb0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c67fc29d8a796f414033177d4ede2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bad03c31b4b442fd7a21d86a52ad5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd00f7a2e24ad59c52de96357b7c1d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8974340864a64d1b53b05e58f27bc78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90c6035c6f3024effb35b7bc140ea2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cafd25481a37db17d43c8eeef59d42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48962b3e0a23a136cc62ec031397c8ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed9fe8bbbb7876c880af0bdf2a2f62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0631aad0509a0f98d53872c1d83ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeca4f12af5f92a7a0959a67c7025cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852be225209c36992341285aecdda95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adc7e3aabc77010601368acb0e33f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f53cb98b337cfb887b2e780583161228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac759e00b526d624e25684edcca613229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea9da611dc2d29ce3e0cec1cc2c5d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe03e4daf64f45ef6503ecf067fa35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d83782ffd499d2b632b2e4fed2c8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0c00c87cadfa57cde340e6f06feec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b7de78c00b77d230cc948fd34ecb0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3d924b8913059d41e8d684c12e993235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56ba06ada78521ce665097354d2317236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d5fb98bdae268b31aa48e052a018a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3791e5d77682838ddf06d811c0586e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefe7369fab1272eb5c255a5d0135a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0be0005a2376c0edd8ccf75641063240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165df4bd73eae8c99855a25977de63ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c904e811cec2a4797d83ddfaa53ed7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26200072eef7248db622f39fd6af902f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4d58c81f6d5444e9cd47a0716ea02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcb8690548fab0e017882f198ab0ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc039e117ccc099f207b8247a021f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1926a0fd97252c5a22fd3f7cf850d10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffd908b089aee40d28a1c8bbc9162e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccb219a38711dbd156a5c7e8922b4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc2b90bafce1bec2e83d0cd1279ffe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b2f335a094549d085e7d3f8c3a593251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fb9e7d96c0b8b4c5ff1664e90f9a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671686b639713255ded9a1032ac58f4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b026ac6622f410654a28af118e118254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9a9feb8a332a03d9fe84a7aa7219a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df0b4f611d6be93b74231e97d7181d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d2411fe9f03185d0d1d09db945ff9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69030ffae2c111e22a6870692f559c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edce6ea2beb5c2b729b7bbc23d08b06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9a906c3d55a201c38a7413af260b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17b24cc289649a17f05c04bdcc421f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674eddbd03fde4f956b5ee02adb5d8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197e44024f651a3724d3b61014061cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f8dbe7a8c979f9bebcbbc8d1fe926264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec76cdb838418b6c2206fca6a6c1a64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ac02f6f8c6cb643219320265dc102266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8497fd003611207fcc48986cc35b1ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2a93fea1ff0ee2f6cae011c539249268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7f28d34207237985a9b39ec30c69a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5bd73fb795ccc0c53055bf191fd2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577d540c2d5249ee68d504576d8dc44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b84b0d4dbb9634aa362e1e27c14a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bd6ac90420d49f6194f42aa0c5f7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a46e8553f7c7b0996762ad6cbc2a64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80f1a1e6e5d5b3b8f0808d22c3ac37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a75f8d7440c8947ee8b2b359a4c15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af118ac7374b919e20516c554b173f39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d09210eb0875a6a042b81d66497184278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4213dd6dee51f98fd742f4c6dd47b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda5c649e51472ba979e7b3ee2ddc52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3dca4b81341af333ef9a6593549c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb694e745b2ee9113c15eaededc1eb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d289d0c3e2e561917a053db015f9aa3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec61e51ebb8d537517675a448fb7f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872089199fe916c50ae9dfe0e838945c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d50660931ccf05fe06ef26eac54fbc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564c89f99c5b3431d8cdfdff6d7879f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973d0a1dda59dc1d20e05079a0488b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892a823fe8b5d51596c00ac62b6fa4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e9e53856a77afe5f62c7f2d2e7827290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413038066816f2810d1571e57ffde84d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35a7cd9ebf8c2852d7db03b5402496292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0b4658d0c30dc8eea28e9dd5a753f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88400947e2342a4c18a86644f79fd11d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b76354d670dd053d41febe2a3d41c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f227ebd9b779029aeb1a033e7ba634296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a480bb163a2030c792f49e8447e588297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40af5f3e81187071cbf854b5bdac5b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df66605418b80c036f1470437781087299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6383b9f8743767356922ba6f8f50c8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec27c0e6c3d4193c8154dd40c5f9e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bd3a806bab90268a7ad1eb805a079302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cf92df76349f46ba07f973f123a1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b44550a1712f1da7431c3073ecd03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faa63b247ab9ab35632d8056923763305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbfe1a954004cb1cff8d2c90e9d137306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cce7ce258a2dc7ff56759b58cdb942307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fdefe9e4cf7d4644e2b68d7b2c77a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34a5eaa90b77f94814a2af8d6cc7b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8c468a1b17d5ba87378b5b0928284310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5f6544ba00e3579ba8664f34366cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74b954c29f12fef29f54a99d5e3e3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74727eabd2bb0c540dfd1598cb028de8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1fbb772cace2c4ab490ffefde5767314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33545d325a67099d93d94034bc435dd9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c255018372038307f48907b19262e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126a1c663f76d49517146ac78ab7fd7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7c30264a20fdaad086fa00623b64f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc45b8d1496e97b10d16c468d9916319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1efb2e6e49ff85a86447f07acbc291320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4a62c54c5298d718ddb76fc7b106d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0778acbe81beb947370fa6d58215d4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2436c96feaba7f169160f2f72d6f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fcec39896385acbaf3fc9e29927b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca30ff3c15f747f066dc821ded41d6e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b771bc36c665d08652cf3d2cd59dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab295e91fe550c43ce06617df771f34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59aa4aeafe6972ab438dc9a85fe157328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1b90d80a6c6ea936a2b8b4fc2b491329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccfb477a46a51d04cd5228b1fa80f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74719aa8ea18cd8fcb658399fb53e53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f5450175d40a6fafde0a2eed52f9e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f59da021a66a3556c57386eea00b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de381dbb2f07625148c615556c82d680334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b897b3773309fffc0744114ea181c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb9307077629c9b95a33f9dd4325f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50619f17882e977a3a2646a6ee5618a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb563f20484beb2de96e2888ebe2260338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa475df4754ab204f529c6154761517d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e2ef38430275e66dc17ed61be8496340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b4a3175698501a9a47c0f9d54d5ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2995723eef30a5a51ac6b86454ee067342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d75e3a3e2eae01953aaf332a28722343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdba9863711452deb24696a8862ed5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43668af5443f154d60530fa1c769dcb2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed258b8f0cb52c140a37026aecb199346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb68800eb9b3a26187ee0983a7e329347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9e9efbd9bb49ff9fe78d523bc77e9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb51841d98be25989d79ad0e12fde2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556fa63fba77b87e1d3052f6672add0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40273b6f37d9925c7ffc08132c783008351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6a5cf7bc04ba0fb585fb3fead1801352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be757a343e1be8f5fabc4ea1896e60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b0d8b743e1785ee84616419dfd1b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71195505703e476a0b4b9b1e917f4939355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab9e82ffc9dd5163d42b390b87f624356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d7dbef4f5f7823188e744df57483c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed1e648e61e6c51a525c9fb8b1f3b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaff770217ebdc73eff944a6e73ea49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfbca7096aea8b6d3befd16ecd345a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73b86cb7df88538d280bfecabb5274361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdc1e83c85c77fac293611e8fe7dc5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee574aa406f5518718e41366527a9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5435c3d2566c29da535145039eaf2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f51c504f70d728ab6cd03480a10468365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e9f52469a3b00aaa1146dd643bc29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea29d30fe0413fead6b992aa83dca5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1bb08235a3d587667fe86fac85a2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c159fddcf02d820609fb2581ea874369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b7397d1aa956e46e96b4291042e0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7f626306986a6d59588cdd630e6ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd47b87ffccfb1745d99072858d528372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8024de0aaadfbfae21e0418288c49c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d16e40a2863ee480b07ac91dd8397374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c86846318c53123df3907fc018d4c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0294f7a560a474efc81581e43dd20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45b97867df2c2a694868fe8704010d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193747d83055d51fa8d718722df7ee2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dd54b389577a2cb038afa8bc37945379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec193f485351ddcbb10cb89308606a1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182582b5d3abe0f0c7b2a075e76f9f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a65ddb75868c4ce41a29ea758f4771382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518877adf827e922a29835d7b7d06916383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cac94901e18c985bd26d78771d2432384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca3d35bd5937b73953c83e8bdbabb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905c5e613c267abab6314cf544b8e0a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917577ca0b41b2ece4501b95f5480b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b456324d66dfca503c8d611cf64138388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb30f74a093421d93ee9840f49b332389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c18c446fff3643e2365b1ab1281905390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16892f0498e9e9e87c18586650ce17ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff077e8120b7b0451b1e6e9ccded5f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1deefb2a93a2c9d6e04651350cd44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc944c8b248307291351c921c15e39c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e3d33becc32f6e8e7a47718886b2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b2a4460fe50f64951834a2db4d60f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c81139ddb05f1b39a57bed31c1eb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975c58a3906e3fd4a17cfd449c4fa45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d221e7b1c944160540b7ba940ef5500399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e4b4c0b5e90f50752a7affa20b942400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd6d4ebbebdb4afa0635383cd60095401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a40c53ca1df49a2519c3c4eae64b0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247de03f27167b48a81eff96c8f92de1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98178f5b1cab54cc1ccb3e66641ee042404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14ab0156743652bdd43dca1c46e649405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc496938b991894bc15077756811877406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fbd708fa7c730301faedb2560ceec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711dcb74d3202308ee30daed265fe27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42359fbeedd7b90e846d38ca6220fb1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55101950d5555af5848e1e3dd72f0cd8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7f22de3cd0272b43a19d4aed05ea9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87459f6966558852402800a8a4d6d7c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912e2ac85bac87bbf10875f36c4ef7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e69cda12942dce4a51c7be277fc158414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaa045790e24263b3501bb57dddf9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae9c2f5e93ca06a12b7535837bbf8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729536251e01825ce6eba7c13086329417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ff4460e25980f491341f148565d78418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde478787efe1b37275b07fc834beafe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ca3510d5b499c7872b4997732c31d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14177336fc5afc02ea4a107703de9941421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11edc93995193fc7cab738a04efbbb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f1b9a9f3100a6d74fb1e22ce76c4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c49e2093f8f9b7e638c808dc1ea37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86a3142f511ff168c4b614d4e78e5c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fe04c46ee20143ff16a07933e90cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8a4700992f206b9f3b52201433125427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a3cfffe93b62b8d88fe41245000e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad1cec8be88e0ca4179cfbfb716aba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d94150bc77d1b0036f0e381ee7014430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d8c65601a8abbcf77c6ea547318e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a7cdeca7cfd92a4d5cbdccfe024ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbd3db6274e51f8738d0e11e3577e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425c8c0d7beb938299d6170c0fdfe9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e7a0cb1106528102b6c8483d9da41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d74c18afa63b2b20e40ab7427689ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77a226a9643f08196e408487380311437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5be7f4d5863c482c49604f8f48376438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b430151b611be3c3f9edcc418035e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876e75c7033dcdb32755cef84ca046f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057d619600452949b71cd94c7f074af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed45efc8bdf57ca171457d254f5738442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4c3c74a5b88150f35661aeb317f57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa47a639680a46036816e866fcfe18e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd21d4b286a61178187de2e6b489ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6534411accd97f7005e38c6ffe1551446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f2ef2cda04ef8b9e7aac2743b2872447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebc46c9e715d45c557dac3a15a9cdb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc672ec87e0bfbdef6ff7ba4daccc28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fed9fa9e4c2404e7b136723bd0dc76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb11a050425b0286fb0696e9f9fae3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d42ab350b1741ef84940ba1462d28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ff5aa5c623be9a04f88985d642c16453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b706fa82169081719780ddf30a6a916454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367d714aac0f590b327630d7f97dd69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17366e4101cb11c731d7c3fdb339a09b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594613f865c0c4884709ee1714d427da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcf5deb656e3dc127b0cd0667c3bfc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300f707e2c9ad43b22a6f43f10fef04459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b071ac6fdfdd2616edcfa8eb6c6ec0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad659cfdc5069bfa69386c86424e81f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933a1af6a79df0e50d6d797bb255108462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675dbe20ebcbc2ee1fe1ba989c84d7c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2924beb16a94e4af7f7f4b371ba9643464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435ee6e1cc5e282568527560dcf53f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8beb8ae67b2d5a6f788de05d1dcafe3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79019d5a61e5f55851df9292ecd08b31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8a7aff8919741aa4035746b94f8c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8faffa9b71689d30ba7712cb27e94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7f04c837e16e16156766265866e40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696086e7a77067a347d970c09cb50bec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bedda80815c2a8cc480557fffc7e16472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1795e20f050a2d6cc4d50f289bb6e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0ce98d26e63d7a18a97cb3240d9e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfb630f8fd2423f108bf088a7fbb7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb089543adc9bfde7b90ae126fc553f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12960113ad9848f05f10f37d1155163477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e557c0262fb2199ac59555f3821f6ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e1c15a2f3f8d08986d309821ad1ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f8fcffb42c475650a81528b05bd65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f1776988b0002a2ba039a8d551852481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c55f1047f8236017905e5f7b43011482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b881af016d7e033a8789ca1921b69483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a805686a5931acdb20d04176e14154e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a1a6d27e967929f7679021ca42ec5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57985fc2a5e0932f6c2bdecdcdc05efc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39a0d0f9bed4e2084d497d8487c6ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304d28a386aefd72f09d5e102051c0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7a2dca71485cf516eb7405ea317cd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98619d7f787b9a412e211d886a96af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf9daaea0ab90073f6ccbc42489fda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340332e6da19e113384371ae6a1704c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243e8facc8ccc47fdb4e64202411c06493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be0e7d60fb782050cb52484178f0ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e6a28e3725093a405fa894f5c18c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cfe8e83d570db02582d9c4cb4585f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e206039d65fc152baa50c76d71a0ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cbc0480dd56b20e14ba1a70435aa7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef968fe058940e3e945e8c9823cdbe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af312c4e202521949c7650b89b41c9a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c088d2d77f7163b2871a20224a772a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9a11fbb3e9a24bf1f9ae3f0a7dea9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb4761e75e8b60180ab143238cfb00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b939b925fb232150a292cea7df56d4e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aed37a8a3ab2bbf144fa02d3e0858f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597b137f19f8e2cd7aeeaa2751a3070506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728f9eec64554e77038aa4d48848e55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253ed8d9ac448eb6a7f95e1d3c20ec9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032ffa5e9b551029807a2cce98ba0e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5a0e8d7241b62837bcd8b0420c02b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390828cc75732afda1e64804117d3a78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafecbc367f19a3be5baea0997b41edb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf4754fbfa7952d2f14e81bf5c7dc6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47455e776c4e5b5f0e636ea46ece15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc9061259bf6e828b53b3a8587541e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff2894e628f6cc89d01ef460326e2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5c843b78f058a5b37f998cb87fdf5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb69dea724cfea961d49f57807439a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dc5c36bc0c92b8baa8374c986a690519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36466f478b350adb48f5aaf59115ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57868b9b9fe9302b890fa7143b4a44d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38df8f8503a9f571a3956666095c0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1700a13f162e7b2ce518eab0a7845a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99531b1311261f8c2c9c2e0a4591ba98524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf26c358aa50508e87cbf0d5d9ba8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9702397bb722ced5edc216bb473c73526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0376732e14df46dc9c226e9bec7b8a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b769283a63ca132d0a7acced0cd1836528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54549ffd2d715e17e787fe2ec9233efd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112fdeb917b69c0faf70f87948c3d0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d113fcc3c7d4749dba78f6245b19ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465c660ffd4fc044c604a0f5998aa58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca48dcfde5b30ba978fd134d5af5a48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89d9915f81dd44962019f10cf7c873534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60211ef599a26615fbe1d35f32200e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d3813e30fa1a7e04e3c835c1bade6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a500457902d3dfe68421f58a2ef6a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbb654b70266fa252821da92f7f779538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c47ca3a421f01a9ee9cabd66db425e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d886ebf0d1e6b8d1796ec8a88a5bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c45287b789eed2c2b70810890473dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60b980f25095c4be01dc6bdaeb1b5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d0c70d8aaae0ef0fb415087887801543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984643693392ffe2b19bc2612aa126c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f37b630c0438e3ae0bff290a28ae79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b353f391142ab2ccdc4d1fe7f28379e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df7472935425c4ed7402f2514027cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832493f829dafbb201d22620c2a7a48e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3f41370cacad7ca9ff8489d8e3d9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae1086f4fbc3d34413937f1dad61b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9ae68ab68b0a4747e8183ee245903551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfe1ca55c57c15f044fe2f2586fcc2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a4963ef6ed3a2b2651f4e3b58e384553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5e28fb7f5125e98c1dfacda023520554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1259dd02aa7591c0663de0a336642555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9e2e53264c459a9991ba9e0bf8426556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3188bd08deca67f8e5ea465edafaa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85498262580810af7f5724f0100b8e2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77318756b928a04774c0731dded4fd1e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaafa2a31c6aa7a452621e336dc263560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4449a3339f6fd20cb2254044df4347561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56492ed5f632c16e3c9709ea53eea4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c07bbd23b3907ce26d9a978bc4575563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cefbb95910f61fd8da8c7e18b2a949564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82829536cf6d22ef738522b11e83931565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a52569e269eb45bc37a37fbdf30d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd86068fcaef8a00854ccb3c923462567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a8eff57f8779bb0fdd4d8dd9425cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b936c77c8b37ead5542ae1c4e3925569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a02c270c708f3940922dcc8832176570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77151123c067f79bf0278ac6b0704c16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962b01bdd85f8c6ea26196ef4394cc4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d3212f9c19dfab43e11cd055d43a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d757b60cb7c160584c957cd41585c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39910584234607bd142666f4af71e3cc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b16103a023e9988b2ce6a261fdc866576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d245d859e5c99114162033d30a903b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bedb6e505b5a52986b86947153db6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbac24acf87ff1764537b72ac1a733579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f49dafc5c9a5552cfcf9ac887db2b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f6c1cf7841fee2aafb96b9047aa1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db49fcbbfddc9ab6662ff366c5a0a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427b3b7529ad9549721fda59c56ef5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d82d4b00b7965a8084ae11798c4cae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4089e140d0c4d6d71c211822fa88b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce760b5f7b65488d85f198cf7eacb7f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18172cd6ae8fb5328bae076f170e89bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e25d209d23ef64fff91198a2dd6df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9d31c649137037dbb19307858157e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cefb66b52e98d355bd29914d57fbd3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6525335a21630b92203114c5f55afee591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc5134ca697d0a7886f8350227f9fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef327c370a8d45b77dba8ab614f6a79593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf48ae4cab663d4262b68cfd54e21d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b366aff4b3037a1c749e0bb5840a18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c1be13ef044df2eca049068fe1ec6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39ff88e1310ac1fb7dc712ee0a2c49597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22899c9088612cd004d46e620b388716598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493ec2f56259fb03f95342385e55667599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f29f12b3953e11b7fbe6ac7b8f072600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698035158d75774a5ede8a0c4cd9c84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320550b99c45c9c1859d66a88fd8846f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93767fd7f4079184ab3cd4193a551700603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3ad35f74e19be29a2e7f4278570d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb907ff088d4a103faf611c5c2766dd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994b35a36910f8e637204aa01db2c11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36611960c4ed2fc7da1768f1fdd3873607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ae11214d5d3ddfc0f366d8a99e06e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb79a2f483440e670b76051eb3795c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c9276e6a5a7636c04e99809bb30e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccd4cabef8feaf3c9296671d8bf226611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c677362bde8ad9887f678c5ccfdda612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180defaaa2828aa884f1af2d267693b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d397e688432d7090b1ed91570cea08614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98600b3303c4f53abc4ef1e785fdb4c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20b2732a59448467cbb73548c27899616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc58149cace7ecf8d81264a2df6e30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df3e3fded80f797617f2bc327dbb0d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e53d1bdad9238bf063f2b2aa9187f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481c3221d153753995e0ea36bf293d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0364020be0d87d83c64ffd1d71176621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e99264721cacef07c3a0ef8b951b4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb27a306590a92867af15bfeb1d33e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e795dde1a74baa8665599684e2a17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624f0fd0f98ec6cdc5e4b2c13d19c2d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b9a45ed347be61e61752272f98427626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065b26f0f613eb2b02b0ff9e0ce9417627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acd4c48d2d2ba6ab8421249f043dd6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f050a50e1b7e560bc66105135f86e25629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594bf3cd204c83f26a67ba0e1d9b720630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08cbc24fc579635ae9fe157e6fc7ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed9aae8c93ed6e7afbd84f908c7bc3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fc53e4fd58b68cd328e38f7acc1c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ac55e5c3a43d61d7a30c81acd1f2c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58663b87e0bd1dbdb12100eacf7badb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15830a23beb678a2f6dd264ab822eb8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9784f4cfc0f749ef3cef1840969154c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42899667fd1d675e82a1fa1384149ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c54cf8bc91242f35690e6e8dad188639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb97b77c9f715c637f49c823d5b5e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934243fdf74b708bb1f250d35ae9d2b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb012d3e7f5b693c1ff12a0e3ead6d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a1319ddd869b493966daa1492a0a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc72f6c660a95af58e02db005bfc4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dcadf59ec05e82faea7a52f4bd07c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93ed4d0b27ce1f4fde7bfc97c40c9c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51e306e022e745a6992c4d883de9bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ea8e1454823730a1d856d0664cae0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f40b37b33fd55ec44025d4de38c0e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64551a11b2789b480054cd2f086fa586650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebcdd65bc7e2664a13336ab440ebb7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2494cd6e344e696e51807b28fab22c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193c9783e779f00b4035a47599c14d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258018c5c2101dfe776cc45a6ca4a3c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99208af4f4dda232df8dcd0a3828ddb0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67bb0c842ec1b69c793e4d30e5b985656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6108603d4da22787dcc4d06e58f2c80657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfcbce8b9ff67f77462241091fdfb1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5d5ef94f9829e8fc17218ea3e1bd1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd100c130e755c33153ad79e183642ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed80d000226147d587de2ca5aa86ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07d0497fcf9b3565ab381b5a4de127662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07397fe9f4d4607673485ca454a2bd77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd909022c2825f0998aec4cecb9016ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c088f789d2ad2cb6567d1059574e5a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2fdeb2ea2f3ba81a8fa46e05f0693666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994459c716b110d59adc237a1486940d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146feab2afd03d5d9c7f8c89fd74d56a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa3ee50883182469b6a331cf54995d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cff86dcb945f6fd76bc7b090c210ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e99ce0c3fb99a0211fe99fbc0af964671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af595cbf942e89dbc50c695f994a4dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501f2805c5caccfb1182f17a4e3219b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f686e0507c5c6f4a89798e016daeb1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b47d674f23c679999a9ed312581a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148b182ea82b1476a2e2653a30d02af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891327c1134731e78f393ca4d50ae413677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8d137e8b01aef85c4e1fda2e043a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e71f3d82f23c239e40ec10830e615679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561c952dbb658d3cf928297c9df78b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709acb1b7ffc0226cbf34210bf87fa9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af53e9b1451be75a01858385e9dbf9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06659c272128009812821d988224a0c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3879f58d0bd173d79bf81c93415d7dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fb8cac038c0a04e8fe4f637022817685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b46e2a38ce4a29bea549ee8dd90c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f978ecd4981b098eb70bf3f213ac2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb63735e4ec9651ae3f3d9d534c1514688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ad5789374d7fc573788157708106a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cc345360fa563693883ee52f5751e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3e0c3d17b14caeabe988359a27445691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada27b59b2f0132db0e97076a6b9c287692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5b8705bb25c8dd3be432ab5601739693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d2d8f06ea719f852a7391f730a4ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45d869b6ac4d4f214af5b0abd9a9e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080cafb3faea49091290c1e8ac11f2d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97f21ff53341be5f834c1476cd6b0a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aace4a4c7414bd9714176999c8b637698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5815d9aa5f0a53281164b76ff1ba2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4861b27110992162a31c410130d6bd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9c5adcf25118e60b0a90832d58287701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccf76a284549ecac7801e9774b956d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7351f8ff7edb6abcf3dee2d51bc6634703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f81e5ac577011fc7fff561751a95f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644d893a06559e09a3f552639b72430705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec93d333674c8c0526ab93c63686b1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49ad80829d60e675516d3d37c88121707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b3c7a6624340a6c0c47217e16ebd7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca128dc09cb46a01260f4a5050a305709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b82edd79150b50e984e7d81be997b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0123d26b7e7015107354151f4138e9c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a15d8306c83477e2bb573937bd2ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9f38a72bb25be737eea93abecfb51713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df0cdb1e80a8918848b1dbd6fbebed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0f6cc1288030229d1cf570a84cead715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78357f7443a2faefd39da873dde875e5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7679a903f173994a7d8a7a69a47cef7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c70db236d5d76d619c74b48f15c2ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d547f6e4c9c6e96f5b107c4cef7d531719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94595f5d01b39473aa0f15b291c273aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f2560e57150cdeeb35448e1163276721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3745ab4bb055d9088d7fff813f065722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb625cf5a7f6ee46fe48884153f2e8e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb2a10d1aaf4403afc80c8730b4518724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260a22b7cdf6155f0b69a5c6c61d70f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeac33680bccea7bbc69c283a72e57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340122ab06271f1b03b899c6eea22f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa4e2f50eae26cbc14e54a2d049338728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914351f403dec3f90c5f42cd98ab438729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74a0d06be5a3c5548395c6371a7f73730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab1127ddc966383f911c7fc62d9d28731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152c5ea6dfe7b4285f7bfd029cdd7c3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879227836cfc13fcd499fb84f41260db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491a44aa373f3646eee33e72492ab02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de496c6cc25ce98de9c98ff2d1e5371735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71414414c5e4160f4508fe399515a8a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bbdaeb9074da3848f84aaa56abc98737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebadcfcf62b35242cf5af124b75bf6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58986c4fdf890cabc57e80f55dcb06739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60787ad55001b7c804d5c99b8d60529740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c102fc7c043e6f403e31b684c0a1b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec33793b4545c0717eb70b3bc389404742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86cee33d95b0d9b9334e71a0390b1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfb75b8f255f7b129b66f650b21bd0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68231bb762b54614ab8ce2bd9405fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f0ee3f11df1398cfee4a151d24cef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae559109ffa80c228a2ebae66bcdaac1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc53b113a6b0d778d408ed511e5910a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a10ded8b5d7245949faa54d684347749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99481156037ce15be0aab8f3b78350a9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8d357997b2e7882621545c9cc5f1d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202652d09e0ae971bf6ff173eb3caff0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c352a369a98227fe34cef979324ebe5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3f3198b06e0c5efe7ba60009f7e74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483b89dff2619e695f7bc5b2eea56a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e10775b26783d5c8415cb92b2d733756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fc3993a426db075e4151006ca56ef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec65fdd7f75704ed6c0670a08504a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea48f6273b5c21fd9b0928dd891797759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa227481cafd9d27e0f381f1872c220b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644db3c0d6dc86d5a7b02142ea75e957761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3961d1a278de66be31fb10f68f2a1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680564896804f9e9bb6f647fdf3d998763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253dddafacf9402568ce181ec21c091764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858b0212fa444b154ff66f970267ca6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4d6a9dd6fae5c01645937df9d58d2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f08b11455d7753ffc85d211a97945767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7f930f193d99330d74153a1ddad40768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913c1ac13e920ab4b910b41e7d2c64c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97119625dc49e64906511da37ac7fbf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28cb7f8ee99913fea1c9698d6c7e73771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa86a4d7183e7ea7fa535abb7663d43772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d0497c1a7b66fc652d4259cb7ae32773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bff2e273c3534e1ae3ad3b98beaf0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b656d4e047de3587356f60203db65775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba0564f8dcc4eb9e2b269343ded8d0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbaec4d1b9c0742efa86363d6ee198c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697e328f0386df66c104322402e1912778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8972fae0b84d31c2cad0c991257032e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b9cd0d01ecc376287fda3d2f1316f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f645937de3a1d0ee6c31cde41213fc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab02938e58568545803f340eacdf767782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdcafccf6f3b3a39e5b61d97d44baf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca23572ab1510ebf1edc77cd9269c1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9e1edb1af2ef9a98f5cb56eacc9ad785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683a195ad954416f8646812464f564f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d34387105947be654a920638f98f8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c74fb6b7a0d2a3b544b68f893e84c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db6067902dda710c91925ca5e04751789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b65a73879272ced707d9cc31b3ea7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87116a694e74734aa34d8f1000fc1e0c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93791046a62f8c8357d3a873f7c5830792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc102fe1403ad0d78f9f4e2995990e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26550d93b9a2f26808c107af578eb8c5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e04066f8f402425e01590921c87f75795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5e346e3a954303ab2930097e9b8f2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfce564f266de3ef2ac45f6ee3a4c6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc0e1af7266f77c823707c3a6f353e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541473c07b8c3f9e80de033cebef9eb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933f66b06859e96552eee1547d4159a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f8ae0fbe3a190280d26bf8edaec4c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5810896e3d9cff4c21bc22c4f7d9c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96392e6c8f425e66d4adccf83f3169803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d996db699bde03809452763e2f0be5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e3ab6ba205b21cb6c6379ed1366ee805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8665ee3369150f31c2211c0ce1a611806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9829eeb7d19080dfac15172b52bbc81807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58faab11e36d7ba2d6ecb86edcddc30808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4948222a0d4d1c81616e3dc8cc3616a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4df0db239fff4bf45ccb0d367d338f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae08f9097c1b07fc67361adbfa279c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf6f99d557ec1b94f49c40d7f63a99812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9838cd5a25389d9c8346eee410337e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35427768c5c08b4a38ed4ba8c0e83f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0817ce85fdbdb3e8398fff278604ba9815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc276fa9c6b1799f8021c9c7fb6c0d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd006e2d36cc4764ee05f5fa5040d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cc5da5ccbf6d442801c1b012b15193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b602062dff971bc078e1d88ee015cd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017771e9d54213fffef194334ccbdec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be59db47f9c9745c825db4d520848c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbbfc3986cf426e39e06ccf40400507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeca77a35040f212493be893bff0a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd8d1653674a668ffce5c6110c12589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfefff6b80a67d9c5f927fddccc2d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7c3a3e124aff042074760f942454911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e54f893df90168bfc5e75706ce2b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b28bfcf0a0eea41693509edf126f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b42fb8892db70c566f9934af60e73914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f3ac4b898256184c31044a14ad08e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc392be2415cbb0f20dad92ef9b4054816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40c63ac901e4ab6cc59567ffd8428417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5a02bdc47dc1a70f08b03a75f0bfc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dc327127ed8dcbf682bdc50a18e5b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7934acd1d78cbcadefbdf13aa5b69f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bdb0ed63a23e3afb56759117de2f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb171853055e45c627c6e871a49e6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f07ad1a3a17f2ff1c1505a2bf42b1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5703bf09011cb335095b48eef21b1fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1ca7b912374ad67f4dd2e0f341ec425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42ba9dbca766218ad2df66703e240426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd18c56084a600b3685a1618ba3d9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596636ddccaf2d51419cf39d96ee135728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ec5d0a2c7cd76ce8a49480454582d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1ea4d83a361b1fe1ee0bd10a74d6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3509a06b761e06717388e79587c992131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3af0aadff3c2b361992fa1afd4b8e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593539aaf58c690a9e938e01f855100b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d591f31861ab666d178ec1b58f87834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98816f3f66ba0f5c64aca791d48ddbe335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac2515896d8eb323ddf813bdb8f34236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee4b7772d3d35bbb50cec123c242d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db54fcac3846674e469ec644480acb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c0a4972ef0bec7c0b8b381a31a25a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9955f61c3bc1a05ef54faa245154140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921b11c7a9c59d7a9ab2d8816da467941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aab31933d16b5d14354906928e237f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bd344ce8e53b2bcf703d1ffbdea1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb7863b8258ff853af17aeae77e44a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddf4bcfb5bd5e66bbbaf7654a72aba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683762a213dc28e130fdc5e1f1c38f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d47e4ab1eea60bf1f3f0dfd5e1ef147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b916a5c79aa725650e087d31d55e22248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948caba6c5f1bcdb46280fb5f24456649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a44c02f5f77e9552175826e62424050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333876eb2c6d4795fe344b54caecb40851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf70b92899a3340b4dc431ca4ba6dd652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983767ee6bfe828e26b00b7a0b40cbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537d73bee11d30f4ac48ecea78631b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e4c063837c92e3043cf26706e361255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600541b1ff189fe95bbfa03ba9b3174c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db466bbed23b279049383c4d0e53913e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc14c680e5e138a683fa939bf3c93b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3a5aef79f59ed71be2e0bf78498da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a0ab45b0a541093cdbd4700a4a07560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fe78e176fbcd1bc2603af16663fe861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc407b32976e9f414469ab9fc3206c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656521da5b2f255a1424478ec86a39be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3aecfcf8e264380fa905ac0c7407464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b486df51953cfc2c67d5242ddbe8ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91f1415502040d6df3a9278065d2fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cccff27ae192ff28feaa487c480fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adad83f80f4d4681ea340b6c1571a6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe381ea073f241b5f7f23e426ddb0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082430f896b13bb04937c7509a1d04d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569480278d3ed6d9181818169b272c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52ef40c09426dbacafdc4cdd0537a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822c124a3e7d4ddaea4b4e2bb86f08c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c64710eb16d8aab15cdb353086b3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ba7d5c3fe27be8666fea981bbb0ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78a2b9b4a222a039902beaa2644e2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27894f1f969583aff692a58bd19fe377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4092f5661f083c478a154dd58311478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645affbbedf36079b16d1f25bf80fa179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517ed7e0bd0d706af2d73092ff4cdf580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff945765eba22887fb975ddc30ac1b2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29816a818cca7d52949c13b1c24bb3fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b97c2c60c9926ca88e6fa1f0e9a6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5303c72f307142ecd32a8e720dec484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91448f2999390b925d2eed96ecd71ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608b450c12a2acf2d7c453dd9d0322586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc54021d88ed64d8dc864d01031c44187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279075c439227c287f32b6ed2032f3df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac544dcc3e315975a4d86a926ed8eb789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84913f4a0de58d966a3e6d6de86a820b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1ecbb69844bdc193ec61f63fedfd491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc53f4e25e234ca2c8d953022f295c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62553c59c0a32ab81c73f311fad4e7c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44847e9347b025342a0f5ae09f667694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3138b47909734833f0fb09f8310b8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc1b3d0bae934397a86788c24366c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c620750b7e28b2aadf40080b7b6d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3bcfdb68470ec846685adca8bfe5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74410c156b6ce0a02cfa4b2710873f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc720b6991562f9d4b5241653e6cd3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63a1b765f85f689e6a10d6fd6cf7b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baf6d7b923c653cfcf4c6cfa710f2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adf8fa7b9118ffbb5b4443d0a1ee2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3284cf4024d5b584cd50eb440c956104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b1df1fa2df246cd0456da36f7e188105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a902cda6e34f9acebb550422eca32d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fc01189045f6967b133a1724a2787107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09740377524b4a68c54695696fdc94f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857fc537fb7df0ae9111c138e8dd399109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd558ab6b8405ae949f30d6b9c7544a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0350c79ee06c846a49efc70e376e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6e1f44e89c6cfde699114285f0714112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0f4194c0cd8cfaf9c94171d3f4420113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78174ab3393c404801caaebbb74eb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683468485dabc3d1fb4e67f4d92d9f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fda45b06d56aa8d956ce0bd8fd5f9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0dbc42f3c15fc1db6a028fd32db7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3d5aca2171fe33faa38a2f370339d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957a0a26337637433cd3b6ef23549d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4931c694ca348b002dc92ceee3103b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56981b45d911b40e9ad0206c6b4919b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dcfe3ae8d267f496ef7d6cc8e68f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435866277d2e5373e89874cad4ad5ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432db4444f9adaa64eae13ca291688e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68a8a14084e04e203a3d61873b2006125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f724425db7b4699f151a8578e6a7de2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb2976a6a22d1c2146aa08a462731b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e88147f45d87d4f950f7068fd40bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a2c7dbdf4264351277e12e25bf440129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf27c087ad7abed89503722692e2cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1238d4aae011808aef52d05d600a65d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332a21a0414e0142ffac0321d45e22c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23494c51d259078163f5a8aeb2077569133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4596ba500695c2211ec32fde2093f61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b710bfc4de6b9f4be98c190007ed2c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206bcb6fe9e66d706b413d15a473973136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ae3b922cc057527ef1611bd5a4c94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ee055d26f4a94e5cfdd4fe9a069cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad215dca8ce0b942eb78d7826c0dff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcabbac3fba6b3fc063b6431f3b8eb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2803c8235c683bf1cbf2038f9c503a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6868bbea3da07c5fa68b702bd9ec2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f031fd4da6487daa3d8162a2a382bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b47e9dc4df8940dd7151427d0f78d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a37f73db3e7d16e83f5353c46c52a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2889a4ed6d52996ac21ae5a2a9ba1ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d527f842f6c0954d1c70f98374c10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1a8431c966549f7353611d1434438148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd2427738c1894addff402a3997361149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e2de294cf9bd525c917376f04a061150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eff123da1d55b0ca447faf9f1c8980151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fdbcbcd62ecc2aa483ffe051fa83b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea038d429b3f4dfb7a83cdbedfd003153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e24ca30ecfc801878fca7311a0f28154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010917f51c4ba3d5e892de0ed8e6874e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fe76479f9e2c045b8dab8c1572f0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa419d74136424d525879eead5af51b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532774faebde1af819d7ad9ac0f82f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150ad6f5d14e33c2242d1f93121e67d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3e9566453ebeed10505cef924dc9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0d0608608df81952ce3240dd546cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa634209edeaf5a63d574043fb23308162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05138a047c0dcd77230d16bd9de6910e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ce094143b1708a5fb490b73be908b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc3d7e4b619e8c0ba07d180273d3f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cc316909e6c347eb00ac7684747b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467abc25de467bdf2547537d47b5459167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ee9eabe7e5a9729878d28b6491495168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24da13fe06c2c0aa53f22973f6b302169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45654c11ccc07c9cb449d759f6427d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fdbac9398a726f226c3065d7fda70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147211dfdb67fa37bd20c7f36123497172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4e4af6cf62c6fad3c1116f4df47cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b2593a9ec4231eaec2bf438dd3da3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c107203eb9c7ab85d2574ca93709c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c5677dbdba29bbced504869cac19c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c39a8d41bf4a0e56c467b7a0580ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50851d80fb22479fc6327d6262d2eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7a41b9e11c0cc813d410b3e26b0d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7913c2ed3759ddb28dd3c0783c7470180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133aa3b1d4c5c586ab4349c36c7643a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967fb3698b7fe6931fea1486a32bd9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79b3d6c27bd8f4779bfe0e1dca12dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276abd2009af61a159553c24c4bdb430184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe924e4e679dbd746feeb702481553185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726ef16058396bebe554e6d4f6a720a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04028fa7f0011f72cddb87bdad9baa1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380c7f58482b27f7fea173096b15b26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329d1dc90ab37cbedac892008fc9fb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102f9bd2eff87fb9661a1fc8ab0d2be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c47fa8cff0f7f7fcb4c40fe29bf7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5f12c6176519740b5821422b06b2d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1148b54d3ff0d40cc67e676066686193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2f3540beebf0cda6e1d08e859453e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238b1a128f0e2a6e49f78b77d1813e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ef5636987a19b3785e06bd7c18a6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044937e6d8c59bb0b4cb4e1a95300de8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6df2ea9008548974da35fbae5f5d8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf675329d6a77ae966192553e9bbe8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf496178647d870bb56b3108c3c7fce9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eedb10ed3ad84cb475ff3aaabdcc3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc290129ca3df0c98da2c4cd6add569a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478f4ee15347ccc7f6daadb9f7fe326203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664513db42e2f17ecfa7da232cbedda5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15612e6fc1a782b8cbfa8595ff20ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49467c5e8ed9e34da5162eb0c9e580206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dd0cc5d5574799db7ee97b8f5141a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86a28eca879842eb4d41bb4e98d0d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee03f0294a012812f734e429aa3fa44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da87fbfa83dc33be30633ab702886d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725a093b18616f5b81ecc3000b44862211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7e957b2cdb4476018a3607ced2f08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05723f7c1ba1a87d75b1c0753d7569213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f77059b762e5baf7b9ff02a0ba8ffb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898abbc481d1229fd306238c4959ff7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a0d469b8ec3eaa8da55c2f93b6f2b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f074c0b08583648e6df669bbbd16e51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b4edcbaa9c6fbc50e0f0627b1629b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4471abe8fa7c3bd67a249f458ebc614219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f094dbaf2bd1db6e667c82af5baa8de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b2ecf311f408a279e133139d621b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41807f0a59c7dcc55b848d90da0bc13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440a6f457a5433fdc80066fdd474db1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c75a8f2480918bce3b4e934b633c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a521994ba3204e6d5708fa94d22977225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062097175b3a5e920be4b0649d425e18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a24ea3dbc777fc9cdbee6c8941f426227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436165bf3ea49c1db8fa1ed1de813738228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecd11b718b60410e70d0e24721c8db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222ad8c38ff8957f8f0a546608084aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35135aea639c9038bedca133175c925231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91579142c9af3c1651d98594b6281c6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fb1eb8b59cf348481bbaaceec65bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7f9139a3953dfcb80c6fcdf83ad0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0cc1ff01cdf8dbeca32b9a7a26884235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343622e63a3d9845152283b3be289bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bdaf4cf2307beed95d6b1b44f38bd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44935baef97bd89d70e91ce5684b5589238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d003ce2bcbb41656036055485d9248239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b5309cf5241f2304582aebb2abe00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c38b8c97097f681395de58d21e161241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3811151b92fed1be643242c19f2d000242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e92146fa7160c8ab3525036505b4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ac42b4946615b50ea944ab709cb82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96232725178989e7cb907429e4353e7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521c380b4e9344aef0902840787c033246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e14e035e06e4f78619fc2cf8d8e38e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecec3e4325d672ffcbbf2aa84c83f30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f2c50bde801a684cc1d6db97bf1a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5aee139bf4dd58ab2685fd16f11cd1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302a981cadb8f6e7a4175c17502578e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453a1b2cdc2a4813f4fa907a3d21306252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7184fde12b4069dd355e346346cde253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f69927239816f880d9aa730406ddba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc92b3d8794c8f0cdfc20a8088b119e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e7e9a26fd9e17b183421046c10c2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcfacd75226e87fc4506103e2d9645257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077feec8e8bafb00ca809a27ba79c0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba96ae1cc018ac783071f73b164adae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf308313765225bc5e5c02d11d7e9715260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e401ca0a9d202f7157ed17fdde3632261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b45c510d97b8cbff603e510d5ebcf5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1a1cf98d5bfea25ef03950f93d50c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9849f65210e013974f36723dbdf0921264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9763cc85055dddf793740c7f8d1e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1efbe12f26f13d124852e618e3b2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc92170bd8bc09c55d53baae7828727267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4371990c89d9622df1ed08d5e8094268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf73f3f6df38d20dd7956210a4a2331269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4011c86d61ee6fd909169116959a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643af500df86da93becf9e15141c491271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b18f0af06f1f45c41691c7810a880d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fff61c2390ddb7001eadbceec1727e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0322842aabf56f1a9f83184ebe478274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a46b8ffac525adb3d39ba883b82835275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121232915fdb4a16ccdf6fdba02cd7a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cb49f09191718f40641e5a15b9e7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc964b67ee32710d0b2da9e4bcdf77b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157f528a7bee87641b278e87f3f1057279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dab0ccffba88c651f7077f460a326280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6ecafac47674f1d27f5b49ea6c1c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107e5cab9612020905cc6a79a86f819282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f828a1278d3f406e509b6c35560b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bb611e6b8a8beadd4bd003d1b0ad0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d208cf4299ee09ab967bc55f7222a93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa20a1f0fd7ce66d47f3f37c843e28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c93a76f2513da0325c16cbf2c2ff86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d8c05a4514df0e6fa6ae1e730b92d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bc69b1081719c7a082aad1704552d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8121ef8c223448a1569fde606055ea7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151dc077bd0882d42c6845f0e50051e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5d36af850ba0afdd5cb1ab73fdae5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa7da5e9ce719709a63fdb01cfcb2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e7e3a80f109bef19d0c70e1da3600294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bab24bd3fac3cdc8944e298453e4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b0462395be30b17eea07a0f0c7e12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f3cbb3035421b1606c86a6452ac11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f96a707c262681106cab665ba62262298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41b5a7fa3f1c6523d5a13a8b4bb6d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc3d357edc402b6f05fdbfe433bfc7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46241abfedafee960bfd912a67b81afb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a1b29988ebb44467836301425a1b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80804954287d0737b677c3daad52e4be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8f35011ed710c36510845475e33d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddf40f6a57eea93ec31dbff6b46e31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55ffd486ac8c7c8e0a57e1f4382fdc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f63ed4bf95f1dee7cae05a367e8ed5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a511834614030f78a3766ef735cbf4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033661a1c034922e200f79aa0a3b1488309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da8557377d3d00702be0fea32503c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0796e3c78da6fe28f68baa36bfed473311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a31ce5fc657b6295adf873f9a06b4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6247b17430943f96438601627528fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087382f8cd27cd452d5fc66c3df3677314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb25af2620367dce83b9656918f562315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b1a83d3b028693e423213e82e1471316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662543f3e4f8afe7de7919f92cf4f3da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff21574a07cb9260c7f5ef7ac048c77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6af490a971efdbb155857f339a2670319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793846973f4fd2e46da90d466feb4e8f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dffac1ae53e1f8ac06cc4c41971ee7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64876400359a34d6afbffe162f7ae701322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71057eadfa5d86584ece093e22c07f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a3e0da0b15491e60580f34bc94dde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44184025ffbf93bdcfc453a561892e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c09fed7cca799dde063f113af8474326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85531b844e656e374645e4daebe835f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1fc26a9b7177462134fc556c729b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63fd76324f88cbc36f1ff493e2527a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae204af45bf80cd98dad395152bf81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0a1fa07f55a660c2c0bf28e530bb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a58b5e4f7b771da4a85b7961c7e82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd27fb03d840254f861ccd420c75a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aa0c30b5cd5849ea72230f4cb7552334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76378350c3c812e996f0b7b22af99b4f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327ca4a960a21f7098644b6c8f9d9a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfffbe981b9bebbf9b9db1c01dd26f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0587391c001564349d6b611caff2e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171a9799bfae390eda4f3c1ad457cf0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0aa699183e33cda321e3edc4810660340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd1423136a454253e2b3357f5e682d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9412a4193b201946a250c068e7a909c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea9b47bfc1a9ae21c91f82775515fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccffa1ffa22bbb9ea7954ec1e0338a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f225a55858107ba8b1d2773001fa2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7faafe4e28bf8dcab416a0d7217d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f586b383e4955b8193ecff60ca043347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20e240c752b87d04cb172bd79bab62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41444711c4186e6c3bd531e81b4b088349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbcf92de6b3bf7bf8299a8e25608c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7642eb08d02f0dd00faef6c1965c98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de79d34bb1443bcf2b64fe59b95c77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928c9880440809627e5a008a4c9b308353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f5854ada02e1adc37a715382fddc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafe26d36179f893d90d9ec67c4bce7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de4beed0401fc00df4e9567907bd00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e7f22fdd3b079dc20b152e05be49f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8e9394f04521ba48acc5c7729e5d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2f690403a4ed09a1cd0103e85d20c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2635e1033d28bdfe30769a5a9b8977360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8262d0a9ee4b4c66ae0b3c8304ea9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a73c4a5249d2c577e65c0cde4f7243362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422aea3938f419e6b121f722d170e35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d77bc2a4b91d8e5806bd286d77770364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b26e2bda7f31c677c20e14cb0b06b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997369b8ea671d80a90d9a87edf9aa9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6994baa5ae20a4e7c9eb591d069e40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120c3167b59918ebe0cef8752fd6ca1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2b413496be6ea64a9f7253a51fb93369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850d24cf22bc40fd198a8eacd70b2f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8e5b4f71294589bacb192c7c67f81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e80a3c0fda5477f5990380b90f79f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ce270e5e9327805418c22823f795e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a3cde15150bf5780de013b76ebce0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315fea88ed2e599dfd1472d1d08e52d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93198d84cd8273c1128c1df6faf0f963376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4962ab2fd650805126b80fbaf6c10d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573dab573ce7f24923803e0e5b3090e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67629d7e5341df0216a05a080303718c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ee14d1d8c07b3085631b3db7fbb2c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5ea84f34dceb8ec08057d80a395a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91a4aa1b5dbd7a070a5029cbb986f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cae2ef45fc3acef4011ad8eb4714f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ab5446d8960cafc1c3056d55d8802384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253764d5129a6728565e185750644bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34273845d25f15c3e96fa3435b0d45c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1c080b619b5094a0498e58f7c5812387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a107eed5d89d89f41bcacfa9ec7f922388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb909481a06b73da24525a25f04e5d77389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ac260ba2be4dcf4bcfcd57138d741390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fead6e935815eacf05f4c925a18aca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f65027b6549cd1ea201c4653e42577392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe052cc61389bd93f0044d9aa99beb9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0920ae40c57b326be1a689803a203394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98899f67724bc1f40df1ccc5820f58d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9c2df017b7517974b536ad36d8d10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bb056528d6fbcbc00d2e77c08c114397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ada38fc2869f3a78d2884df7486d4d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4a7dea9e9b4d0a0ac1692bbd371b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff0e38b5c00df98e6d2a6cf1338425400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb85aaa1d6d8c0a974ba2cbd080ffb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ecffb1361fd11b8d421eb418e9094402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc560ae33be6f50f8185dba41006e16e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d32c6104f84b0d74c7e44b1037f9c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a092a89eb12884d4eaf1136f874ff0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e584b4a82be602684f9132f7048b968406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1e7cb4c8029aa34cda6dddfeb102b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99241b13a649a12b368b805bfd3fbfa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f5bed183c321457ccab1a465bb22b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e7c1b29c37a8e3cad70e181837883410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1532e815cd7897092de5d54be817350411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753af25f5dc92c317fa0613013a73f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019f6b18e9c74e2fe358bf0eaf94416413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be020f75bb6780b3b63a54dfad89786414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fbf2e46460841614d97ffb6091bd0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902c44aca72ecd1938728f6dc5b72ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a6f3b29efdde992a4a9d7ae178fd0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad57236479881c88bdab61948439e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09be2a87208094a8c0cf06fd380bb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5bac3e17d60321b7c5e99d990f649420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1f7cae9451f68f65bb5926830c50b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ed516dd6cda6ccad8044456b33779422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdf0a219266ddb8f4ecfc3c96fa5ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402035053ffb62706e7bbe7a4136fbf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53725d741648f698b23f6607f17a7b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b822904d40d93be2b488a7e0847f7c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39598cf503fe6870976c892f6e9bb59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98290cdec95e2c1072b9a93c70d2be3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea7cba17f0afbe19603bfdd6daf032429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c61e937df3bb4a961d7f962a7abad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e98cab1b1b0f1bac672db019b1f27f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344e5d198bd2d1556dae8ca20b19a66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3e5d7409692c6edb691d1168e8d0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b33cf38f4649382761d17e3ad7bb31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaac8d32d0801ab4c3cba3097e8513435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb1c003af88039fe276aea4f3ad87b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c60e05cc92dcd058bc115c980b5b01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e40f2f6bb207e1dac96e498e3a090d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa817bf97d343a5ff431b031e3d6f799439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8fabdeeb6b2a2256b7744460145a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c2d0cb8dd4c48e3069d2a68681e8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e54c86e4eda0dea3668a3c27acc54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd390946be6126891d9ce0ecc900e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b03653469be1dfd02eda84ed1f9e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6b850fe57f9f88ee341106b8e224c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757152177947276541690cf109898d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a86655d6290a94c7b7b8f2914ef1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d762cf51399375b01b8e6d51f27f62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de024917df2e3842ea407280ec6fcb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c7bae106440dde1f06eb76f86faae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36fd6a150a334faa9f0bb4d277cda8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71321fca8c06531e3807ac26e66e8c7b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d9dbb660ad43a05afa4d343fb0e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c546cd9b4bd20a02e34693916e14da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb85ce4139d662403ced2d57b4cad56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa024a4797e98109bea6cee832dbb74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670806b3f8d11c95e3b67e9c8d2a5954457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c01941778dbf1c3c3e3c6ffc25c99458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a93009b6bf19fd48bd360d7f9671ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd9c44727a14e3775d3cf3b0e8118f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d17fab5a2765689c7b33d63112c111461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0eb03ebf7746eb0feadd2ec6d90e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b706c6b815cadc566cd77acf76ac367463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924b8aeaa53f1b0cf1f407910c900b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d895bb30282a9e60a3af739afe4ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39002f3fcb25d411e6da31a8752923b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4ad5c7ce838042ffad66915e366fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2de03d9405a4d48ea2c723b28bf3c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55059880f35d587e89b1e8cbfd84de8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859008f44747b5475c955a30a8016d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70e72c43efc85a9c3b620f71cdf496471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42629f08da605a535f66c7136f3bf5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a42f8330a5b76b89cb4b00b6af5f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15e399b6b12f6e993a7b7cedf361d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0f3bee141b52ab2c5efa696b763cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a9bf4e9d715b78e80b11f2988f527476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee5d9c09ff50c1caae62faeda4b3db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba29a7e3923b01e82c1af912a843c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9960f1be3d0963b04e5a9209a6b04d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d49487df9a2985ee1ea030d16aec1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1945c4f74cce838ff85996aa3b45356481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f6cd27f206edb171b069fe569c9c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d920967c00be58dacacffe151c426b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16ee25692d762b9c1c04da63899ec8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf447896c17bd05634059cf8670e2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84989a73ae7bb368bc6418dd1d21b796486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21322daad3afaaab3ad29419bb24d8ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b713a191eea1897d029e8c501619a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b22edaabfedbb3e20dda603088c40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fd04a70d7dd15bd33253a0f14e5b6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47092b79e01f97dd5f91a687aab857491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2ddf64bed9b4af77d6c5fac4f52a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2047dc471016f2a4dd664b23412294c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d093c1ba7dab97eb2e539b70c4eae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173152dc596f288d20d6d45e80d4f15a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcab873bbd4defce527e4769bc9485496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a239b4c981e6f7cd1247cc8f37ad73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133bade99e3bf51f39f894f12c673f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ce672f1bedfa8a11aa2976acc83d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3595bd8fe2e5658894d43c9a51a2a34500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1aa5ee8f398d6ae8357298675d798501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1519f37e41cad261c4bd7f206aa61d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f735c2e4ed44bfb277a6ad7aa83096503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ea5264400be0d295c99a69664e3f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e25a691111bdf249ac1face5544f31505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b8e51f7056aa46be7c3bd80a03be8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6080f6586ac060179bcd200e2a9a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8e7bcd666b86eb9544da89a7f8ff2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaed86c13ce372e950893f5aaa7413509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa352e6136d13658c4bc2dbebf17cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8249a864a44db57790d14416d711b3c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b0fff0532e578944c4c65952371ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182e3db4e78a6b95531510db8b37594513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd51a7a049a05c83acde1f394571d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb4397ae5bbafc08cd6f3b0ded5ab2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e3764e019a7c2ee7637e946262a82516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ecb7bd8ffcb6f4b1b8bf91fbcec1e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477d21273a83c48d15e6a5e829a5f35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a40cbfade079964a5ea054e2156ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba26ae337e6d6c4109cf041557b5cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a67a3d38f699775ab146c9dfb2dc07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe87fb578f6411bb60c403995955ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0d54fc7e209d10aa9b50098c1ca52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeafdc2b3465ffd099b697ca0932601524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8989930888ea043e0a13800e994002525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b67a9a105afa9bcfaf829ba3ec1af7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fc18ca0759abc79700287e71035c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a3e33ff32698818f426be8811603b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57470cd416b2099aea5e5c849ca8f3e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c06e99665906b5df650a114c6ad34530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21383155bc359ed2e810e38d862e2e7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de67688b9579db0126c14893d29817532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188af0dfb45977f734e5baae66eeab5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5ff43e23da5ab7bd5c3f33fcc2a91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691afdef9b8b58068c9107a0001dcc7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe5b215a63e7643db54e79c3d65df2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c53ea1dd633133d25076ddc947f3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6695ef0c8e651c23b71d880e27a75538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960deb68d871c0799c01d7a0c68063c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb1f11cf00c96394fd696d5327e740540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d61d008f67d278c9d1220f2dff5884541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd14d9e778423aac3ea09d9b418acb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e797f3d42615e5dd112493555ae7396543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dc036c31bfa4f8dd04b2c2891605e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82128bc7731676955ff257aa8b14c51a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30de5cd680fabfb4b1e6c05a182823546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d66d58fb7ae59e126bdaeb4f67537547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f8ac7e7837a5200aeb4dd44e4bce5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a84adf6ca589d932b112d0f3073570549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10018730bc343753d267fdd58db04c69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874574ce0b0a74bcbe1165534dd090d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb05725a9064280faa914afc6ee772552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983dd3dc6f53746be998250d4e80ad1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a67e281bebdf7bf38624100835fb1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e196864cc33b8a351a90064526a5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040690818e5c581102692e8ec9405d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ba1642fca7ec1f11cdc370df76f3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c048b1ad83805ed36eebb7c85b8525558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebce739d1117386f8635224275e60af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6f3514a1dcc057be2b2766e34462c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da2e41cbc9914c6ebb38ad59df8560561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9cabff8a45a6da98f06a90659b02d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe18f01f738e769d901d8651b335e37563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f01e00643e8a947f1270d9521bc5f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4205488c0f48bbddb15da212a149ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b1ea7d89d0986ee9d2b0e739ffc85566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a771ffcf014bed8eb1d360697fd2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55421fcbd054598e7b90dd0d79ba7f7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ab58f5b1c48605e4ea5e25aa67efa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892e20c726a5c0d402ab9e818ff9bfe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8bc77996a1f345729da9fc2676aa9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5f6416078741b0a0f0225f9192721572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c227e9fce5072531a57aca229fce666573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056e9785814c42395273b85a1baa738574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b30f3f4160878aba62a52d18e39bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d025395d0d19559049b5ba765af97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a7c43ef7005884da9ebdc906d3c49577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df8c761193726e547c6e08f2b3993c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eb875871fb50ba398a1cff4357b33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e946b33c949acff4946fb2a3cf984580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1d956d3e12ae2faff1fc782c4a83c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bb948728671644a3e3b93d797944f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735bb467262d44cc0ad319462d9f700583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2ba95e77c31f899ee744d55bad72f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cc744a51d622b22689230356332f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a6915f9c462651f7f0e21fd128c07586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80222a306b848a4aee9e38cccd6ba0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dffc57ec4a5cad4a54c234b86b376588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247946e3dba6e329ba7427b5340c6e8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26934602a02c4572db5141c8ce4cdb9d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fd19d31e71b90d702a450e144d643591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca90eff09b57d80f7b90200f60c3c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b241805c0cfa9b763c5f87b6289331593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e178e9614d1163e565aad47a32aba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ff6f0cb78b521ab157487e9fa5324595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabf97c5164f8f27d48234771847786596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38033e3254bdd173b13205ef6c8bc61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef7ed3465034c1ba771d164a29b61c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522473a65997bd5e242df0278c6535b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25b1337456ec587a71215782645634600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f3398bf27aabe0da5ecc118daa245601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773da83f1f35c98e5d10663bccd5cb9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd229c268f8350ef5cada226ec862c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb755b07d7b42880b8f8540e9856b03d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1bc9c44f1eab1864b929894e17d23605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749c40a043c38355a76634702c2930a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b4739a13883518ecf527c901b68ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbd04c2956497fe65db4b10989472f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228483486c4823f7a548d0e7bd70013609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a6c9015ae091e9d12e45aecb9bf9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbdf0ac2113a3add76f0628004fdaa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ebd43aa959ce363e72e634432abb9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f68fabc2f50d4aa5831a98db8d55c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544f791dd7be0b5b36c1f5a9bc23e71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38234a7b4362a6972ddb180136b2652615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719461e42d8d21e4bafe9b2571d6ebc9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa039b62bec8b33bec1126401e7a2c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305a015ce5d87392c80c623d5e6d176618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb03d6c09e142c59d359983f7adb560619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ac65f5c75e2051737093fa83eebed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bee9947458acbd39bb4915ac7ae213621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd3b348b8873d9545e9f5aad0dbe0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b649e1f955755bda2dcfb5b6df1d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfa397452344520f7f445cac1845b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38f75d06ba172a98cf51ba228517e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18138a9451f8bf4d25ed1d61e98089bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cecfe3837b276eb02e18181ca2f939627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c9acb29716db05042446e53195c66628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5c8b4e1d56790cb95e420aee4efa5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bc69292b4af1ed4420a74705e7d85630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb019c6475c533f182847cd35f761c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37784fc22b3c0d3de3d260581d2ec34b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3dcc850550451ec8164e762859c02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc63f0f542eae05e8ccbc8d556369f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b50daa4c960b8f0a4ad2cd854f09a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf00d153b803ebb1dbb7483b8aedf3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78238692a4e8d0f04e8fdc137186428f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f2ebaf5c4beaa5ce1211780b717ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb9b3fcf383858388544b8a8199a4f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f61f1f0ef925776bcf997bc8fa073f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b01bb5ee36eb6ccdbb571baecc4f6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023c7a9d1e19661477c835b987bb331642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0990b828e7fad622201c2dd6120da5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d589a878d8f23a6f8251f5eb6ed80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe4312a87f0f6bc740fe5b188aeff7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7a052ea225e8446a60b23066067a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b4e37810e052c8ab0f0100e238bb1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418be6a19f3ddcaf0a8723b2a494321648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef35b50910189cf2d078109835c7b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fa1213d81fde9758d809fad0c8249650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0464bdb1e81db957526df0aae9ceae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb3db0557b96aae4ec6dc5f09bcfe4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6e2e603e0c0c11cd66d992b79ed8c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547a078db7e5b801026499e3023bfcb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea94f7c1f48ddcdbb355ab33bed1c44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204e6a6f20eebd22cc4f1a15609b4f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59610482ca61e9d2eeec017673348a79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed46a7c349c95d820e6afc64478555e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1a2f039fb8b9cd8012e98f27dc94f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f04cf5527b4a21ed19d1b29e6e1fe9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8df902a26f1bfb0bbe4f16ca701b90661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43884c82afa3a650b06e3573b478ef35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226d307f69fe716159ea20d1590e192663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ea5f4a225ff5282e087a3cb4e2f94664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9da6b137e68fa61c0f0309dc32e3c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd558ef2d2bce2338c12ce037026cf71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90d36de706482ba6725e922adbcc49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ac14aa27ab5e4d59ea9627d354ac2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa715a57837bed3a8c93d12c33b76d21669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed978a2f3523f3babe07d17195d72b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087968429a8f6a13accf26316c8524d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726349ce273cf84d9f5dfd182186872672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc488a8fa5ff413848a1dc65dcdcaf13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6a53cbc1ea82da620cd4d85ce0a2b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992329680eb8b11869408a1dbae506d0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c453bdf102c42f6f4b88303c5e9c9ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807a8efa1a7196089ad8b1516b078a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668800f91e5f0d5496bfbbab183ee636678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b76b9c59d7a12f3d4ce43209e93bfb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2ae851cf8517ac32cc166b340af45680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831446fe5d716751cdf262e25053451681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550d5114e26924fd1686d9387965c60682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7549981edfc6ef0653a1a79368ba7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f076524d19b7d56cf872722a90b2225684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e0c4ac8ec6d17bc9e02ab14d49011685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f3915dab0da99bb6f26f775a2c5e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335bbcb8266ae2ee7057d1525b14a45687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d2b2cd76f52b3ef5f7e14eedf375b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7473d368055508bd2992af3dfb172689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97938b89a30960b58cb6dc07cc17ebd1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38051993fb977562b9feb4aa29941fa3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a968b0a1e90a2d8f5822452090d11692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3694c633be53ded5c9c37ccea40e6ca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd36cc42dc218a023b945b65746621694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ce18737313b90a70dd43ce53e1cba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fff38e4a61b76e6f5b87e4a140513f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99be3c25e3d3351b253382122968406697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc657e037b8c8213e5daf4e1f31ce6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb98528f9601f75a064a2fb4d2a537699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d0234c142b1fcbee3922a1e03fcca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789e0a828383ac0f99c181aa2400eb9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589986ba65d80e0511aedaa401d5d85702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef8225a35969d97073395fd990d5e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83555a85fc1bbbc759d5e43d2e387d4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d97db500f729c1623e76a4ad739333705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13570adb90ee169d7e3d5c48768db0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fb93ef7fe52faee7283987ff158e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84723823b8d8a513dee7a0af90bae79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7dafd18f21ce2155efeb907438fa8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072992fb10e05f00f46661f7290c155710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd59cddb35f875e145b20c883322cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad712fcc6856203f6c73fbc1740e16712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b2d6ebf61f3645bcde7b5cffa8dba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f16aefd947452829c27256eee39c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7784babd0ef591e6d017d1502e871c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d130e0dc96dc9e80be3d9cf1ef8cf5a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2352b898909cb855b4325d9cadfb989717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09c2585a16b6c970a2d48f45af8dad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fbb2e4d351d5a3bf72d17c174b88e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdeae96d52488ef75b2617cbfce376720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249507344cfb61750c46e1146f7699d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a782016f1b01416bcf3962724bc9c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f428300d777cc7588058339dfcbc372723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc58c2a938df7a9fd7d95ff0e2c4fb6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d84c7c781ff15a2a7fac62de9503a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203692925848bdf3c9249484c0a179a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82132754792ae513435d13174e302b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171f5f967eff6ee13123fe7fc8df0ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5f20028033742dbd37d6a1c16ba4f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521b20eb14345c99c4324659274ecc4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a83466d64c48e193c567266eb6ecf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dab7dbb8bb0c6b2ed675899e6b2ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fb9c5d2648df417cbddfdff6c52dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6e9a10908726684ea7675c2e33cea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073da9af541a133778e5eb56b50d26b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c487df97188fabedd0c63f1bfb72a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a912a4e8e3e4929a7f40b71e9d6579e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422af8e49b5d3c2c70bb080bdab56e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0ba8c9d9509551fd6767b1281b71d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab9d5d597e368761e203c35030eb26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff348adaf04cc0f27639f7e11b9aff60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdeafac97e5d0faef6622959881c1ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed7afb4373101f7c4a6e6d0293d3fe743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5812,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5872,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6292,51 +5974,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6352,51 +6034,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9232,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9442,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>105</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25822,51 +25504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25952,2210 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28422,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J410"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28498,10213 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12613</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.47</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12715</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="0">
+        <v>9.380000000000001</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12856</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>14.53</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12878</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>6.29</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>17002</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18230</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>74.31</v>
+        <v>21.69</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18231</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>113.31</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18232</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>112.41</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17540</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>12.39</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17541</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>21.69</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17542</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>37.71</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17544</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>11.96</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17545</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>19.96</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17546</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>39.7</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17547</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>5.57</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17548</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.32</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17549</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>7.47</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17550</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>17.35</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17551</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>6.1</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17553</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>8.73</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17554</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17585</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>33.05</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18352</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>6.4</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>13261</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I29" s="0">
-        <v>8.710000000000001</v>
+        <v>1.86</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>13262</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>2.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13264</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>3.33</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13264</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>3.33</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13319</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.96</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13319</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>2.96</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I35" s="0">
+        <v>8.08</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13338</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I36" s="0">
-        <v>1.86</v>
+        <v>12.46</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13338</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
       <c r="I37" s="0">
-        <v>1.86</v>
+        <v>27.83</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13594</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>7.1</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>12626</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>18.51</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>12710</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>21.97</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>13666</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12744</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>18.99</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13695</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>8.08</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13703</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>12.46</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>12940</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G45" s="0"/>
+      <c r="G45" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I45" s="0">
-        <v>27.83</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>12941</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G46" s="0"/>
+      <c r="G46" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I46" s="0">
-        <v>21.54</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12943</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>54.37</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>13762</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>16.42</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13763</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>92.23999999999999</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13780</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>9.34</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13809</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>15.17</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13944</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>7.71</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13945</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>8.279999999999999</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13946</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>5.3</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13961</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>10.61</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>22017</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>15.56</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>22042</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>48.05</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22058</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>11.76</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22092</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>14.91</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22093</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>8.960000000000001</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17509</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>3.32</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17510</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>6.03</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>22104</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.26</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>22114</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>12.54</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17645</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>10.02</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17666</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>23.53</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>22142</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>16.22</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>22143</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>21.33</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22150</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>9.039999999999999</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22151</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>7.89</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22157</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.01</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22159</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>12.87</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22160</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>24.02</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22161</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>65.56999999999999</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22162</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.33</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17998</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>10.44</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17134</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>39.87</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17284</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>73.20999999999999</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17286</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>135.18</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17333</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>23.91</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17343</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>22.75</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17374</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>16.81</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17375</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>21.42</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17376</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>27.6</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17384</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>38.07</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17385</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>58.57</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17386</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>1.77</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17449</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>129.04</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17450</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>181.32</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17451</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>116</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>316.25</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17453</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>83.45999999999999</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17454</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>36.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17455</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>31.15</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17456</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>40.99</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17457</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>42.62</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17566</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>20.25</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17569</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>51.74</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17597</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>17.23</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17619</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
+      <c r="G99" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="G99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I99" s="0">
-        <v>105.43</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17620</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>31.43</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>18252</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>85.31999999999999</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>18360</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>20.02</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18371</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>13.01</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>12327</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>9.91</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17362</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>8.720000000000001</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17396</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.109999999999999</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>18313</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>5.45</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
+      <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>12542</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>341</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>8.91</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
+      <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>12543</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I109" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J109" s="0" t="s">
         <v>343</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12601</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E110" s="0" t="s">
+      <c r="F110" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12619</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="I111" s="0">
-        <v>7.51</v>
+        <v>15.76</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12624</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12686</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="F113" s="0"/>
+        <v>351</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G113" s="0" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>2.37</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12773</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G114" s="0"/>
+        <v>342</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I114" s="0">
-        <v>11.07</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12774</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G115" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>173</v>
+      </c>
       <c r="I115" s="0">
-        <v>9.68</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12905</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>6.58</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
+      <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17068</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="F117" s="0"/>
+        <v>364</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G117" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>8.31</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17064</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17064</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>371</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17069</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>6.75</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>375</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17069</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>378</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17070</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="E122" s="0" t="s">
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...10 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17070</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>7.66</v>
+        <v>5.02</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17075</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>23.7</v>
+        <v>10.9</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17107</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>4.89</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17108</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>4.83</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17111</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>5.26</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17132</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>4.98</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17133</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>6.75</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17279</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.93</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17280</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.93</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17303</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>5.02</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17341</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>10.9</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17342</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>4.23</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17371</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>9.91</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17372</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>10.61</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17373</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.17</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17373</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>4.17</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>431</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="G140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I140" s="0">
-        <v>4.17</v>
+        <v>36.79</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17397</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.69</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17398</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17417</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>8.51</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17461</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>3.73</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17462</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.67</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17528</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>5.91</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17517</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>4.91</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17519</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>6.64</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17520</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.37</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17521</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>17.25</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17524</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17532</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
-      <c r="E152" s="0" t="s">
+      <c r="F152" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>467</v>
-      </c>
-[...10 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17558</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.79</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17570</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>8.720000000000001</v>
+        <v>7.22</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17575</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.6</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17576</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.37</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17586</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>9.98</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17587</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>5.11</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17613</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>13.11</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17614</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.54</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17615</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.96</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17615</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I162" s="0">
+        <v>9.98</v>
+      </c>
+      <c r="J162" s="0" t="s">
         <v>497</v>
-      </c>
-[...13 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17647</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>5.3</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>18267</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>8.119999999999999</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18268</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.9</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18276</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>20.05</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18288</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>7.22</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18294</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>4.11</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18295</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>10.49</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18296</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>7.91</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18297</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>7.65</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18314</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G172" s="0" t="s">
         <v>525</v>
       </c>
-      <c r="E172" s="0" t="s">
+      <c r="I172" s="0">
+        <v>7.02</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>526</v>
-      </c>
-[...10 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18315</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>333</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>12.96</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18324</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.29</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18327</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
+      <c r="F175" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I175" s="0">
+        <v>6.98</v>
+      </c>
+      <c r="J175" s="0" t="s">
         <v>535</v>
-      </c>
-[...10 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18369</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18384</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18385</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I178" s="0">
-        <v>6.75</v>
+        <v>13.82</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>28</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>311</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>341</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>217</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I219" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G220" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I220" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J220" s="0" t="s">
         <v>662</v>
-      </c>
-[...10 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>341</v>
+        <v>668</v>
       </c>
       <c r="I227" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I230" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I235" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>709</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...5 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G238" s="0"/>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I238" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
       </c>
-      <c r="E239" s="0" t="s">
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I239" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>720</v>
-      </c>
-[...10 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F241" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>730</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>805</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>829</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>832</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>833</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>840</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>28</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G304" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304" s="0"/>
       <c r="I304" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>116</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="F309" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G309" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I309" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>917</v>
-      </c>
-[...13 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>398</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>23</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>955</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F327" s="0"/>
+      <c r="F327" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>974</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
         <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>398</v>
+        <v>303</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G337" s="0"/>
+      <c r="G337" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I337" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
-[...1 lines deleted...]
-      <c r="F339" s="0"/>
+        <v>1001</v>
+      </c>
+      <c r="F339" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="F340" s="0"/>
+        <v>1004</v>
+      </c>
+      <c r="F340" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>665</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>340</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I349" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I350" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>1040</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1045</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1046</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>1040</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>28</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>333</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1091</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>432</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>398</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>711</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...899 lines deleted...]
-        <v>1197</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>