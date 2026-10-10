--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4b663791621e7217552cbf69aea061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf6685a79efe65446550270c41aa5b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa427fa1def8117a6790660c08b09153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba59e47fa51d442526c99e0cc9598ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114655aad6c4cd8cc7c4a9c960d03305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44195ff5ae18a7e8c485022e54374d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b075fee11cd6e7ab63fc16653bd362f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594478b4623f223b94b289e95e4ad99e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c434bc920d943bb4af076945d8e96a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dc9380fd00b839b563e31750addf110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe1f2289c98e7207005b0f55fe913811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be117441c8ddbf8df0006553b2627c1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc02bd6a14eab1e1aaf3c8b498ea1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdbc20f644330d9a77984b5675fbd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3ef10e94688deed0e43a01a29075615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39db1a6fb13659a2a9d3962a073add16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6021c21a1afe4d7658cfe2d7870ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a5ec1d385ba58a69b78f05da56fc318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08185f54883c8d1e7843bb9145380319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28df966befabee13f3d25c9db6370020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e97e53a845f554b41342e3b112d1d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a9f920e8459e1b7059208f3c02f2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402e5aa497ba19ec0dd3ecdbbb1b7df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffacf7828f33c541b8acf71635866a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44755c0b2dbc55c13afc9551e6d6908f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233a1f8013edc8970f3f6da094d9d9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d243f68885d871042da49b0847ed70227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea916f93c4d88c1e67bc3148e96d4dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af3f638060a5fe5dfa523c4ecea4ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e575a5bb96b9ce7a95d28dbeb0de630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431859241bd1d7555c4da6c6e9e466b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067c0862bf7f1370c887477132fb2a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bda89f58fd1e0c55ef8b9f6595490733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73424e84817283ffb3f30781206d03e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c6af290e5c0376456d3fe0862ac1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc76e331c42e0296e86a38f5669dd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cebe7ee5df7deaae8e7102fafa695737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c4e74d30a7739628c6c1fca8f26c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1794c4f486bc80edd9ae905e78529839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac3cb201b55b8487a34ae164b80a3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07261198a2b4df6cbd801b3d6db7500e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e036a942f6d355a196d03d9052f32142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba455af16df217e5cefa93f942a17e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc9fd2809d84002c243d7380471b5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2760a357c77a8a3ecc7ee6c4760d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017601b4a7b72819bfe2b0b5afb5be0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdf9a19817b933c22e0e809ab0aa2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bb7dc390c57038bb00224f4f8782b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe13128df6178ab4b9fedae920e3d9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac4825d4598f4ee85d6a5d671dedc850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8da58b2017b773d2dda9e40d664fe951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f326f0ebcab0336d0276bb055a5eb0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e859db7baaad3e42484aa5ed5e8e96553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40cd9ca50ebe93a2a71e6810e30e0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc826fffa6226ad75409c35b9916fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8325a38d589ed61969190f3e0b817e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e266075d7679722bd182a3fe21be057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26264cd5d7bf1e5ee9d5fedbd095a55158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4cea38d3bc3b32f6346c3fdf0248359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c703bf8d4e9c95a0f78830c34092a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e788d09d93143aef42a3a15602b9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a873a25e09c4b1a4429a8af61fe1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa462893898cc9b86dc75c528c56db6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d1c6cdda256e052094dd9c9b249b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd60c6dce53212133483d21bffba7c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3140eb175ce04e23603789df5458a9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b9b93045f2e68413328808133d37c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c813fb1c2f4832d7f1d7212fc66859268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885d840c058b41aa30c81cc9604430f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b75b0bbff82f337c6bb8f387bdca1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b30bb45f917bfff88f884d1aa4337671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18b97eab2445888167a1fe6f476b4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ff038a3952004f41ebecf83809be973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97893792297ac755f686ede835c4488474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba6ec163a4bcfb5163d6f9bc54791975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c716ce87430e823ce5dace4ae03b10e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8489761bf9c65ffc0eea16394251f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b73ad4b07f6b7a53bdf7efa84601da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85d79bb6020ad4208a33e5679b109879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63c5ef1050cdfc819414a4060ba54a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee340feddb4fdd6b37b85a18375517d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5298c0ac1b1503f18329474ef4bd4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742b4075995110b56bf5bf3de7031a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdffc51bb9389e8045c175176ceaf8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24080dc3ef428fbdaea93c795cbbba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b0d4b52650072f12337560de5ce1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec40f4bddd2f070d0bffbb1cb4040987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de9f506ae30fe739fb6d21e733a07d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ddaa280be12f63fade1cd4e8ba66489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5346455b56be63d5d5650948faa22c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb4b98ca345cf9950bc9fb0e17a40491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc1bd4e9bc9cfe6bdccc737f1f6f3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02870683c3945ba9645d5136ee773d7793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39462f32f07a749d7e988adfadba89bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0ccbf687c5c89417720a0ba9b767a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf773ed5a03033dd4d6d8265faffa9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bdf20fd469d3cf0fb2f3fbe0ca88f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cad58dc408c98e10362893ecc7d10b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18355bdc68c09abbe4382b4a067f2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b748c3163103bd50e3cac97f3af98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49503c6288483cbdab400fc8b239616d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeefd607c535d329414d0696c346879102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc684e67627000d02df75ef71ee4d3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0daabae5799111d26876126a3080f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46f121481ae32817a17036daf639ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3761660003b794efeaffc6c3230db46106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05362d34f1a6227e92ce1d23ebef8c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450685dce0ff5c06310bac281a84a81c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff8bde377d8261575846f061f5f78c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66959853692500cf5c5543b40cee6c4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77551afaf031ec2fd850aef37962694c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc6e735453ffed0f2afc9fa4141956112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e2e1d7444a7ab1da1478e5cf960de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48624daac0819dfc3a76810448e7eec9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08125229904e72f1ca28d824af5cf331115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36ccaaaa9a14a728c7179d79842408116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc62ac8895662e3515a10dbac17c0ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442abd6d36bfdf0164269071711d38a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8107f09b45873b1c236c8bc03f73822119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cab5ef997aa37c5b5aef7728d00e07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4b85b0473d302b8484ca672ac3d1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299f52e8b8d68e8429d1b4299305cb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc3cbd5f82aaac2a25cb6be0c8fb16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91d262ef718ebc09e74af5f8050efb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf1edd4dcca4f2073b76fa8426b2d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73604216d79b877741f80830d946ba54126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782338ef26da78bc2b07d15d351a944e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed376c79990ca0c145d7e476c69dcab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588c8519ec990688b4bda5d3f3bb5c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78abc34c3f148474b51a0fbb438a695130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa15084dbf7feefe68ef1ff0585055131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927857bfafe16ce4c608c30ff13b109b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5034fdc21531d4eb63b4d503cd8b51c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d999705c494694396dfab7b4d85702134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eca9323f9a07b6ee78bf8af41b078135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be295df12a527886adab1535219065c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83877ce4ec8f2d238ea88f2437c3876137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0aab9f06e5923952dcd058e3ae497138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dbc9105d7a2799f9042089b886e71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4d171bc8981aa8b0001b76eb4d22b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f20cba5388ed4998f9044cd422bee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5562a3527a425e8b1ee1180162faf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2dd9ee2fbfdbfb495a4a3e65f243d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d457681b67d8daae2ebc458f98bfa2f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e19acaef5921f3c2eebc070a919c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76199be6da6f3051962f5a53cd085049146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a82a2ca2613d31da0e6efd4e70d31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400d5b08070a295937c6320510396e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e616111682eee6965e3d2c7225688cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c757de73a5689fe94dc0a56685cd1aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe361a048de6734abbda56145a40a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb600a50086567183cf1cbe340178f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee121216e94c067aa0151983991113153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98181c9bfc6bc94ec670c5ae78162b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff007f11e5b4ca1e3ad5d10d4fafb354155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98772dfffb92ec0f23716b3e1c30f968156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ff44a046b7ccf403fbc63b8aabcf3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfad1c099807c453ba3a76a3db0ac1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945d4f6702eec7371d0f01abb76ac2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee42ca92c07791a183e91a500178e2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bed15da1707fa3f45f4224cc86b9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db09eaa0c30c1f12a47f4190adde8ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345707940f1bf34b9a4a6afaa2985737163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50ecaa3e939111b187f61c026b120d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee7e5e3403a19102bbc224ab12425d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4bb1be397309f33f47f4d51a1f8ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaff36828f9a2232f4d8cb42d8037b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784173a20a7907ea9643ab1624d8e905168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb91e3fe37f7f23559b6091b095c530169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad6398006da3c7aa6f23ff3f233db6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b6229bea7e44d3b9fe4992edcff3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f2af591d2ff3bcad3fc75c6adedcf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079be7711b418558e9092deec0839c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6e559c6b99645182eca1273dad821174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cee6f730552c2f637b11d28dea88c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6cb49790e3462a3515b54b1eb3045176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7de5271394ae49116a75eccad6d6c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7abad27d208d8e6914964a1ae4fde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8262db7a73840b5373e60484e0338179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27879c0aa38a34f74617bc1b77f146e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f9ce80537f48f4c6bdcc02d262551181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c8e4352476fbd5ffe8ab98dff777e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f08e5c69116f8eeef2a1c16cb89772183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d370dba438bfaf2a66a194db5ed25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527ef0cd784538258aa2a9ecf35b36e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd18b308b236c742c64e04994e19cb2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0613b129a4147960e99b6c33ceebeef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f8a9de914c3465f129d31ae449bfa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe65120a228f7d311f2f24acb7cb17189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf76b024a0faac2e5c5510f49e92a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0384319e0ddf1b9efa92f2e4e604ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb9e9ebebc7760874ec0a894d4740a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd906eae8f74cfecd8383ff88b118d93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996b31de4d31f1406580f5276ccb816194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f9dc5f1b8f199afbe3852270ac5be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01330f4745d80664685290d85ecc112a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181e67b069d547334ed62f8047115ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9213f2a19205c7c890bbbeb7a88c574198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0d58cd23a40a7154bded1d295df70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e12eaf8ccf4ac4cf49eb70d136f5c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dd515f4d573d4d25d163151ac6369201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aec702263363f41f1a57b675eb5628202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0b0a8a671a782251fd146ffd51ca6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9d7e439c3152bc373708c1e046bc6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754aa7f26e8c96889876e64f7c47d360205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f6092e88b746d994e214135ed9ec0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee95ad76d60e8e7a78d5197a8b07cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2e12b0d7d2f77d3deb5caf45aa794208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f93dc315c9248a51fd4ab5d73769db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59c8226d8b0dea53609c9a54336ca5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d687eda5f976e5900d97ce3247f54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea086029be3597d2c457bc89536ab9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641630a2e8c50ca33a8c9e8ee8ecb340213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7274499f0a733611ea0d8a021513806214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310203be8d602e00708026bb02017e45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adaa9b6dcca685e2b40a59a8c90077216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbe61a65172e8e8a1bc82f44dec5cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ffe67cc5632c862613dbbfbd286e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99aa8e07b41a8add755d616a512acc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20984ae4161a3d183a1a18c13eecefb3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825c36ac107304e2bebbf4208b4e07e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bc39b3dbaa54a2c45a051f1cb7cc0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd721132e7f37722a2019079fa071a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f85e43427cce9fdd309474f57f5381224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f21484b3968174ea7ac171c4bec22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5101c1389bdc3036e09b49e1df3c5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c565030734d9cce243257e35c3bb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa547007ed6a2adcf7dd25c0f5b89cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90811102cfc97727d05da12294be905b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ca5d781f4685d9d5a7f0188d4fd1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ac0cf15eb2e969822ae08ca825aaa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64c1cb8a9b40a6a0a0f56e8a328117232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c6da294d1503d9df2027140f39f73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f97a815f7a42a0e0500b3e33805af8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec9990186811ce604e58352f1c9e3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3693b3aa24f674326da6cc79332c210236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3047a49b9d46c2bdb55c27859f3152237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662159710aee8d114a2ca46dc88defa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80ac1d51467227217eae8d4c0c50d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871650d3aa9b0209c15ae2d96dd5840c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b5151f5a263d7605601122a443ce6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357744d1f9b1d32e82afec808076cf9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc9bc91001de8672a4d89681277aae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea292cc71d1e2068764e590ab77f6b13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca4f3d8a92e7a299951de70822c7a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4ba2700b0e9c5c08ce98c5aab8ec6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c46266718e1c86d65a806c0280e366247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6058849dda6a2585b2aa87d5e17763e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73865859b8bdf7a61600ffd01de4307f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359963939222e2d55f6f95257e4173d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ba657c3e153dcfdae0b742dec0686251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42862a89aa357565bdf3d06eb44c0f3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04375fe5dee5017f84c5c156b4149a21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976a34c1e82c231ef0923c0f047d291254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af0e32f7bd0da21b4b0e81a174ec81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb47f33a2a8e3ee6bc72a229214f78256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993755b8c7873a8a63f652fa5a8d8dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a86780a1756413c37062c2a6fcde3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8575817c9feb7532af58c1ca56ddd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddbaf9b37931f6dd30e50077d80d52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a032caad62b89f87b7e525fbb58f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a31f3c58f7c97ec263ce9ed626a21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eabf38f699a163ca95fc63552ad4a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a166710ecb1cf63d95dd76e404bd6a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f617888c34e731b8eeeb55555c4b1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf73fe608fa804e836f9fc4dca6083266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00a6c6d261e49db5bcb379b9c79007267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08d8347cf294e6906855734b3bec1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f03ccada92d496ecb5e7718fa32a94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdd12b1877ed5679bdc44b592a5e27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54792980e7ca837a5c6b40a2bb2abeca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a775bd9fb42ede1353fc01944203df7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928466c4570c03468778ffe3dbaaa9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc56ce7b547525ec7772594e5b1224274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47ce954a26dd541ad1bb9c5503af27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113e28d172b21cff7523e59fce05064276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b847eddb96c3570bf9ba3b2016155277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b2f4fd71f3ee37cdc6be5827bfc42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f62853b86e4f6a718a34b403b3298a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ad89635de9507772eb618773e6b1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e941fbb821360e4f416b9a5888a4b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfc96dd13aa3c6f5a0dd7391770f1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cc99f08e1dfb212320d4e3674dd8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d4ce33262972948472b55bf5a3165284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f8d7c159ac0d8e1305d00a6a354ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ae72260d56ab22d7dccc2d9c71ffb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05e528c172c6c49a698df038543b4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c063a9ca6cbacf6a9366eb446f8ed4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220e617f18b15dacc2f285f94153463289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8471794271519dc61d7f5307640ce4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f274f0aacbd31cf4c4f4d09522a1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b41b1e05a78deab22b980689f1ef1d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42f2e3f71b4679fb84e6806347d30b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a58fbfa36ffc37a15d501d95c0dcaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918210d443638424b0287cc2f0e8ea46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9c33f16a5175d6581c4d0c6d37d75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc07616c1f10948d44b7d2a5940df84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9eb790af67f06823143a0f0830c4fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe891b7cd7532d3a0067d257400cfd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8df1bd083075a5af72e290cf37c747300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc033f2e434b222cc6c27ad6b234ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91f3f9d7f55c03b9c2cdd791785317302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61413c1de93c1a302f55d024b453ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50e1ef69223fa016bc1282cd35c3cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f0bb94ef4cf5675984a766de89a45305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30708244beede8231bc9f64b16336d60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08675273e9c9502a8113cdb09d5a93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c68e9f08d5d24777e269bb3b1f989308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781b10461e1f24a7fdc7273aab4c437309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318485183cce7082ac6722128859122310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e0b50141f167cd52ac5b6f61238ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eca1a946cd12e8b36e8aef19cada08312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036428d4ad8398aff2c918647dfea53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1604958011d79d7bfdb100d4eca29be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa36e4af06c9fe7839b3c3cedff2f88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab64bec434bb31728fe595033eaff4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea3164289795e58f60c1c8495190b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260912a3642f4963d397127c5d319feb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04531768f52dfe58fe5ff61a408c7c87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca686b94dc5e50ba638ed01fbca4808320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7a8f75a34d2f179ecb6526e841ce0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b9add7362ea9e665ab9251e9c80c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adf9c6ae243d643f824b5fe4c51f31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81dae032387543f9fe9ba2b4959fbc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652641c2b4cea8e4683b5daa3e53de11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e5786745da434f0ddf3c3ae70fbd1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497c44d188eebd8af9d253199d4458e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1b24c078e53dfad393b7e84bc1900328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7183071b8b41571df7be1a348b1cf77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410b763189d2f95601d420aeda3b6d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad249aec800befde03df4d57310ebc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e08e844117fb673fcf745671393da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc904a5d4379fa8c28642ebdbf6493333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d40b25d46850a9f695e044da7a1779334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7b78bb8565657f8c6a22debc0627b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54207f6586fd22c2a6b6f81724d5136c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c2bfc0c6dc85c8360528d5b6efa1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1e14fb4e9761f7bc4befef87e012c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcd64b981c915dd76e5550efa4615f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b92e86051f3bcabeb2ea098dada76a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb12f9957ae9e0686c3918d0e7ae0cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8447adfa751189845cedfdcd6369a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540b4db1f2cbdc3d3bfd3ddfe8941e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbc6b15540a843c67d4c48c345d070344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c71366715b02cd7ab96e0b3b7ec56b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050e27405f46e7bc8617d150a73dddc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3682e752af6c6329f3e43a8c071fea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18414d32fcb0b5f9ac2bce9be490b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b838f376708438e75318ade9652adf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248cad4df025e54ed11e248d855e109350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff4d34923a6d687dc119f469952b46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a558435da1d40306fb3e0c60e6aa2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81faf88683ddc3a043c66f93a5e88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b0635eedf1ebb3906ae8cdc26aad2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb297b8b3b9716e91634f9baaf9e282355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cbbcd03f506ee4db4235ab9e88bcf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9f05acfc113cb0c1a37d270e09733357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294c9051c9b180d15a5d802c4c12c2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389144ebbe83ae38e5dbed81d0cd1876359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d8955db1a16b83482c7293280d5c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a6c5aca8842a23a4ddca8af9ddfe7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a79611a8aaaed53c18fc58320d9806362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f74c44a1f9cd8baec9c4272dcf13e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3698dd37206697975b5597001fc5fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4f99b279cd13007af404aaf1b8e07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112e9b35b2708431d5448a68df24cbf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1583a43009f2497c9de87bf51f667367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d224729b219771fa6ef54b2508e025368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d254ed668b273eb797075da97183d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8634c1c9542f681e07f3d7feed0d132370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f080529cad3ed5c37415c9bf6c798371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d63c8a4a44487f037c1df0b174ddc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e26e8e0d948df601ab78077bedf643373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c30cd2806610d324d57e0e1f702e9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f45335f5820129413289626c8d00f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c593b88f6b7d547d2ac2e79eb2d8f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce6ad03ee8cee7d58549447f123290377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3087e6e586b43d5a6fb32efed338ac5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74d1b4cf39bda1da03d86d1f235bf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45dc7a1e94822148677f216ff5368e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44f7078802f81bf92fd1fabbb92a43381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb125da50eca7923688e37615514a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86700e765e2b787f71f466fedbe2d5b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a320511abe0818b069acfdc1698eff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19c737b2cda64890ae8349da93f931385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5721d8c29b4130f95163c051201bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e500d8d1d886f7715845a3b6bfe7f16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2af9f3096caa931e40d78ee591304388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7125906d7b3c8f8c97b4bef0a2e60da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188837b0582a40b3ff77c52fb4b7b7ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86863d4d9ed7b6404ce2b81947989064391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09fa87bbc8729c474fcfc97ce8422d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a0c81997852c3f4e1fb4505eec9b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76a67f236f881b8fb9753b5d9e9244394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc048598a4eeae0c264e01b3829f91c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c82c3ca744087f6ee753c68e3a02d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd65f6a39c7c0d29a97a9cc4bcb8e68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451cb4de37317964bfde6f6c1fa1d9f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e643d6d032ab11f60268b9a813c4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb64b5fb85e257d769cf37dd14c31d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84844a3f71b93b15b16f0d14ed8421401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732868c4020a4d16868ddb0e080ee32c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08653c47fcbe0afe36b04a449389e99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33fb327b3ce30b30f494e32ceb0f0d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da77d80db5027cadd71964d75e71927405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458a1e23431761fd6a37e8e8b94b3d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a6051fbaac3b65275f1dc5540c429407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0efee84194d2c76bb1895fae8d901408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b559f01a922b326df5d935985c343409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf636a8148c8f071a95d4e5940797c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c927d537dbfbe6aad322b5471c09e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9602ee5e03b4f85c341cfa07d0ca8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd42e95160f404d76b8b7c0453ba5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a10fcb2b496bbb540475467a4c443414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1beb3811612776e20e7a65890b47a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a221a1ae9daf0b00300ed510c27306416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dd761c6ee9b1036e5242f3a26d804417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6604033997a45502407283b96b254a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff02973f2942dd260052793dc946001419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6bf6b05449a88c0e81480ec374824420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec4ee4cde08f18b1dce4c5260252b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff2128dcb02cb503d8bdcdbecef409422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ab6bfdfad55ee9988eb0e897a6e24423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e47abb44c25a02899d9e65ef3a4520424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ca3b3c334b5f10974a82e22a0b847425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050805b13d398cf5703fabab55650e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e32d53dd104c28762ac16f31cbe12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4b9d670f130f85709bc9e6d9af3b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9995369c9f481b43b41bff4db1a42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241f1442241088adc1ddb58f073e0cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73660ec92f65d040554d9f75b1741f48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63903b0585e37f3e1b4f7a8cde62b42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eddf733f530d04facdef1c55356fd1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87294d83bb046a85ae8811e89ee13c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d4006846ce21e604ea90973407c33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4661859e359d81c8932a8d0d56dc177436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc726c3eed17d874efc074942bb8f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd008c50c0318115ffff079dca3b598438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cb8f05cabaec32d1c95cf4f629151439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2af4e8aed907d725c3a5d137524dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a2062229858347abec4342b31da44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410d5930590d1480b69c72a7bff7821442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359fbb679ff1e000102e5e221a69258443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbcd3a7699e8aa806c02e5c3eed702444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb65efb96aca9a99c472f1b3e31162445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e10bdc1adf83f5883d06fb0b63c058446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8951469e1797f418f5b7e7622a328447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df2b4b78cd7bf579705d71ae848361448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c86e43bc202849105111a54e293e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1226e1b83636044b0be3910e19fcd07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8283ded9eaa75d183e16e4db5cf98451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255a96dca18d14b80d471669a8b1f11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3133141acfb6d76f6fa60ab0d66b19e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5883ff23e7da67fa33c7565d800ebc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39843b49bc342e9e176663320f3fb83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df197f6d893442bc64e42570e85f148456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05671f34f0ffb4a0547115c3606c1d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef813479c5d5de09fbf81af0bf39ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c72ea3a759092d7193f78f100da05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794e8000530d768e6672d33c8bf9f2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022804d5c7da520f4ea50a3d9f1cb64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd6c581f975175f030316fde86636a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea4ac49a83137f69ddec9e8853efb9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fbaaf4117c578dd68ab58b8e79a92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428eabe02cdd64d567a267700612071465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f182a929b11f26fc15f2ce2b00856466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727cf6376f382033b27af731aab6573467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c247aa5ffcd4b43232133ef470f13ee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6667be5d87f798b7d2d714777eefa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819086c1549a44876575649628c27d6c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad161fa93e62a60fdcd730014b89b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cb01fb4d9c01eb61bda9b245c9ef5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f49cf5edc59744b2803ee352fd28cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff88b7f4d8641bea2cf05f6198e75f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6112b34df946079226162c61642d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51750a38e2b348ff763d71e74128106a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dd3744a381cfbda4d4d68f9a2653e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9027b12be6b9699526275dba8fdde478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9302e99e570ba21b2d84a5ffab97b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabe836190142920612cb3db7e73496480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8795145cd46daa56337da5a5d8bce39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09521ce5cee4a9e4157e79f9f1a30d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411ca90c57ebd946285abe7240653f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de0b8d96e49e2186547119d95f4821484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471070cde27f45b6c5b2ad1e3040b07485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57848e2a18515318c04b79053319cf94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bc081a920e6368a06db1018c9632c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dfbc75c4d1f48c4520b7f14e5d779488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eb2a7eb58367de92cd7eff2ac582c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f792aae4ff81973f306b92987d0def3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a2ae6fd4c3a4bc6898c9562d4c7ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c46026e53fc316d2f3ad910c04248492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926bfb943f56fb148ea34fa19fa84cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c11402273bcc230801972475c8946494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72007be050490eb95dce0fbac58645e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b2236284ad82df5b83b1225c023b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c80adc991355b060d18d76d259cd1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951055e72d5a1a25a31ae976b8b53f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cc23bbb7397de29e252cbd9e312f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673bcccdedb35bcb357ae538e79e28f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c8e613c26e2002a065c7793a32b9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74561cdc0f91129a96c54263d48f88e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c93dd3e8f491987fb13c0ff077416503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d212f7a0326f1155aea1c816ac6e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66086dee14ad7de2586db29509c56388505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babd6ebf66d045d83f72ade5bdec9e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be75fbf7a2c1daa058d7d522ecf40c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7af64529243ff3f5c1aef56efc6075508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be96af34fd3e08602066d0d82d23263509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fafd4e0d607f05eb323612af3a353510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a0f4f324ed3cafac604a09a78499d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659542db7332af73762d2e53aec86fc9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f008d4e281846aadc86ea40704a30f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf48cabdcfd7af35101cb66104e4d2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92e94b403fe767345fce8fa7e5583b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ead78a93d663d97146bd5b8941bc71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc8c7c8eeb604dedb99a2936b71efe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474893bfaa6ca4c1010887987765f9b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd340ce5af78951dc3426f18b7784e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88877ffc4ed948c0dbecb0aefe450b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcb7ef31a4045315bc8765dd1d32c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051950c62f1aa45d98b23bec94f3cb75522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa48dc1e4b898d109a0ad4bb6e1202d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a47c6d3a8c089e22a2193913e3da1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bf3123b8e84bc6228759bd8ca1aaf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22d86a219636b1281ab65c42ccd447526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5465f75c7cbff425f5b4f9b6b272c71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd2a97f601b2567772ed8dea989f44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe85eb473fbf3c13903a1673240a60529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d77a09d89906b45139cef2fb19ee0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606e6c6b9158eee6c4ba24d0cfb5447531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db894f65ae81d459c838b54a311b799532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6e359191fef410b2f89a5f420cb0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5fc3a2f2118c303e8b9301778cb8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a787c20f5e2df8f05159289cea8376535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f9f63b5bb62430660bbf7ff6d99df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d006f3b159ca4f33032f2e674f483537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8fb91f5443a01a9d04689cf2821b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f995e30a01dd3ecc78ba2d90ea1c8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa35befdf0edfd86199b4b15bb6ccd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163184b0d4aed8ef6ecf5e29bc56485541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfdb5809c57b21039e0813738d9ecf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924b239f7252ee5e5523b204dd2c30e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320dc2bd1f0e693b7bebafae9e66a37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8a383198c5ebf542b288730825a19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df253bf9306434f362e522ee042e03df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bf3e70bc04ec33d11b60ae8023d62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d29a52ae3e8982bb7d4c3ef739ea7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06403be98d389357400c965604a6d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902a9be7454a6bbc4796d42115d1baf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5115dda9d79c960e074a39a0cbd77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d678179e6243e893cb2e302aedfe3c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7c0174884ee6fab74f87dffc4a21a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec54c67a3b1559c10207cba505ad80f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35798f9bc842e3bf50c262e3c49a8cd4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1b261fa85844a72581066849ecb26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69701d2e6042bf564666b72dd749097d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb8e44b50fd190b09e6f1190d39e99558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dcda44ee77d30ade015c1cfd43e8a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300d37ecfa432eaa855338a758faf5d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b8c6a2edb3776eb0af9d0e2dc414f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072600ad2c56bead3f101434a29efcab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156430de4c89d83ca23c2647d442098563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c827fa03d2a5ed860e5b796e7bbdedc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2554fa18b7e7d23980700082f8fa25565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd5ba7a8e0f051891124091b453ec3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906170cfbfce218618132f70cfbe706567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557d7e87d89ae7a9b06313e4fc082a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9504038f5e3c898db170c7e1f374b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d46e95bd5eb4c1633c382435dae82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a75760fffc1681c584160723336946571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fab10c0553a1f0b897a4027721192572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abc3a36d15d9c4d354cb4ee350f2d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab7915450c12790dca768a0e442578574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d1021567085a67b785ee47346285f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3795fe11c79a68d8032594f702f7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0444e8c8ab2ee284a8b139684e053f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea7cff1a58c927bae22ef4464edb42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c715cd4f3e9a5250d1cc8cab5d8405579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149380dd8fc885482864abac22d7416580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0544412092b51e18240fac64461069581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39020361bfbbf2d299bef9bd4ebb51c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8393cb88ff4dc1b082cdb502dde9fbc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33828d5d39f8c433f1cb48fa501e79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28808121c64c391ad734728a5041f49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd986e8637c0defd4f35f01fa4bd10d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280714eaead04755bc4fcda3477b3792587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da83830b8890d9b32fc0d626512da57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3cdacee5d085a21575c5f656b6b96589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adb18e131ade47cd6604df40f9bc9f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284f52fa638e40707a8a3b8577060d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bfee64852de10bed67eb3c3d8eee7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b7932490b481fe5e7d123b410a6f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd6169cb97974a6bdd69fcf44bfc0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a34edffd3c1cc26b29052d88d9bb4b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a587bd3e4321abddcf88f4735269b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404cbb53a1d5bb8c93e5d3d57413a01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba3776e73bc83764903e31223f837c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a12316979d0637f55c10e37dd17c7e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cc5957febcddb2899325d747ea54a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce7a8f45d4f981202cd10eabf6f0f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56102a095cf0bbd4598a5a4818d6f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b760ef97a00f25d36361a36cf699115603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a339012b96c2bd79467c905293ccc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd31713b164fef5b9bf6e8184a59f99605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa753a254455e9b85886797f230b67d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d854ab321317f5e2f4202105a8a24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cd0d7c56579cd35d1fe34704d170b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e016221a20b3a5b16ac2656373733c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233181e31a621248890215801b41303610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505e319b1e8b7c2fe901710055e86a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd3a8a923d031f8ccfc8bc56ae3130612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96debfd69a9c43ba9a5984831102f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2462bcbddd28592f05407733e8b31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282ff06012e539192590ddc0fd17b00615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f043606d755dc39f8cc18750c41231616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a466d115af123509db90162f731b2ba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48427f9c39cc653f4aa81721518f49c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622cf8637b69e00461f2d1dc6298742619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa24ee873330e4558df42af1538562620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa97049e0f00e52ffbba756fef63bd9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d13ffdddf593d2d17f5cbbe59fd7fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6a3a63be28a6f9ac3cad36d91d9ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00099753033077b164fadaf204089562624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02bdc96f6518209d31244284af4699625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fb33999d8a90f27b825ca0e9aed46626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027225930c1f91168e935329308196b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a106c83e1b9151b49083ea209c9ffcb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a1aef54678f3b3d4beea1d7b71103629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c113d0191b6cf8b3b6848911c2dee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690ddfdbda1c7f5b1f81e52e355da62631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83081d90219838660f973f5d88f0cf59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0c9c63131c2a360991afba6d808c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ea3a98611200984d0fd8a1e5f16d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf4b1f094f1b8b4c74c29a98095732635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70f2fdea1967c05b5035dbef022aa1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71ceccefa4043eb1a85a10c070af18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418cc5df8ddc2ab6ea7bf9bee782578638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4129fd53c5e378949a5fe4dff172aea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9def9238f656326f949f8664bc0cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9aa46dbff42687a57f1ee1c9f3e349641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220a0776180745b847806267bd90448642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea0b971e3b8e68b7a0e331b84378be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f10040f6d47b53d74bc71c0ab0390644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e179470b6b3684e7e4e6415e9fc3ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc55dff7b5a7c2478b58671af65519f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581163fbe19878b55c037e6a4b53c256647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d950a7402d328876770869fac8b906648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e196afbcca31118279a54f7bb7c082649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89449da2f50ed35f89cbadb29070ace650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682417cb259f1b0ac5fa208bab156ee651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc54dc34ab1d280b19452948dd0fbf9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e68a907fd5d0353d5444b32a7789e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cc611ef5a5f228199f5da696321a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d54eb4b1c44ca22f7089e77b5d92f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850d065ad17c329c17b75041682cc7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670b1e3cdf73c61b8bfc0789e6795de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472da94d5431ac6f3f7ad7198dabb37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1174cbf25be03c453ea682e25f603659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f655c091d3799f9f67d24bf5dc4d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ecb2acb67885a8bfe9a70ee13131e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94079674ff6cbd3746f7e5d4ce8a4dd6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8bc776b095a5fdbe2f7f4071391ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c2c1c1cdc64d9cc8f73bed0c50f7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d684a1a85281612fffdf9f372f9176665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bef7dc6fc0b21f37b021ad8f1c93f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56902ea4a16e22ee08e45b028b963f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fd8b5844b01c996592575fb8ceecb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123cb705b0b9a3e327c06f9da5df78a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c9066302682fff7ad8eced7110d7d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcefb8048094329a2f688ef0a00ad9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bc80e43bc21e0ea768b06ae19adf6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166559c6854e4b441f20330ee26e264673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100140ffb493d52702adc251dbb70888674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab912144d38d5ebcbe974fe41c3cc06d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877780ac7c2aa823a0ae6c2cc5b7538676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e8a9d2242df2600f3e4761a907961677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068efa220472a1c9452c05b6685bb021678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335ae9630f97eba52bb957332721d4f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f29e9cd256d22b31e5d65a77f3555680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f746e8e3d1de9d560f64dacebb67bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7fdd036ee0b461dbb33aa18834353682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9c25364ed4e7e41011d775a9dcc6f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ba8d339303f4c9c5c63f5941046c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552124975334094255ab7e1f53404c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c7d64efebac17d09e2e880a83fde0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699511edbb030e7574e51b84e7e2c72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa15bce05213e46dd2fb649ca432d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d20a68568f2549f813775e9d79e7bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff09fbc6ef9ae4885a238233df77bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877fa7b5f75e0b3975ef80dffb7edf8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d203b5ff9873290ce6fec37f836275692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7a74be2c7bcea8f2a9ebef11c5f22693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd482e7005bddc8a0ca46fc0ee92217694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec75a0e2514534c4299d9dedec14a83695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165ab8e3ca3829389377a6f7865206a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c1add3c8780d5ef7fdd28cabbbeaf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb239d5205165db2289352a9c4a264a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c738d76cbafbf8c98b8837b28bee8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2cd4035db0727234036bdff71ebac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab9a4d020319e118bde4c7fcc70253701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184f413c703da25c7939cbda3d5abaa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f99b414eccaee0e1146f7e904f967703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58265a02e49e8d9a9cdbc9141d2dee24704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e51244a1d5dfd81d83dd7e8645a19705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06fcaab2398b6e7701e16185d09959706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ee958dea7b69330ab6dacd8939a3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26628ab264d639328ca79c33dd9d5ced708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed13c0f4648db0a30752746b821154709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f76bfd6770a16d9e0167f25c87639710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dbc84710fb2e1e65088b7b8103237711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed663cc4e09ff86a02ca0fbb67c867712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921dd3f73b05c16ef862e78cbaa7d61713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea85eac825060b55ea4ad98f6d9d19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281575c75ebed1dc0f033c7e6799db8f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de338f27e94ce90580333f576c2e1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13691fc0635bf67842587babed4ef43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe031bc88b899a0f2c713029943236dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d66408184ec2e796383092701773a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce150f467ff8ac6e3ddca2fcb90c08e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ce12192b1896fc013b02df76b3cce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdcec968ba948038c7daf8f1131797722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1163411d60c07fd25fab6809ed377723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187fdde3ec6803f251c1ac104b01e5d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ccce8761e905146abda8fd6b01c08725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f7b587b24c88e4d976ad99caef887726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7204f08b1cd9e037b8bb57a7d810e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c0e843e48f09966c0ec0faa2a7d48728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdb8f54d3c091eff980e0a33d25fe0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c53d73dd130ba1d1b3ba17b7f0d58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767481ad8c4f89010cf08b65d1578f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e9f618753ae991827998e49bc0c7a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6260150a9b1ef67ef1fc1d794ba758c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f2c889129686fca31cbf29e0e8892734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61376862d91766724277c582e28c51e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c1066639a4b037f7d4a0c253bba59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e770ee257a11a342b9a89d77bc3c64737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2092f9c38005e944eaa3561662aec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d7dbefe0fdb3a0b61ace8d1bb531f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22958573faf4c6afc7d652a27926de43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525a88ffc9fd2553c2bf31fb4ea6614741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb45af8451f7458ca387d35e54f3581742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b4ad91bd4641d82d57d111bb524d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c81f0a8ddf49e4bfc6798c2c5c59f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3065f1280ed4eb9d060db8619d12a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbb30a7ae3e1d2e2d7a60f064be062746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5a6e83492d9e1f26aa22f21bf4076747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f47914cddb49b38517fff303f53d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35bbeb316b63f3056a66051637845c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656be7455b0635923509e3ab840d8947750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd42820298c5572b89a49dd1a3d0a17751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8eb9d0b1dbc51d2cceb44d08422c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9aa607af8452ffa41a75f70e412cf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87958764bfdbf20b460e74069605b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab27f8a39d3aec551066ee05d6caa5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6eee5cdbec74287798134556055b9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb96abc5424641241380e81aca58e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2cfc03c9412250512b41e5428fb8d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa499c66d322c287742e5c97f750d9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b446743450cf8c58d23fdc398377a7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f49a1ce31b547ed717b94e90948c04761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7565c4cbfa7315492aed047ac6f56d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5107ee05188a9782d02e1463c8c6c9e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9818047cd2a80566ed1fcb2e6086a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68355a642a377b3ab80fad00233dda5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d640a2e12ab6518d09d9d29da95b54766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be50bfb4549ef1617b5dc9e9755fa61767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e89edefe6dcfec9ef016f3e5bcad5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fc50b8baa12e5ba00a77a92c96fdf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e657eac90c460c7b26cc5d9a595f3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331816f8a240741ba00f91c47004e1e8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b38a70a14eeb8ddcb872fe6f54994772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b217488b84cf92c887166c0f871f4e2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e9e41a2feda1a603af27f7a5c7864774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109b38ea883f905346d11bc004ed947775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff5a595c26fbaba0286578efbeaf32776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505667077271aca2f7115b4cfabc120777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd16c452b25b08ae87f557687dfff7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7bacb7fc556fe942caf11d21d4646779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d817257a2759d4752ce5ef816184812780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923fffe1967f6148a8e1927873ffbe3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86495db2fd409f65741060e86ee2c45782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c931068e7ee0d3254c23f25f123ae3d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f358d129f8d143f44b1a04f4c9a2ac0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d200ca41e0bf971f55018a15109fd3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd09458108e9c090f4e8af8e600d17d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3b4a51683a24b1d666cd70052dce3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75e4d4c676eab4c0124059bcd68914788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5333c69e8fac6ca7fa8ce50744f14ed789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb63a108c877a1c8c8c172b94425f4c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193e04129de3726143d0f068614cb97791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac4f85bb4e93138ba50d5758964f9b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f359f0711de073c3861095c491d56793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970a08225c5a0961c8e51b3994076de794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcf584add725ab53cb53acdbbf51d4795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecb814e845e0065331f5ffb3de56a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdc3ffc35534cd18cfd481b81033192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab5831e9708f53a934bb093ca8a0d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b66382479489e4e105285d58e9ed264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a593c32796480ed06d4ad33473a3e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d3fd76a0ab947bdd8dabcfd45d4496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43234df207e39fc95a9d7086cbca6307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c05e30f985ba3390469085c5f657f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f99b223bda7b808f4ca667104b386c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe98cf11f8cb35aa7fd53bd08aa11810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a9c7154dcd684a9ae3838529cf0d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5f0356837fdfc3583bed9b91ffd0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa32792438d9ff42c45b4b3dd58608613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726434a85e584d97b5ab1d5c4f39765114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f75d36df0a7444d31d39348ec98bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99984bc61855839f618e5c99ea936d9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5a79fa24f4da0a615a9a8e05fa6a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f80b98619477f9b7bd29de4a953d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9c74d90190a18af824ff57126efb919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a75ee0cbb017c8a15cf05800b028a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c46cf587025e9874e7fbe2c51f35c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c686547ae3e9845bb6208d6ce043122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97db9fdfef6e5f691fe09f55620857b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9402a1be69d0899784b75389ac31cc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2548eb0511379b1478a29220edb5925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321395077cf6b664ec304792c1165f5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3500e84fc7b72dd7ea6cb9064d0f5a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b1a176199a1011421a0dbc22c1ccd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750e0cb4a419cdee491126255e6bfdf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f215aeb520e371887fc9dc18093cf430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb3da6a6434c6dae97a689ce83c0da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10ce7c1fd192078ad732c94b0be5e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe5e60a60580c2076f840b9f7c409633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21125c61416c7fd3a970a6c9e5c1a0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4789d35c847f2e4aefc5bb7aa7e714135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09994cd66ee6c85a87d2580c8e1f783f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e42f38f46e5e8dc811edb7b9c523037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379af073452379b3a3c8c19e07863a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fdc8089a5fa43a644559a62e0a59439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6253062ef949df65026cf10ebc0fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d1191743051816c5c2df5adb20f6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d81c10f9b5ef16be31e39bdbe31f6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aa47131fda092b7eb5396128484c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81221e257a5aa1effc617d501af2c35744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4ebf745ee0a82106e095eb5b7472045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2e160fdeae415304b1f746c6e4a8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2585e0c181e8a044a8949b9248f97f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381baf60ff2a4e9fe832cee6467dd44a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e74c5d15eef7e8a9be9de04b3c57249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c781bdcfee663e8c781b1082c3d6cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056a6857bc46a6a9ea659b69ce9061151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbbe5f5ec99d33257235b1d52ca7ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333f6dbc133cdf6162f9649b423ad9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79c2e4ada0426465abe3483e00806654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef7f42f2fb071b6b9afc963e83542655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e23190a2b1fe7f593aed29f40c6f8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5d492da9a39598f281b76d03555b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e04dfca81166d0bd336a8daa071fcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b748307599f296597c0c7d6a3d38659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc2a104fe5668ad81e758976c1497760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b620dc8f56d84e1ed1d3ca8296751f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27d35acc5471dce617ad86d232e14a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37516ac9894db29674ca655b75607d2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b738310910d0048ad7720ea2197b9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e623c19b76bf88a54235de9bdadbe165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9799da6c7715d88ddcc652e072854fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831410e6f5582e21a65d1ef7dca7e7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397c9311f738edc6185b2aa8f3dbc8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be2124e7a191a1d3def63ba6edff1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbef9721239a1894116afb7f2adbda570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54969984240d8ebdecee6e7730160871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122987872cb9d309e671ecbf4ffb403d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435836cea1dfd33365611243ce48b8773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf7129b2e1702e4a35f7eb50a5fb2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e035105c003f92503cc71b7c446c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08da2ee74c58e7c685a13f7d57ee3da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c08a49c1afa783986de01ec850077577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db7de8f3376c3b763df05330deba4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e614bc5c6fbeb7444db57009ba7e8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d46d2630d28dbd2a2dc931e52956280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deb6d4aea177cf7782d5419403820c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111089a293adf2a852c38276720a1d3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298057b78f3a3ae1e9a0fabc1dfe36f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7250b1cf73bcedfa0a6408c354d618e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a967f8a70afa9cd69d715d0677d6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c68421e65d6e69a3395533956017686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802eeb059e56a3a5824496b7bb6653d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd16c5d4b55ed2d1f436d771a31ff5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602ec5fc3c45a82dc1b9040706e56e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb361f59447e76062f5127a7af679bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d333343559ea781fd629e819fef22fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fb3ed9f77b5b51bcb71fe9d17b3aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0798adc987c620b00822e0329d9b0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fbdb4c136add111646b2c3763014e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0716aaec1a4a8fdc781b2775f9bdb195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5356caa09a0bfddf25de6cb7bc32596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75241533babe9b0c13b94007d1b4840797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebd1b88ac2d5174878f11c8a5caa1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ea3de9c31cde4229fafb986cf0dc299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfce7ed2dd0387786c558c3ab86c9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38657af80530ebf02f872ee9f8d924101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfadcf90758206a85f2f24e772a677102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0745f7cb5acc1d386e3597b22f0fb57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d6b4c94a15a24f8e0bd8371c54470104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bea31000faae226ff4663f090dda6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d04e4e0b7a23bc37ccf4a8b8c5b8d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520599f64c55319f0e8b6399b4a7f4a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf964524bacf287776f30d367be1791108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64626409b3fce883fdb72344dfe899f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb6e32d74630adf53aaf742c0f0335110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201383eefa09c61fe58d14e15cad555111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e7b307a6f41bbfaf30e67c3f1efd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f6644a1267167f05a09b152fc99c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae9ffa49149d53e9e9c709723965f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d22a68f0a57ed7b5d1c0a8c1031c3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268e9f9d956ee746933a1262b161265116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3842c6e2078d04befbe09a16290a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ade364376e51c7c9d7474ef36958ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0a75bcfc965c121ecf0581b150c34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cb0aa819da0cec4919f58bc2d6b4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca1859463243026214569e1035a9b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154b91686198d85a8473aa3f16a711a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705a8ff5ca0c3fe439750c03f3b2e8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45a98f68df055bc60e8982f576ee6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208cb2ed9f538c4a4a6b0d618270825125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabe6ef892716c26e262cc188e28b84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fcd467bd3d1711922645d8af3f28c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c11655e367d8f67827be99876d2a9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bffe04383d015ff26840b7af1217d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73757ba4ccfdcc927e9b86febdc8a2d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea757df72e04b2af3de1b6438280f6bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7fa512ba4a7add702c81b82f8303e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb5121b15608d5e6e1292f3a0b5b49133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326064058e38517d195c0c6bbb6ca257134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983191c377022f063334d9d97f5da6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e38b62694191a7ffd6c79b971a3ea6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cd40ab751bf4d195ae14f62b70cee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e429d910dafd1c32221e95b80ba68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f1b55e8e8db2f18705e5e0e50b7ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66d5e28b6562397ee9fb4e72e1d562140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7661ad35ba59ca2c524b70c4127447141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f12e737aab4e3045485d705ca3948142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac198b3542fcd534cfcd895e1ed8a8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faee037cbc76543d2f01c2305747b8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9fbe521ba25574f08e8d6fda30c90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da7add7917144b63270778f7ae2bfd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f29956f4b794216bf302f69a40786147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3047a15d6295d12715991090b9b90a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764d3b7e3f718d881a683fb8e36fc44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c088c806e5e6026a939c798e931c06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c37745bfb61a3876d93e7114e04407151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7531e9188ada5503720235fe57e656b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea134a36363938531f65f9af8b8e3d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc67826bde8e8e13a95d2911a0f8fa2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f27b3c0bc6e99f047f6674dbadc6d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a44de5f1fe272aa2443e523eee2f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ce8d4899becd23bf2fa97da3139da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb8c3a822bd13bb3cc7ec70ce873a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51931106d979465c89c43e2b7f9f9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961913020f548349a1f24feb81d00d32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baf35c8f9052714868baabaf009d19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8f71064aa48d60fa0414720894ac3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23329daecf0ec74bc831087c8f990e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0d544089c1b13f8a10105cc398c64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe630d539abb11f197acd8a60317de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a730a32ee9b21cc4518d92584cc45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b1917e65137538e6e3c8aed3437b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c0df79524d8d16ce5186b438ff080168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324ba72d54923b7fff36a56c835f741169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a376ef6974be1d17b77456d16065e63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc30636e05ac0e5a84f2494ba02a57b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2884d4492ead0dd52ed9ef9d832206e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b27af97df4fa209b31a0974aef325173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf6b867ee1292c2e6ea0202f01c0fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9865b755c46d4187019ddc7c4d47b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9255124b3eacdc50af6b54926c1e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b673d9952e916f46d66408a6842a6fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a37024ce90fba778b824d2df004876178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fe172e332e29b6d2e44a94ac38237179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d315015c024b3c9e771a36ad67bf2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bac329a4e028795e63dd198be2900181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9fc7a6864758f1f59e5652a3b7115182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488376aaefe8cd58a5b58ac3c4d8aad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06be2605e106b578168b5c85823762a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bdfd152bf60298334f1a673e4a2e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8ae3888db64833c17fbb5083e281a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa832a3aa4be35cf5e264a3737be260187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d795fb26badbc3d064b3b216e46ab4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22b1d9f290a25a87ed76b315d4abb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ae00f2467dcfed3e47c7da887c084190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ccca1f498ba6205695cb49a6faecd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc68941545f2ef839fe669def7cf374192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f492eb56240b631ef34b0b3eeb44b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ef17cfd013df4b3b17045ae416e75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e10be362f7be1dfa231c06ad97651195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa165dad7d151c6884f2326a7541b35c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0557ca7dcd7f14b0749bac2f1f3b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a40d880be7082d6eae984c39c1687c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2e1cd93ae92e38e5262a9abb30602199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977088a5e5af32eda484283c107e105200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71adc154a4d22885461600ad87e943201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2a01777fc3e6b49b26144617368aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f34689229d74500b5f573bdf85e95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e63d8ba8567e39700f3795fb21fde9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402475a1f8d9836b0cc0efa5f9f20e00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df02f9f1074a1651434f6141fd66c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c390eb2bbcd6e28b8054936a92580d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec462f4bcb2623fb487c67d4e583f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c12d35b27a2604ee304567c740748209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3d1a40514a06c8dad6ca1c755a3e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d7df5f70cc0b683c7c84b0a77d04c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad627ace145fd8651219936e291006212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17295591c49ae19beb4f9bc4b7c8a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43aa18820019e7d0cb486b8ab5c810214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598420c6c56f8900cb1de753955df5c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb60edad61cc88f79a84890907144a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef099a4f8d49383f7d7d927f8704dafc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc251bbf0a1e2d1903895d556e6c628218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37f07956dba1f2f17e80a78f11da73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d14ce2a69f37085d4c8b09fa900e7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfef5398a3f35519952cc3138eaf19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc0535946df95f4baba70765cfd7fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6ba7f28de3f74d72cdc2c2eb862d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e684e70442338fac9324cd9a0b5bc6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342551a0ea498ec3d08f9d0da496248a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62d8ad6d029e5f8d40ffda649c5811226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2cd7688ee05f265c760616fcced35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181637a6759dfc6d72614fb8dfd8e85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3acc999a76a93d40d272e3d83e71e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f89b48810a57be084da5bb6f3134df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232637d58753de26dd28a9ef4eacc41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cafaab8010cc6cdfa344c1f766da1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f934aca48d66c854c3ddab817d588f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3080ad1cb730db74080e2a260efdf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6f3e617e0bf39667ff456a2512ab1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735758603d461cdf737036093f9ec55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab141749123bfce21725e14ec6a4a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9e985005de78cc7f66898f07462eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374a7cd7d77052059bd7606e7315af1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfaa8d7d425daa7bc6a9bf99b3f773c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045ffe8c3216325f036b584d18757ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d703eca10b9b0e7216c203c869c266242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443028994c76c9b20b4984e9c8a70ccd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830416cb1241593543b573862a3fd2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384194e3e72a697290cd9105ad192ac2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281291d26ab8224da3552cfac3e215a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6534ca6698bc01674db5d9be9e0e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b890caddc2acd7cbf27a52a29caa2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90f7c67d4183debe78d835bf3d59ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbed95605fee4dad66047e3efaa5a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0697215cff45ea6bf51eecf28425c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512e3ab425a80d2e7bd65d17a3aee98252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e93e42643a3334808bb476d18329be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6420b9d6948c4e2d1982db56c6032b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c2499680a02a2bae83035ecfcb59f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01ad292c378d599822eac21876871d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7542c4f822b79918b5ba4592cf0252257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb815a9f065048080120fa57ab86ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27f4c9b322d65205f8c164c2257a87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71dc46c820e875c4915daf5b2416ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec9589b193a1fc7ebbee92016d64ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b16575b704005170c368f98646e2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd6713544cb8e4d8543f2faa7d9a31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e7f7ee2f42d77e5b220a33abc0270264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050147947c310e50450c917b88e62b56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b632c35d3d6e89b59014f1d02aa7975266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc31c6a9c60469ff548b4d1ded633d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75d2fe3099838de21aa61847614039268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd32656f224cdc82eaf2bb7ca31a5e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6c5757ab7ac3cd9bf7e100761d76c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afed4452bf069201a33fffa40a82f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5e8c4278ca8a212ee5f27f0faa818272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeeb2540abc4e68700d5928b5601940273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95a6e70a51d2f6c8a94fdbd950a794274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e05b9d4aacc97185fd598784f9dab3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce39a056f103c5a1a35ce2924db6c32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ba737742628c4a17f8d7dd63d3833277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff50651de1e9e16dbe4aeccae34c55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6fe06f7fef33ae6cea91a9c3d5101279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d60808cafb046072d323b158f08e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910277d93b50d96b275407fee112417281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f0147bb172e898fce35d6c94e0009282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752fa562df8863abff69a95e7b261f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f499b637e214dbb004357adb4aa75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9a4d56180ce575b05b90346016616285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c555c79abb1232201aad5025c95e05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec89549cc0c2c8831c0f197717b75d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc46b78c7c6ebf1a7dc38b42ae01b01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705c867f5f22940604f9e245cecd743289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d532c7455ddd9e76a864baa550232290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b526310d003e5326eb569006821f1c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d62b28fdad848881921dcd180931c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e04f46d4d0f74530dd8515a03c4c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a0775b87a7fe1dafef469a868f2e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeba453573c97a63274a0d184157060295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007b465a8c327c82e27ad46a4aa1ebf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037801a4689ddd6990a944335ab8dca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9760302e132eec947bf37de176737298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192a436dd5f1ab89e15cf412e465535299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba152c38177179a9126db251ecdaa37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ed0938678fa7be34e191aa65691e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34743b22578c11e3fd4c84a27aa8a847302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c629e8972c41fdd988755516cc77a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db844a2ff99805164c5844602f029240304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe4dc682ad05ed1a7678cd1df569ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e8162393f532e76303ec1058259ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0315a82e5a16ba0b3b11c442b3ae0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd55602d8bb93e2dfb8fc9e01f8779308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02ee512bd8a26b77c00be139e24947309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b023cd5689bac479f72314ddf04a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3f50cca7237cb0044cbb34089733e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d68665cb17623f2c3d52cf91d2323312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a112287fd24c068ac510aa33c40749f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79645fd668b1c65ed3a86b3c97c893cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61d95c1123d3bc43cd41774b8bc4e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acecdd6a9871160b5a7fa20bab263a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef38035100a6697cfe920be389b7e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c7f20d43aa1809157f7516e6b2aee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf74874f7d77f1521fc0ece429645e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2e53ca2caaecc7ab1856f1f664cad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13249c8bc4116ba74073dc54c5b12719321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da21d3036752b57676fa8d0b4106dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637609d2ae3670e9d0aebf2ef868102a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8c0467bc43930a0999f5e58a705ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c2bca895b1426bed24d7274ee1639325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b601c5032b458e66377db652a250fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744137518805d9db078ca320881c9c9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbbf8bd685e810cdfb0c1143661700328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb141257aa1ddbe32fda13419d464304329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b90d4cd37688254de4ed1e9ff3f5b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad8bec1e035ddfe87c9082b53b4808331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3335893286e6c71f34312937ae5b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d090d306cd581f602142ebe188470a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6ac1ddd395f23f29b312bed28e7ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbd8ea709d701de837225c4586de43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08012435d7595503028590b22a02707d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a439fe67da6778195fdde562a4fbea1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb00aededc9a969653c6bd1927707e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e24d750b7c50b268853223dc7c5a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a719e53a6e304a5e74ec28fa858bf3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f6bff07f92db7e72a53b31c1c247b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184d97e2520f0ece1f1e665b6604c33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb6170082694b9417196b0e92cf03b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63019ebda1bc431b37f8d993d3c10f84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37861f93113d25ade10f38cc1fc11937345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606337faf46114846497faa5d846b49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99650045c8cda1008dd6ab569f6d832d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb31a2bf831acab95e77dc69776633348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584003cc8cd29af198ed0f554ba3c181349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1303284ec92962f6608709bb979a919350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a278da4110e2e5efb21966d3dc61b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759e067b4ac5bf9568c624ede95d3aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae8dffc7b839cbdc3050b1231f4514353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ddc21e86fce5020f040cf879a2aaf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959541399d9328e4a45a338df8a7f1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7629ba36e66694e2c45c81d39443bba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac40b206d89520aef29f1a9eb46c3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638cd910e8fcdf5598e1ee4d47b8bd6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148413d6f711e1f0322a892bf15a727359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87219843bbc945729d796982ecf97d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332300132575fd92b8cc96caa968a19361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03bcdac5d94c8e119946ee1640a1db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384998ef52c4fa997285edeb10d91cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73123e17e8630b24861d72c7758bbae8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2c9ccda1eb8e454332c1800fdd10f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb0ce5eef2e2484789b0a1ebef57ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6cc317ddd88afb327a3c042b6ed40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931df98adb97448a2a275c4d87da49cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee5a6405312091bf27c56af7ede5be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953310177e4988b0ff62be187f7fbbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809dc18b1db34ba206139df1b259516371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3775b4905ea423e035225f6cf049160372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaad32cd5a2082e6ea1e24c41ba166373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cb06b46dd92fd5e7de92421df6a94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4454eb149d9020ef39355a0bd658db4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75f48d7586f00d60ee1641113ed5cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2712e72ed44d6d6cd5e8eb8a1e2117377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806743fc1b515a61925efdc91af2e99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4712c60ff1d13025eb742609309ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655adbcf43a3deac18b8b32e8eb896a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591622ffac3f9d3b363f706ce18ba33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a43ceb49e80c098d383527e32144a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d065b7301eaab31f239640436edc6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf817cc432006aa83e08a7d856aaef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c06585e91f34029e5b603dfe75294385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85addd654cb8f0b6671cacc6105c6352386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ace4e26fab4bf13778a170bcde413387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f5610c1d5a4a1fdbfab4d22346e57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de98f385128e65949e3db304783dd76389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a436bc80ef485d317d8a94e4018bd6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d764cf0dd6ca5d1bf0f449f7c8f422391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287c29aeab79b1f89ecfa355e6149fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a93803cb969cf5df4014c625997218393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc6178de289667296517c4091be263394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08d620beca25fa19ce4b2746e2c65e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd300a6a508caf5e574f8250d842b60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4106b95c46a0b8275c73dcaa3e3b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de5cbbf24604b1aeddf12d938e7d2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3815ada883484c5fe65f6536d9c47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ba81106eb7dcd08184af0d028ab22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d6d93c2d0aac7bd95857c73ea365e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d99a928f5685da1dce8db02ee225f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fdb65c4d708bb9b476c4692f712c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b38ea6c03aa29dee64a820460dc32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63393a7aab9ec83567ce2fbd3efb36b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec1b9c89fcb3bb29b3730fd1a88555406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7052555244649c0c74716a944438c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8a0b93c350704973da3775d4c8a10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad679783686d39deced0cdbf04f0cf2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cdf958e5e50bf1a05a2ed47dc71a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf98027f7dc3a0a4ebb9b28e19ead8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973b5b8078bbb058fd4d8c872bdb1d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552f2f8af260c4e0c95f580934ce020413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d7d3005fb72146ecc4d691b529cb5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc329d1e3736d0b51c3e7dcd67387f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c658289589c0ba41636b432e782eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923837726c44cdebc66f95537d8bb035417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baa685213360d7ee8d9efb9e13f2a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a416dc3b4015e9ed0fe01b6c4a8ba6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8377721628857c52b84fe0b67fdb1fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ed6b6d78c59eef4aaf4d2cac967cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29670928cac25dae373edda5e4b88d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4f775dde6c5d9e63e17ae56297210423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d69f2fbfa86770551a33e409841a0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78431f61dafb5e153f811a4b165828a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3f36ac30b979a28356ea01df50fde426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0a3ba2b25f6f6b4512a3adb0b17e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1fc5c8f885dd0cecc5dbd7dc3ee6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3df7e9baa1d95f78355cdf0252b86429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b8a6a8ca47ff7eb1c40d658fe47bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529e0f4d6679bba8b63226790a716d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2e527d73df3ec1d6640cf61a039d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c9cce2b1653ed95cd0394bcfcd05c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc9ee2f5dbd9f2b70b305aa8fc03e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f6bac8132e5e88797881ac6ed4e84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37dad4c7c10903d02c4f306bed2ce8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5bad4dc1bf5427610696f2cfa44bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832d2de7a8828c06cbad686e4bc474e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068774801e2b2b5e27b0af6e99e76bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa01f16c20b54f433560fc80ac51d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d85862706e0a97888703d3d66b26e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df1ce5011a38fbaecb055e6ffbd855442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d75a71d61983aad0ee8c954885140443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33f02fac257b535ed6926ea25ef0cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f1a08dc859162968f72983e6a4844445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62328cf37139430cd2f05564b15e021446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a692edc2477b2fb064d685edf73825f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5388b4d974e68675b463cee08066e30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27576a4e13f115128f7d16558fafdc6f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cade4188c55d20c84c4aec3486439bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834637d95e11dd2f68a9cb11fb6b0036451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f20bcb3428b15682f3c917a638556452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d6d1f56c8a0a3147205743907c8ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c104677105f7bea0ca5d0f20b3f24b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827d7e9e7eda43aa5725c6c38416c46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabc46c26d56ac75b876e318539868a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0ad5b90a9ff6c88848f076319c802457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75796106f866e43ac34c98c12bc55fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11202f93a015476e89c48a839c22a4b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f385e26b479e2adf7657b4d203151a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de811ad60b6cc664b77fb9bed10ce722461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040419ecbe47da5b97818144e37e0c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306ad6f82e48dc1c221c83de8f67638463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3215d6b0e8faf75e38d73953f767c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d783e81f7964e84549bc3149ec4f17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd61cf984603d64de847b46c93b152466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f9cadacdc9aa7cd48d9417ef2f202467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5375601361dbf4eba9deed85125f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9f795ee1c016a292d7974a3b651e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab8ed7d9fdca3451175dcdc24df303470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36c3e63b20fa9e633283d74313d45d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f479f3d7e93f0cd001f68002d1b2fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d995b762524cb252f84b6c52870c57f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcbcafcb2c48fe751ed099a371e9e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8647a92a0dabe1ca289475b9c12de16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075e6079b6fefcde1eabff73f067279476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e987aa902ed7fa5a3b0eb54e8cac6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122840d942662cc1b97956f7dc67bb9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc7749b19324a43264bbf692c69486479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e0ed30a01fda5812b98defbbb24b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dca735abd5008a8edf5ad2cfbcdff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8227cef265224c9b8e2ab4af65d09f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd442a6898056597ee3ae9a1afa70be2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8aace73682c748c04040ff2fc94c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf88d23c16ba7d2c5a05438dec40900485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2658505ae6cb47d48d574fe953196486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c2445e61fd4e7faff7efc5d573e23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a13ed14e511aaf4022048c152757d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896e0139c7e682ecdc5a4f9bd642502489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccf2dbe058b994d36afb5816ce6b0b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb35f5ea4ae5966d14a7df6e2bac97491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda91dc80ce1cac9faa506693fe0738492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213787d24d77b0545ca7793a35b0910f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bec73966492c80fcebc263fce1b1f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593e96e0c23708c4d423ccdae4b7153495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f270ad24c1468cced350f11b45306496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd345f378cd33e317f997e46c08e6792497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4abc6e700e482d586e501f70714fd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85609088350cb0e371c6ee635c7661fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c018253471ec86f359f50b832437dc5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bda1075ee3c81b20ebea76d561c6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368fc1391285c030a23e48cb58426c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64727badb259565621682dad9019ae6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419c45effd7b983e48921b99b1175ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552647f34bd9682ff73e240be9cbf6a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29ebb8c4d5f4aaf61f3e67a8248a7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac19f263485e5c95161051a16394523507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c886dcbadf5ff673c5bb2309623a2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d83e96ed0718c981e016ea9cb0487509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b93b45554bb31f64d7b2b7d447495510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d9a251d4b203b50ffabfba55c0ba7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cb95212cb5408965f2d091b273504512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12126900c742531a5cfc9abcd437d723513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284196392d7adef598217444b6c50da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb15382b0c03502d68a6d17fab0b615515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee0b30ed19e327cbe750775c6ef464516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473008442703e3d32661538efcda93e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a09ae424cb590b40dc16eda740b38518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fc15bd3090a20aa233cb5e1b0a666519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c167124b823df6ee3655333d57ca42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87c38b442800a76b1b8ff214dd1d52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caf9610a014670902f4a963a172557522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c307075f8a4038baad653f025aad79d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db505f814fb69901e329eac83f6f83b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081955ef76530fe396e63d7808a7f381525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ebd51ca18074a6d0d12e6f98f2074526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e639c0eb979768d161ef7ff5814d9ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7174d2d31a3df0372ff5609cc3b4b81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afff9384c1371c7ba8dd011fc8a251529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8038a6d3b5a203fa63a459fd36ad410530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0359145287b00863a3bd2216b1d66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd610a4817def73835f23eebb93a5d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf352fdb8f4af941afc44bf2e1dd97f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6decfe45c74058c2ece2f8b7f85ea60534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207c2720eb9ff35a2ebb7cbc98f0cd2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47019fc27931319dc4fe85581dafba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1759c3962710f9075f225595644ccd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6313c931f273a5f2d98849f514f64d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace04a43b50659d101eafaf412d1f315539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faadbd2bc45694f22ae25c3c7f038af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c544ea21a3dab60b6b22f64f103ac9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b111662554fbd9c182c8a69a27e425f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1c3245ee5f37335445468924e9a34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deed2a211a03dba57ec662674f447c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970afd3bd15e5d8748f243b9026072f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec01e692af1301a6268269c7bbd8f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ef87bd02b23bbf1db81b4fc609e01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fcd3641e866d5e9e05422903e753a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c329b97bbc965d616071ff70a8998e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa31f1a46f6761fdab0ef9542c796da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd81b44486c052e22172138e90b8a75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca97f59b8a56a86edf84a1c9eb35e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92d38307a13d0423ef1028dcc29bbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a5a2a6d6dae62da242a3c0108e387554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac83f28a80a0bfa1500935f957c42db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2271ea65caeccd4eacd8497c54d44b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d14235f22d69de83eacd052cdf773557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edd21fbbd46795a43e0bac09521f71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98745331af99f7304f0256844869a45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdd3d887edee3fff36d21d76431e72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2658cda5b202e25b0ec791526f890561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1286b846b0417a40c352f891ea54bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9588e2337494e260dc4d41d995a35563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0634941f39da63119fe35931ca2e820564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e538cdc4784a0a2802516707f3663f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7892a4934cacef3e28d12deb8869e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67b3f7f2adb080d538871656d5d1ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f30c4215ff53fa9f29264d15de617d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af1cc56ae6d8ecaf1274a7daa24257569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6a1a8356ea80cf88beb202fa17461570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcbe06c1c76eca541433432d86de1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b32d3c6bba012687dc6ff545902cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487c509e4a365048c5bca4d2b25bc78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eada8a99b0174e7afb53786b51a4426574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b4194fb71371d65dc9647da4f0f83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668d06304609e041654af5d46ffd181576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d52159b908f9bf4eee8353b5e7a404577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452258ddeb3057f2d5c004372417f2b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7518e112739a2f2dd8239d22ccb62c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3e010b8a9da284889031ec1171c90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d8b22e5b1c3cd708f5ed523c406a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27003ef9ed830bd4fc164e7e33b2cb86582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9569208b22e27d56ed9afb1024832e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feba4b59cc8e4c0eb1d047983c6d1ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948253cebd9034485b0b695a09013bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85258a7e378f22c574171c9e3afaf432586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe0429782e17843c11bd4384e4e690587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4c5f2f576d10bac03e8601311156a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e73f9b25d485fbedc7e6937e348309589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ed04623b66cb606b656f699307f32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f3788964b8a1b8d80920ccaa283d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31f55bb066ae654a33a66b23ae8e48592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f7dde651e498ba2e11af79b15b1fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03f00cb5095e7b5782a63e0fbee3fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22520281e66e30fe7b2010c1303b1b0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb64f1aec2b79ffe50e0ec80b2be646596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8a1922841d83be0d278db234ee0db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035dc9191dcaf5672f5fe757e2b4b40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca90a073abe1d567f56ce1dcb35ffe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fb918d2b27d70045f237b91ed57df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3bb991ba74eb7e7a1bde0bf71d860601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b140792b58baad3d9a4a1f393dd4c6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4d8a4fccc2c7f9a195f03aa048dbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd4ee5fb604535d6d21d7cf7d28f55604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda156865ec6481f3bf216f4d189ce66605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24c094b62ef3c5b8c23ca1e644299d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff814531bbf7a075e315152151c7fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb594d5cbb9d4d9188d395cedb60c7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02540c582283f90b1ff776b0e601d4ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ad16bf2bf0130e971adda652fc112610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a262a9a8d6e65908d1a181efffe6e31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901e77ad3141f9ba56831b5ffacdbeb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920e10fb43e75b9b87c1dc38378f42d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbf07c7d4bb3e911ecaf6c3c8ad602614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c70d473f12868692b1915b6ae10322615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9057ec16407cb7a70705b8cf6f732616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407690547eb30b9c8db73f5c0dd6f96e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c9bde00b491a5f4cdf076e38206bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262c7b355cbcba50b37059b4ddc38fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36ec93998993ca3c8b64d6286ffffe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ee32f78e9c90d2f726c3a84e1ed21621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61853df0a0c4ed1460e7c2f3cc8238c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c8269f8439ce0e50b3eded264d1a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1e0534eebe21089e04ddb9e70d051624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee63894a0f22ce11a16d64ba2586d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b737ea654df1d94777f449b87d0375626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4d4e1f5c9e68030dc5286821f934e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563199677d72c15afce8b16a0dc2fe5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8888163ec7e1350977587df9a6ed02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535faa8969e770996c5ff64dd1be6f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f309ad950b39e7c890a5c981306ab2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a809d37039d28a036d32245917f83632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce36d45064e01d33aaba0d49086f43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8582e5fbf809cd34de1a1d8398f0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cab199fc63978fc5fa3051f007abe3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cc2ad48fae9e7925ec72951805ec0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7cf1176ed758f19921722fa46b880637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de115ab2ad8cb0cff79937f496a315638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434c435f0e2af927e0a4c467a4f18b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997d42ff7f4d47527703c2b1924ed08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d11b0f8f56a5902a2e2c72613c5008641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b2588c38f99466dd19c25022c6766642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4bd7ed03aa0b94374a716a06e63aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151006deb24e7334cfdf7c4aa9b6fac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bb23e6697b23444a529b2a9faecd1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bca46702471f8325e7b7e8b2994da6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783e7b039aeb2439bb0f605e6b380df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc8c8f051b51ce0e87249a1c58f9e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9be5298f14438f56a53bd467cdbce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43457784d897239ee671caabff09613650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019ea0e33f0812ba6c3d91f2d8aea00651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef574b390f7147d18c1d07be69527998652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9459301340e3d67b454a6e075429f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db47c121546a98fb9bafedf8de0bf4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c8d556176dca8cad1ddc4929a4ef9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3029bfcd6f5cd584912c3169f8d5d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670842c4923d7b96705f7f45ab87f69c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa4be4f583fcd6a08aa0c7dc7cede1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35909fdcafc8f536ccb876ea35be2c46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73d27bb724a2a923ac25c3ec15d047660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd77e5826791bc78f67845824c5c14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623c9e7e1a7a34081aeddb4bba699ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f87bde5d8fb57888936a459f4e5d72663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff6ccb99716e56331f61431e9130ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8424773f79a698403982e156c09e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659311e038b84e693826a42b1e5c199666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e280caac5bca9fa3a8d2dc512a4d452667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee8ff36aa50ccf3b19d855d4afa690668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a667357bb5bc7e89f9b1400fb23d45d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6437ff2a459ea2d0c793f8a489dd9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c362bae817f06cf3268583283af04d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90176e85f96e87eaeab85905489b2ba9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157604ff6e5d829c37ff7c726b607b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aae2721a8c6b0d4e77a0455443cc0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36fee1b694b7bdb3949a319f77e57e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c3eaa4cdab8f20c863e242ae4f037676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c331ef75793e62a5e979f612b7d26c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b9bec0ffda6fe0378eed28a1748b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd3ec4618e3ac76d380459a1c5c8a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eeff82c540896c985d61cb3153b669680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb2890f844aecedbe660b410ae7a63681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dcf50bbc3c5a53f1b043e5aeb6c23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb2f9fba486552af69a2507a72cd63683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05a0d2dd7c751e81ceac2f6c3753b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ab8a3f6b670ae1df7ee3e0a43a8b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65affc0c5a4db6aec91df7a89b9e7f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a50d3d1744a183e01a77c437b3ec2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dcd28affed012e70b659d3cb9aa95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d22969425c33475227a1d67a78af0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360aa29e648d72ff36bc8ada6ed7475690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5961d1f9716cc6a0d9cd0c21ae7143691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2249f8ed6b75210c0cb59a8f4f0319692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180e399b899c089422644168f3e1468693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd161f4d28cd678d744c6b3367cc97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423d4b620468c6c9c1d77d2f3515b58695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51d6e9601753d9f21206f3a76eff0e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6632148853f7fd4ac5a95cf5c4dba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bef5acadae4426c83e4e962985666698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0979c3e46c53b42028630fd83d856699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b65b4ec7df889eef6b0fc72a4bf8d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a0d3cea1f7b4f17293127f8cf7ff1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8023410b6c0ef02a72d7d03372af0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410eb067e3b823b0841ee9820dcff41703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aeb757612476a62f0de7abe22d562704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022c72395b7b118e07dbf8283e1c256705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c20b3b72d5a81f6b1417565317c427706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc39d5d0ffe5f9376417751aed75ef0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3fdb69f24d99b3dfc61e2f8993960708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7fc5abe3997cf3a5cc565e4f20738709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b1ea9e05585132d1ac3f4a8f21a4c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb00debaab609586b190bd190b15737711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fb99a37ccaec7cf316524781912fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becad385366e6ef2fd1a84d71a682075713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ebeb26ead7fdd5484bcbd7bf6271d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce28844d0f8a373191c651829600f49715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e86b0fb6821dbff48ca80372faed34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39281b1a39d18fab8fcd456e42dc164a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95cc67859d98ba10f88d984b8c5d38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daceb84ad44de36a531414417200ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd80deb80981ccc017b163ea5c5571720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebff0db8db02e006b51d1e4b82607ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849d38872e78a561e1298e256b3c326722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aa8c2697efc33c51e43d79dcb200d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c260407ac139f117b86e70763e37c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a56acd846a24e0c63ea0cff8573eb7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556e800ed560ebdfd39ce0f10416908726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345228563f86a6bf3de4b79a70669095727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080fa91778db1fae388653f64745d35728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69403d98a00222bdda2cfd95a36098729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed7ae82cb5b4045af5a9f496349a46730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb06bb9a78fd68e84af6d4ae1df9fbb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146b12f8c2ec321a53d5ff7de8ad013732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354881c05be756f03c3b7977ddcfa4a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6c9f6c80ad0c67de289d0d325c20b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c80b6489cd7fc92ddd5c4eb854fa6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f7003f4bf0ff998d830e866973240736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330a5923bd7fa19258ddbbe1cd8218f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f01915485a8de22aa164a7c57f2b2e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fb12719affb60952c472778ff3790739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e646ee2ab46eb87edeea682429498e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e090d09a9b2896902032cff591138741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc052977d65bd7f19368044f9483d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e78e1e742efdbfcd747be006f06b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f50ffe4aa51fefb22c56bb130e59ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dee2da1e90c05d5468840dec9b185d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd562abcff474b59e91fd164b959ab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e965f801a3cb2b5efe83e8dfeb2e26747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>