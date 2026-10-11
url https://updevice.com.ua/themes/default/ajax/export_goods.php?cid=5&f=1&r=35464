--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d58800d3482e66faf493f928cdc9af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8e675f51d85a17213b9380c7f78dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5355acaa895a9e8e547c64398779c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b15e712cb9e9ca3f28e8d053f6add14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b345efa2df8eb66d935f76dd380f0255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eec25c28cc7cf27b40f0d316606ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cde3ef6d339a905992a47cf5b26527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1c1036ba4d1f7db13df70f654e60a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef86c26e9dcc3dff7b5d26bb974f089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d2777b38f66307d8105ad4f8b4da710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0aef5531a049890dc9826bc5d1af111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbf9d2d47fce9458e2e84a895456d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9938897a4f4f9efca9d0acf1ed17513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974497b2a11c57d51585bbe1e86d28b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c6514a2fdf0b7cf126a77293edc9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163c1e28a7be382cbb964af6f10342016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4719c88af04d1effd1a60ce344015a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a309bfb42061bad2f6de9661e9dbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd58f7f4bf6159db4ff9af496351ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68be31a0623df3d901ead535e668cab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca3ab717d078179fc0891b87ef735521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075271925f4a04c71ec82d807e7cac4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaa78408a2eb3d832c601c1cff71db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a82d94cca67b3a89d03495db16a2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1ba3baeabcb2013f64ab5cf814da625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16932dd9e6862f0c44504e8d93193d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d60b13ed35fa80fb7dd1f2f2a446127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44056f45ee35d59e6a3fe808874d34c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39287c5512433ede303bb13da0421fa429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a461b48d6f242161c36d885f0c6be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d22371b2d2bb0444e53b37c9077d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bff63d775078e002f0d5933cff949432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50381f9d107f8eacc4a3f09be64c2be833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70135113c4c1e43a085bae14f13a9c9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadac943e49e54dfebee25d422bbad535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5461ef6eecaebf85b185e4977931ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f7abd919a4b029ff2a82b68894f5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb56e4261744961d0b05e0b0561cfe938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd627583d32b7dc59c6d4c1f5f313239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7379cfe720d811e3851b4c6b8b9101540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d8ae0a141017d04454d25c7b77c5d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd6e5fd9fe83339f6bb8052cc59b9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3b111f94895361c0e9ddba0e4456e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b48448b7704c35e7245f0d4de98f6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206560eee1b8ee0f05b07376825e02945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8da218f110bfec1eb6b477053935146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ead4402348dcfa81257cd7c0a838247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed42117b54d9e17cf7cba753682a38948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6a70874af1c3769e3aace8186a17f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dded23548ef8cad5b316d622ce2e9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8b606442542edf6145d369265354d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546d2fb03fc9f29350475180d138ac652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43293329389ed847b344e2ba07f61c6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39f2aac326cabccf188aea2f3ea37554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4313abc3137ba0694b70163403f9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7a9cbf8e307f8abb3548c18b9552f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4173413e1c809e30d5a833bdb72b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bafe1df23b2113e762562647d3bcd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705f91ded9a1d50ac8c6bd855661d7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1030c95e76c5940af0945fc27b0d4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98710799e5f655e46833c0006f360dc061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2625376bbd748e4fccaa5911d44a36c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dec501e080e9faba8b85bf1e63f4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d929874879d82567822b0b7e9ddc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc431508d903458d67da5dd53d1ee865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe37ddfc07e9bfdae06b91300dc9d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9d8e66b292e404d77c3f66801157067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932a1fd6e98ab0459bd5538e86a34eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b3a129af23ef3639539d8f1a3490469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa1a27e229a7c031f32776fe657ae470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a980e5cda96f23360ad353c1751ba871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61505452fb88de6ca9d4e0f465fd7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dd3083b29b6fe0034bcd4a17398ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabc9731c8b499057a1b3beb21f8ff874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446fbf891c1335595ee02905bbc8d4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365e9a0c061e532cb8b519cf924ad2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba956bedd0ee9fb84d5463e3ba89ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ed30a69c76954f1bd14a7446f63cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f425dd076f122a13af00ee9d0e923e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dd2c3b5c57fd4ff3c70c642181dff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057204df5efbd08f806392cbaafd1a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6836b4a736a6300cf669aa427b35a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7534f3c95acf34c379ce573e5a1b42983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7337b8918d882501072a04dda14b1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc845e84562a6df57ab4974355d7d06f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c4b64f47db8efe314ef1a5c31710986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d94e81acfd395fe01297f51a7a09f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac964f3b32f2691a634cd6176ccdf0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7396eff7773489ec8a26de87d6dd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f74cfb4f0801ca385e042d9b0d035990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5c74e20a466c583b5a125dd55886791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a27af92f917b31a4b9f14902a466492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dd36d26a19214a4d65ae2621513da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db3e0ea064847685b3fc2995a6d07e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b006426afe3df7bb3b8145ca69e0b2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c2110623282a3eecaf42742724b1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d951cea828b272d74d18f76000afbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d366962d8a6926d2fdc8f7266fdea798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb72a92ce51e056a5b60e12b21c0e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3076ff971f7d97639538571fb1e3c5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b85ffcbaa8d05e08c37f885f67144b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ec68a28f842e8a68f97d2fcd0b675102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9b2e36d4ab5bce352574e2777f7b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378bb3d12610c799df92f708d59821a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44fbd0fc71e07e811c97d4ed919d99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e075c65d9cc45e894a6bdbf63dc54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ee577c8cd60689fc90d5eedc180e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6b6e4fb765a5527d512cb8c9d34c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccb88814a8ae3347963a0dd175641e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fb8d2e476c858c8415dd8f5ca54b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606c9118bf8c992bcd170600e2bbaa4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7d2636d9a4a670c9b4198b49f624f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84497b9615c14601c3c45996ccaa9fba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b14043814ba0e5084d5fa0a605218e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3acda954cb011531b2dd6d3bcef99e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f54903b6c759c94005ff805a60007116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584d7809e7e6e31062a0ae2f2fe9902117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760a3b4bd3a25deec8b2b85db95a175118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0960d79366efeb6ea2d1c5644244504119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd66a84977987b6d772f361569b04a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65da45cd16648fad5377e01861811f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27ce9330f7d06185dc369416c5ab69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59517ae650f2c408afcde5095a067477123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43481562f4af894df23884e2bcbe5758124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf64d70728f6c6c7c8f11219a02e64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507e9183e17d8b3ca42499d9c752890126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a474dd87d76a70ab7a8710c1e617e78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae968c449320389c9281d0ba881da52d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bef848c848744bf103a32aa0407dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70380090281bbb0303636be9858fdb13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426c0e17eecc5f76b2ce7f87c21f4ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56766fbba4e086f5add4d2c43e2fde1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816510eec5ae17e6e2efbc79fd1fc0ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec947c4591d84c9e74fe5cbddfe6b88d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2111c17cb2f8cc42dcd66494ba417135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374d071579d7a7387cb689aa0d7ea84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c684688fb5ff4046392683fb074e4fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb442ad7fc45a1514cc93c26e5c9a986138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5c8b8cdff3870c619e0f1ffa34e6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773462242214c9a960942a35823b168140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d809c6f998380a163121282a2323933141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7561ea163a6ee84ce0d8eba315f5279142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1e9c6b01f277f702c355f358033f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16a94f968b6a9b244a9c135d891382144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebb58963e4e46a8c48436e4daac98a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04344d485802743512172b9d2836462b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547e55c53f0deadbcce14a7403ca050147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c350416507cb525d1ce0575da6790148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd528fc8a49321030b251740d2aa55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bf80abef64dff95fdc8143f34b726150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53a40e3baf262e968f4bb3bfeaa852151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354057354c138414cf71bdee5ccac960152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778dfd217a990fe9a4423f4320cb2d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489045c0b81ece54ec008479ce8db33b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2880dc16b922869789ac640222a83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd696462af94dcb6449474b6afc1e5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ccff4da661596da55fd939f6686ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2fa63dc480cf234ca2171605c0275158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c795da381b6ec60bc71c5f175cd06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b30f38f574f50da265b16ed297e77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245b4b0553fc3b8ef8de1fa2a2c3a6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae8216125a47efcf5e9feb1705ee9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f27266fdefe446aeabef899f7ca84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531e884af4549d44281865d5931b241164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4285b5a614dffe7e1b3e29e54e6e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fda002b42c17d39afb72fa1ddf4a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923fc4b82f827390a0aee3845158b87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c686f1ecf9ce5247dd12aab4119f709168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b960985b597b67622f59e5dc3a12b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923527ba8f4e46e41dde77c4af5419b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cbaf67c8a1f06811bedfc5172c8dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee3aa723f4c1f3e974acca482ea4cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659627ba0a247a8c2ddb845786e37e6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b842bf937e3f7931b86844b95541e5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9142ca56f682da0ef9e9a10196595da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc94756a1a62ff0005267f18551a60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f16d0e86ced94f2b6076bdeaf3285177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db698e0c54302351643e934d54087b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60630f0c16e9c0a4b3e0b7514b9e5eb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6af295c158c9a20de55a38b132eda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ef33557ccc16cf96a7f1bc59020a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371f6162042cf43b343bb39b3b1097d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c188bd40cbfd2f33d86aa1f7716a46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e29c7c18a7e0eff4a7daaaa6b042c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04590a2513bb700fc82f2a0a1bf6ba11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09bfe572e74d5be4d210a05b373da9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cea2b5fb2f5010e3040b62049bc79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d3e0404ecd82d866c06f3c36b046c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372336bb43f0fa5b2e7862cd439f1ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89487b3e1f9a41b310c09e62d4326f03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b788800e53966e53238f555379bbe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efe24d29e07ddb85cd84695eb00517192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44311b7a89d64d58771e221cafce4635193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9fe075ca1419850e88fadbc9944d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef07386c29528221f918704f1a2f019195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9101bc8cf56f536dabb12bb8529c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245209aebf2656fd992b3fd153172b2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd86c78c5d2c5fd720c1ab792abee5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addfe47e45ae851b0edba4eaa3adfbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fea85c685616202d8734ff7079f29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c8853169f51929ac7faa05b0f5265201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068de26def25cba3cc600d74543557c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77297f30bbc3d26fe7287495134353cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9da15966882bf4e49f23d231e9c6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bb8b37bf5fb624f9ec664938abcf8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd925e01d6b0f3d56603beb51f49c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4f93d7bb1c367816fcbafd2866959207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8990a99fbb5b4e21f0147497fde0b18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945745476f26fbc58878232507fa518d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcae7d70c2ea1bb67e6c8a83d1ce38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61424697d712b7e1972b13dfd25bc036211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cad8b7ec3e2aacc5711ea4ebb73a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bb89d5fee3774be6c2519d27a225e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d5e5a6ed30e65b06dc97ac939570a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fdddd447db7fb399206630c999690215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b3ce30e2ba9124b313106378aaf7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee1871c2223f5f20fb7415e78cf58e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e774301c32c7f058803bd71752e6c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9724f02e3ef2f89cb2ad7e9851c42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4582254f682dca4844083d889381c99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc074586c6148a619d399965068e1978221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9920e370d5ca5c30a4a3030ff5d71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedaedab375dcf6d56d2182af37520e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807e8ae8e584b026b0d6bd6b80d0b63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7936d473de2c701dc65d7e4913e09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae1993f66bddf60eff5edd22319d2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db15f222ad2464f662b2d6884b629b1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97e772c075bef3b078af0c3dc7f91d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7a1d3d1d58f08a0daf9dc19a4b68d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04260c9525ecd032cea28a8944d1caf2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a844dd919a689e8f22b6c4f83c6c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac30cb39ada6ac6fab2b7e0a0f50ebf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6429239d11e4c29cc4ae26e1eac0f91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428105042f7c86b324ac44a85585b3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517a5e23b83cf92fac59d29894fffec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c12fb6170bb896952bc00978b0933236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417e032ec6c19606b8c3858f8e4b522237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c9518398ec7b959f75e2d346a1c80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c19b0ac9763764ba8283ff86a749bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1130f838e180be7484aebd265e059240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7840f825b75cea335305dd78c183d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27155688e278e735a9154a88ea16bd3e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c940731024e78d4b2838a1bbfcde9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393c26757a329cd343aa63971ee0b8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dec82232432ed74b1b669f905a16ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7750e43010950075ed6418823fdff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97045ea16c8171d7f41c1704fdc55a7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b03ac58c49105a779b4164f96a407248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588878b36d38972dd61be0e7a5731e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7bd6a70f5e8e566473efa59e097f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29dad41be59b3f4848283b747892d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0014e12dcf1318aafe6850792996e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c2d54b6469a4ca325496443e0cbe2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c914e20b128562e10f854631f0161e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab94d85d358f71089754db179df8c75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48279c698806f07beda3129d3c7c1d96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7935f5322cd98b3dcb7bfae9a574d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d421d10f4dba3f4d3da540ff72572b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d55374684260eb1dc239e7e3ba450d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c1f0aca0d2978e05a51edca48fa11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d65dafc595c41a03e139ba758ac5a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14d1af301ab2c4da677b27d6c15fd9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a180301d56fab706d3a2e509169e6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c5b73fe119b550aa996983dd45317264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac75eaa6a3a96248849d23adb06cbc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a146e0a0e91042f4d4ef709a421d598266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc42fe6f5df443fb8bdeba93b1cc967267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6ed65ba749d7e5e3143f8c9c40947268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635d996552e5cee2e856da57bcc81ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642235b7dee9888277b1b64ec7f5f1cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f817d60848dff2db6a9441ba9a1a7c8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842be9da43d60e2bec679258c972dd0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac49fbc4601e0914da8c5b97d2271f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901aa25ddcd8b6ffe0b9313c5a47d6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b00e1a0a5b005c3ff4b5452de5c1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd09fa7654f0112b0b39e73f3b41b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94461de4934ff5a6cd6694cccee84d4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9b8fed9d33d53e4d88b3c36206157278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe9a1fb327a5ae132504ae76961ae2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6036e29ddc76108cddbe7b33e83e9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8efcb921e66f45f8b866e487737c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6a0efb6b31db298ce20c6c05b3bcb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b36dfaf0da6bd043cefed0062c585d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b464e04213f1aecdf40879ef0c7cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba63999761c0ac3a4422cebb262b807285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fde62f0b666013f8fb50488140047286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b16b9d5d4fc989aa1136948535b3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cea4a51ae44fa04412082e82253c83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531de05b4741092c7267b0b817a559d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdd5990bd13f478f2af3255da2e74b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dccee6cb9d0828f5ec1af404d3c3bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a707f4fb9f9cc2c98e9f79baa8210bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ec9dd7fa8f02612a289681224aae4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445f5e6e9cb50f9c697e8eaf3c0fc21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85358cc6cba50bbe9f0db204e0e84a4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45665b10d6f9270630cd392db6e2131296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae5f3c62566203e2539f3c9d181d33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138020f929a4fbae7fa53d7e669d8d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced756ee18280ba6bbc0a1d36d412275299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060922676f1a43d6110f4721ab51cc57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36503f15cb3148fa3c211e1c8b6a8cb7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d66f8cc51a2c7eb5fee5f8bbd67a2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43124714450d91091a1687570849bfcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35635daf384b53b75e4e8faaee51dd0d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4acd949339532696e057707bfb0ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48365a525ffa6159d8f00c85a4930f42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea7c45547f56657a70033f78befbb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4675a5cfeb73d9f6e3cc0b0de7a8a32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a89a5605a7dd931050532cfaf3cc51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b63dc0b3973ad2e43d1c34b24faa3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a267f8ba862cb69bbef0553ce1dfff3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd10b5893aa11302325ecd4f0717f91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afbad5a8971d49bc3284b0859f550b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68052858c277da5e3b4cf15c7bf353df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919118bb254dbb1d58b190f205ea7b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f6139514c9f32cbfd744c35b6937e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333edd6d613621c90dc3ee55bc0fbe8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027e852fc9262850266391bfce6ebc6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f120c58acbe2e1cefc8396077e6995319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc08b844f4c1bba22ffcd378031e8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd124d3458f9482fd01f4ba31e5b8cf8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd68b679cbb855ad9e61ff5a7359fe2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e467fe810fc72cc99d7390fa6636436323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5ce112dd14e13c49a769e43ba4a08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef11381c2bd467ff007ac7e463dde3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89193a735fa240721af9f892fd34173b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b8649f10093f0b43cb19108a79cc1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fecff3d5e7a756e429fa065b48e065328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a278d6cf129834e541ef59f8833ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5300430ca59d8eccb485905f3c3282a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c71a7e137f0da0ca40a03e6bf793d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e4f80672843bc606da7c23fcbde8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb33329f44f800e913e1eaae77e5de8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eba4490d962297ba609e80319465b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb7e7e0ce201f7f4ba1e5b30542dae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b5e561293f4d57303fd75075c09cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296726567c0bbe8a36c126bec45f86b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0fee64b8c73e9225a266b26936351338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e157390b4ff3b6ac69c69fb0ec9314339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4baa3ba33f975f92c8c9115e9a47ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcaeb2754b363e3743787759652e4a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39f83ebcbeec989001f2a515b12d6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3165c49c4e1b772e9618b8ef2673837343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e916fba12cfc2350905c0fccf714e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5f95c4b952d472c52a18ba2a4eeb6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dea8f46f32cc1829af12f23d0621a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40f5d6c0c96fca5f4e885800c696fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256e62c7a6862005bdd4050d77b6222348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1ede96ae36aa58d0fbe2a7d862e12349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d814c55b19ce9dd925fff7ad4a9e38350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918acae2e8c922d72e425bd2b8ba1340351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159da0228bf4f14ce404c1b809e9fb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b62e352794dec637b8bf4de910149353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96483f2f6ade8f1b8ad52feb24274fc6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f8c3bba776307e3912bd725b38179355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e708437b0e1e14c955bcf9cae48feff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb417d8496f68f6f7c54197f2f59bb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7231aaedb1f46426f2fc3ef4733051358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2c7672989a7be2529dcafb8e384f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc12ea920c52a556bc9cdc89b8db39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89d8615563c1fb58f6fc6982001e9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da9509b4538ed97e4a9e9d37ca41fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ab19eae0ad6314659485f7afd01c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad1d9799c75364cd1745e88e4cfb71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8d58ef2bfe62a32fe36aa4f71aba6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14092339a9dcd823a0c8a9ac5a82210c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623c520761cb45ec75e46ba3d0d8d37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb92684bcfff26d69489b7588fa182368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c90bb40bd53edbae98b4722207544369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b1bc6352b150f8e24abe6326e13cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253d66e0d078767d0ccc5ac46db0e71371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef822c5e562f66367e80911dc22d09f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a0a6b8908ab2098bf0a9960a02f7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bb34f292aea97d22c1ecd4c49b0ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa7686294576e87c6daf21ea92c785375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc806f6075342af70800084efc30df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679277fac8fef511c4e25ff1caf2733377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c163784065ea0add3ccb366fb897377378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f30e6e494c2c64750a307caf7d0080379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1583e434b245ae9e66d44d7f2bfbd39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1c91e09251244f1db89038bebf3b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb697de259a28407606224231cf4d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e756f1e6e10f989709401731c76c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedef0dc094f74ef0091e12c279aa49d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a730540c2dee46d73ba8a9a884b0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d431ec9da19bc69916eed7627930f35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11b92814873203e46cd33f90d3409b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7c2f180357dbd81ac705a4db3d0da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7d7d2af8eedb2e213ae87f6c230b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f6853c6563063ecb06b820c6f0c03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc9b28ad11d295ef904a541f15b72f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eb63790f9757dd07d966c617f354f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b718c14f5ac967e22eb284f1bf8c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1140fa5225b80093da30ad5de5f0ae9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2957ee728c81643a38f1e60ca92b5e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87947ff1ce52a7135d53062f8095c5f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29fc33614e70b8c373a6bf3a7d6296397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7de4d527bc51cf43680a1bfff37bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909343a1104c6b0327bc6c945eece370399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a2a0916bd13975502d42456f799b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6a7e24597f750f6212cbe4f6b58b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7beefa760ffd64f8a4b881dd7fdae1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eba2dfecfcb5df73dffabe1c7d6b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee72bc80b0b274b2f63909a8d54017404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2f9f67f4078b0657db0a458d45420405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da8dd1bc1844bf15a6ab7ef0eb2a73406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0379ee3ae21c961682eed0b1f8efd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5975e781f00c7ecdc2bc3cf547520408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f9eff01c62a84fe1e0a2f4d9e3c58409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f335fe4bd45858505dcbe07af326f7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f7ca3a54ce9d8db79ce9dd2a2d0e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c93d3c6b9001255f99ef2721c58d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a42554faddc7b49677cf923e37f5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828d9f8ca590742b834866c6e5beb5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3b046c6e39eb0613db9b2a3dbc007415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d629fb002cd0c4720151393d5f825416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a7f9d0a5f5882b65f24466d80dc83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2e425bf556a1f9e70a544d89d2020418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca628bee166e32a107cba7eb2ffa69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f71c535c626caf3225b815d20e603420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359488af6f6efd04b729b097b76a438e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfb7d52449f7c7464168aed008441c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ec22923aa71f56d7e691f683ba8ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7912a5c534be9e8af99b3ad07c401d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784dae548c7a4517e03b6cbbfb7e98e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229215037104603dd32bda40a5c9c303426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be1efde5b95da14c3fa8da27d16359427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae8b50f089462928fd8f79bff7f7a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8ad00d0565f79d9e11cbcb79dc490429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ef93f3fdcabb54857d41d35242f08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86738ce0b0f860303b52fbf9aee1f59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4484ddde7eace4396021032e85c498432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aecb36f35a78605fecc16e70231c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae986cc92b656bf63e262ece07f87c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd173d4ddedf7cfa0dfc8a497453a0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b377effe1c4e53a131b1ce5219538436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175bacdde1631875995898c5d4421ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004471c9eaa83049f7b937b2e4352b5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174dc66d362046ae56d2ee07b387aa9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda12de26f4f20a7e7b57c4f78aa9627440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a85dd906f033f6d16e087a21c6d73e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f69813e67150d7713d8b1441ef207442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f792fc58c8b41faeb6b55f43ed542443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b433d8e3bedd094df2ec7cc5ca7a4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a6a0b8d98ab83397df6627a41bf29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c889d695bed7012f2d3cc28c0de6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7cbd0a09deacca73d351d15f1f596447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa9664d36b9498b8c8f2ab23311946448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08bc834da4701340bb80fb6112f20f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d352fd5bd9ad6d0a9ab2a058e0f868450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba62a4ae908c997490c970121298f0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94342de3d3670e672ff812cbabbcc0e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f730494afe0adb38477a118a27bafb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5dffa5628d11b8757747696320fafa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74b0e206674489a6dfcdb231524ee5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb8b344a0a4aa26201968128ecc0bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10e61e8e0c3e619d2be740386c512a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33813eddc3ef8313656b105a239a43a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d63b0f298b00b182baf8b5f808923459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc098fd61ae4755151e4e420f45a17d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7ac930ce888e14826a7ecd82f5d99461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0865829fcd503cd0a7c0b6921573c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15519f829d26f98903e60768f038e72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1fb93cc322111f17efe3e2eb7a427464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df40a2b2edd2bd3b0d69bad21599ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580baecfddae179adf7346dfb48fa32f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fa391f4181b2ee478fb3d1dd81e30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badced046a4498c24be69bb42388d4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81c2b0648b0da36464e99ea6fe2098469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c48b0e4c45fd1736a0cf9bfdc04c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f503209e8fa5cd580ab1f53469adc9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c44dcc9ead1a7b82ba95304f69679472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54411049c089660232b6b7a92358b869473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2f480677bae94acb1bb618de74a76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b768947266b97441e0360de8576c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024e55f08e31c8a46e744ffa1a8b428476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c1d68274b46448d0c843b8a1824ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f9c476d92b5a17d118cb4aa95c918478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af682d83b92cb40f5dd4dcff8bd3da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91bd9c8968e217f9d8a80ddbd269bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0acdcbe2e77b42a934d74cca63ecff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555defcf949d731f49908f0ac15e5ad6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857571fe90c2c771ec4fc30184ec39a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33293c8e3c6bb5a810f5dde28aaf0c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da734a7b6e9d126b96e7842eed8b8d86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bc02c3e8990549ab871d822612eaf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab1d97112e5a9e7c3315105f7062a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6cc02a6429744be51e7e101dd4e87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dfb0fda0273d8ded564e944d1ce70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70a928c733bf2e9b8b11d501ea43b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19065ef3626408257261f6b8bf9921491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe99a62c163b6ccec14a1e5cd86beb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5724a997b0003de18e27a5f11891b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f47b59e976eeaf1c81d13c668c3b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84feb8357a6b7eb91c82a64377a65f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e8f3674bca89da9f867c2d3a84124496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac25d6d8e9e636c2ae1791eff79cd19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9a407f6abd054d6fb049e048664b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e17c46bc51a4aee02577f094777bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fc97a163a2b5adda938d2c35a6024500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93454450e947dc6d924a56d8bf2f9b69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da947855262ad300281e9096898402e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9321c91277b48080eebb67b2c2a39503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee55ef5aac5f18ea314c145dca5eb59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a456661c28836e391fd9cd8cecf1e7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8403da1ad238d28cd3b07238c962d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40858d041ef7887e09ab8c3a25588f8e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf3523558675e0259cdf0cc032360c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd1c5d6e5e4953b304307b4f9fb716509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553a74f4b546e432ef565e5863d7226510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421b698259e1d2a135c56719d79d35c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd720380113249f608a86ec3afa0748512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf93931d04aa386bb2559f64b496fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9012bcaf9db3e51bfd66b1a2cf001a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a3fce7c79afc588caf49af2945f1d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708347253e4a3c375815fd252b887676516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676b1a1a78707e523345b1dde8855a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba10beec066792bdb28abb85ebbdb2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fb3245eb70ad6d171e8e197add8a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e32925f603deaaa9cdff6b8d01727520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924a7aba28e53c6817bd1203d8a3586521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bac7b528910425165c0b02f0a251d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7c64d3be95e5706fc9e357a87a641523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ed7d3f4dc1e493a9fd333d0517e07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753f74a146dab392bab2d6997194ee3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187c1db5d8f2c8cb2909860734147dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0391428c489cca499206b1e77a13bb4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057f4d776ee3eacaa39bd716ce1b9ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366475d8cc34acaa276c3d4f9c597cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f3a09041c6af6eb178753078c82f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f6ce997525ad8fef07cb1e5235f54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaeffd19a8beec18b2e78ef2f2ce0e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9e8ca4df0e39704b7d8a8e8891d20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efec6fd49ef5ecee038471de4959b2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce589c035e489f3e43ec6e9629c7a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd76ef1f018b7086bee736826858219536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127e09d962f161c278baddc0fa20564537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbff0f8857849f82a9ded51ee374e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fbe108c11eb8b027eee3531d480e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c673abf690ae0d6faf595756efe0bd7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19bad7cc623bc95e3676d6aeb2d659541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedca7dcdcfda55fff481dff6b1c99ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1edc79c7ffde9e79ccbe753c4aa9f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13b6b8a21b54439301b140751074a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba077eb33e8b7feec926ec675837cafa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045149addc9c8f7045c1ab4fef3761f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d719b9e7f29dc2dbc6dd6bfa4630f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8208b4034b69bfd49493e8e0496271548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a6b38ed6c9d8dd34c83f8adf8f406549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2cadb019d1fcf18c5d7c8a1eeef18550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd9426d8246d6654bf3ec5fb4c216c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04004d59c329efc119a5a3080dce6520552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660794da4d1682c1f1b405e8a6d7458553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126422f291df1e57720233f0b5f9323554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba7d2680ca5a752e71288faf86ba47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6244f85a3ce69b1713cb646b8453d25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204463df3d43e259013b4d753d01d66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f24429233611b327eb31c8b244e91558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631dadacc2b28fe860dcc96dff199fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3561f5010314fc2cc6788ed4bb50af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241fe28088cce5750acc0cfb7f410a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941da672505801bfb1ddecfd5852bf14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291adb8fd3c75885ff021734b7fb795563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baf0e0649245238d246014d27aaf9c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868117fc687d31a45ece76bda5c0a0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f628a3c3c23d625a3c91b97ed60f66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45af3965f1c0efdb6fd7458396b66c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe4eeb041c7dd0c3fe5432a8a6e627568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de9c3603a92e677323b47ecbaf2b4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3aad50531e68c3a1dfb60a42d527d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211d376af246c54bdf4942d5fa6beaa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91703ced46276ff203b733184b077bbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200847e93d80a11ee8ce90ba0917662573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f733e2d601950f3ac4a7254b2d71da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07495894abe32a1d361b88d38c75d8d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e5f4fe2ee0e476149fa153443f2d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b086425146a5ab4a725c6c04519fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78183b198fb4e88040d778c90e15803e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75071f29b5ba9fbb88f3e2d39e94fefb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd088ee80e7aa7f824390804f83c1f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01bb477dd84dcb55baae02e6d42a67581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88020f813fddca6d7f04e6e1e53168582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4f404723c747549598ee9aa97e668583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a6f962c8532d7e5315e34676206b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed93c7a1a9d55493920ede1e098a3f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b507eb355d254e6cb42f7375bffc9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df3d6171c934eef036dedb22986824587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e66a312e0d410ef72e9991921aa4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e4d20693e7f3ed7b9e06d2938bb52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327a2d8b1e0931f8ff3744b04c8ba2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fa5e83987c71f9776d87a47a10490591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaab3338787472fd185c86ad5d8600592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b4741d7d2801dd419b9fa553a3f08593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf34f6bc0f24b6ae5bfff64905f8153594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e526409befdfd1ed9d148a0360d83595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f96a6c8f35df47e25911c646c687f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f0fa2a1cf0951f8483c03ce54b8a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710dbc32cbb1cc8fc86a728510306e74598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb34fe88f98c7c2c3513d77d8a8ab6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27b1dd2a81a99d0a1cce411833125d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd3b958e4314954920ac33dbf46fab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94de7e4d2ef0cc5ba1729d73bdd5ce0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a347271fda2da09e7f2299f13b46bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53f759a2960f326d4e7031373fb8dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713cfff4cbe9d30d65e8387cf1bb0bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdace534fe84d8c0093f122ba099d1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd876ff5283dade22c4aa96a6dc5414607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519f2b9c0f75890665eabfcf316cd2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f60ec6e0eac11bd58b442a2a850ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39571e8552545702a2b271f61da490c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365b0ed493514f1cf5d6d21ba254cb4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644b490a2378871d7984bf22adcfe1d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f07330e2259b3250737302b8dcff15613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac437d2b92889432401c78bc58f80796614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e15a69dd4a19d8cbceefe7399e738a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d21e1e400d4dc1ddbb55a0a557129c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f38acebd3f93474f095cdaadd177a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469ee09df6594c86daa4aa88cdf5e32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90f3ce5c77200569460e987c1263ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f9f49396bad8d254630cca5b3ec18620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473dd1d2a224833fc27b23101f09b8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd998d2c0718bcd022da0b57a15fd55622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477eae294524280546b49c869f21985b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0385dce029166a6d0993a421ded85e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986939f4d79a683ece822ac61e6f7a2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83f02f063e23073352b775b059883a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fa0a55e24b0e8575a6acd43afd239627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c9ec1d0f368cdec7e2f09e36007ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d722f8d739ce007374358e9f5e706629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa486b5e413d64afe9a5f0faf4543a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c7d50b480feb9e71722299d1326d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8699593fc424d55cc263e498fe1d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07a1b58cee94afddf62a25a6376746633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d06c94538ac9c419cc61656c650da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a176e632631ada5726b519530bbd3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084eba0f4d6291fa726dfcab5b802588636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4d6274404a02934e7089a5ac3e0a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f4f7fb900217d61431518f02bf5e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3ba8af480d3438da968465980deb5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657853ec598c3774bd06ef0bbe890533640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0ede96e3d8bfe91d0cd09895a7c23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39657d980efbbc6b6321a1304dfcdd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42585affb4ce184c16d2cf08d151e198643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7293b969006fa39007fa4bbaed94c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6caa59950270c5757cb0bdce8a924645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ec239d632fe756e5719b2ee7194a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127829de9ea45ee851aa91592e9a93ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd70f108755ff85b90119a763c698b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d43e6e9714e113d332070cbf8b5bd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00ed3395ecbacd80090f3d18efa52a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244812fa5ba1b46745832dd1f24eb831651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38542994ef455a5dd3a93528448a8cd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d534cef0580a1821b391b65b68f719653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89bb59a0fe7f0cb4bfc12277647eef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5c4d6dae8f93cc60e02814903113b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282d9003881cfb1732323d0ff82a97a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d8c73bbd11f4f0ee114973d414cf6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846d4ddfaad37c235acb013d31dbea3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eac171e66d49d2757ef8ee4cbdbecd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd36d0000678945f5e0039014e80452660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cbbaa02f9bf8ed4d4b8eb9c40ee31661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdca2db07ff172caa6904327bfd134662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d2550f5b8142164686884152c2c49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2000a266ccee769e2bbce9060bf29664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15ab1cf32c2982fae8a266085680b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c7884b3b480bdaf731a105aa299ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5caa4bdf2af7d49e51bdae0891ca6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2de6b28c57499159a05bedce23f176668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453f8f53004a2f6e9df3c680febcbd1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d32cea68090f00ef297ce864470781670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b3eebe3723d9b157ebb9ff5f2ca36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcb3770d520778db753323ca4a9a2e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c979909d1b24dd450c06b807f4f80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0577809a94c4d61b936ec92479e87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040a0470a7031248bc0d1be886898e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed1e121ac4c299ddb1b9863c0e9301676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3908f6a6c0ca9916a9aba109d37907677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbc474cf3bbaba4d773c05150e4a51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1878b23d97f145e3738a5f1846d181679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf7d8b50e307b427bc70a378b5766a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006a4d24c1fdc06ee999e44eb30b1a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281dd1abfe24a6a1d280fc1370161ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5c098c15c3f7d2bbf9adb2462d30f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ca7c95c5ac508eaef181cf450d032684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83f6c4331e2dc016e857651b92d19e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f993c816717bbd932bf72372b102f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b5565bc2d5c35853539a559d958a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7431879f913a4bcb1674776928d9687688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265d87a56d2c200f1b14f89fd5cffa6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f8366d997e69ff42dca6532bad6e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c55cb98f45765014f9e3b4d0115d20691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48506590003d0ca03e1fb0dfdb5defaa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54ea03c1dc33cabdcf4922329c7921693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820858680d339b93a95afef27961165c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e82c60ef360c3621847fb2fc680c0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87404f3fac0e82abf66f4ef6788eb17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18cd60b798fac53ff3869a3cab7460697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c26d95ef1724c9913813d3ee982603698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88790873ce65c21dfa512b78f824ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271d67fc33a0b51c6561b53db50b2f9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037b71547b5afa89ecfae4c516adc3b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625799ad0d5796561d95b04d8387237702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b67930ce4868a0033fe3069bc4c2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83209d208d15f7c078bb6c5746e1b5b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf61e475e95bef02a49d7e5df9bb4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb048e72983589f3399b743ab341e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943b15cc54752be3b905a84a7cbe2fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15ee025417ec61897482c184f42c47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8b98826d7fc1965c5f93155710ea1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf2d5c88aecbbce6ec9dd22d23ae5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cff854541468b64a1841395524e8f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba76b810a34526e954817c27fd4293712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0448d086c2e2306956666adf19ae8e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301160e256f55f4765cad01606936b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d2ed046c458bfe672e27abd4b5b64715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f252b2b523a7ad616f98f1bd07194716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89e77c81da2c70c8325b46d33066e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526355ee4c4e60b58ff7a0a87df747b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af5741a5a9b5fff65965b05a58bdb5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a402ab79698686b7f64c7ca8d3bb86f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0f9fae7b57cb3f540040578031725721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3492e5f3e0a40461f714e2fdbd6b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b893fa2ec3eee54b5c4b28976c505bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c5244d7d237d94c2db7d39e6d9d6e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c20cbdf0e81d8e1763958c23324c0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aca023563b35c94b74f8d6afe82e71726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143b166e1dca9e8e42fe0f42af540f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276a5786ac4ae140aebaf03b7ffcb77728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1001a717a0ea2af6a5119c90f5d8200729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2d31ad7c841faf282b4e8a1233bb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee69b17e40899a29a57289efeb23ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fbbeb8dd470bc47367dfb30cc3479732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4154d6804dc0b1cb0b7a55f18446e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e91e9fc3c6e0c2efe4568a8be57c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1a8887d25c8c3efb54d1e46049dfd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27019ac5a7987ca1f665b041a1df5060736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bb283e60718e04068d2b80ccc1231737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eb7c8b16907c6abcaafde9cb4e75f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642c49f6a9c2380a511061d4efb8752739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227445f99924e3586e251bc7eaf5456c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9afcfe18e8361ee9caf557a931724741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60b89d2a6ef19f53f864c1d94abb4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6419c9e44ab878043209a2bcee0b7e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b04668a92d41203f8f4671a4fa5518744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077e6d8371b4ea4a17dd2381b0bbf17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbefc2f2caf3fea6f2253c27337f7a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e3afe0e2509064b710fc28175c16b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a94591338fd05b3434e8e87b092513748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9167cacac7e31fc4e34c6d8d76b15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b2b7e706b773e8867b767608e83e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d45a0e0cd79d717160fd37bd4176a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882efd052dbdc8762b52e8a41b4d672c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4f340b593acadb953e862831e48ea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc7d08d027da78f3e66e34d8484242754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d70bc1183676870c052929aa2cb24755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dec839281d8990fd0efc92e48346c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e506b609ac4f2abb80383c6fb6f848757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8f351afd713cdb7d5a3456b0d2f35758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15606e1b0d73862178192dd13f533f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810ccafc626c7776452d998554b60ef760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674935e08efc1ed1e065f8f87391b75761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec015db825d39518eeea404d8ade139762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a10cd38b59cbff883364bbb95c4ed1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672444aa73147ac42e1ba51c84c7521764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef936873ed25fa265645abcad8c7065e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1e319565ff20f9e806e9d6d3b479c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2dc940350f2a3f9a0d0ea9a84fb19767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637429b280f5a9fcf3760c64e3dd7eae768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ce2272c48dd6f585c5a4d21ddf9ba769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a00fdc9810606a7b4e0b7c96f8aac5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6d0afbcabd64da51a7f1058f9cb1f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ecbc2db8814b5861370809b8eab33772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17545937b8d8ab3169c7994c5f2a6fe8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2843ba15de1635f1f724cdacf865c2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dfabd25ba361453dddf9bc6096105775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2c1e3e54a0b3573763f35b0547b10776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125456e0fbf1a889b7f4acff0017a73777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e7efa3ec332f365d2f194d9503230778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dd938bfa8867e1b6a0d4520efc74f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621484710aa9634ad2c722e481d03c6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ef9a35199831fe844f9057dabda9e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dd8c1125d8556f7c5e5af3c01ff5a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c29f3cf75f6ab97bf2ebda78b356bb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22531f217608e1a5dfbe83a63adf657a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa32dcee0ac4cb15a54d3a707127312785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941048b572969fd11ffe2e3580b3add4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6a63e2a341b197d7b0e7270a83997787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb079ddc7c04a797ac726a8ff529528788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf86a677838a275c50d045d449677b5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47746483a171d8e4e78161d4232a0bb6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aa5de8b06d29085754c80e1838087791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af60e86f261770adacd3d4f87d79c7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c7c88a5fc27cc52447a1a4936d3f9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19e5c8356fe0b4fe320ee8b7989e71794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dce7c88bc822c7bf5076688a558f75795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0e142f63c48101fe7ee30df26d30e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc08dcdf5f7cad1ee4dfc0bf5edc17e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde087320d89f8946db0fdedf12a43d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a031a8602c1969cf70a00651ab6eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e01ae6d9e71b8ce7ddb6f72f185d095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33020e5825e5c7f075161ef6e158d86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d217d1025c0d23536e8094f5c16b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd51e97d8aef704270702a8e9b7ab78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad2b7dff41653f24e01ac6947f1e779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992c7ea647e3a290d3b1cc73345cb1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05df314b7c7c4c4a851fe1490df128411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b2577a9e60840d37693eab574d8e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39658f03237715100934409066154e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979f52d0adccf1430524752de91814114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb26d5f54ad533bf6822899c3ab81d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f053aef3e1df301340832f064cf7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af2cc09a23d34cacbf4f6c1338a27117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e39bc384d0732d1a6f7cd015cd12718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff39ccebdaf80e8d15959b297ecd1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885a20f6f0a8fbb57ed9dec487fbe9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4582bc1015394a7e5c9ef62692c9d6e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751e296c3d5942c143ba043e8c84f6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30624dea20d5cf24b0b9d3abca9be73a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f13fc3bbf7266f55e27b222855be324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ffa27da540ce303f9d203b20d104325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf2530b6176a51a27bda2b68c4855226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487fcbc524a4e30be63d17079e360cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afe36025c33db493944601d5ee95ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768d3a8961eb61c2f60000170e911ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4424097ba4dafe99ed842af2719e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7fbb9573eff626b5ee91f17fda29431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88130820e196f11df80090527e2abd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ee78cc5858ff74576ce237640c97b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980708d278e0f2c23257aa046c4d3e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508917fc7dc349211e0bd4c7bb9b3e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dc3dc3da5f85f0fc4abb3e7ce723836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cabcf61aeeb64251a6cb77d33d1f7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243b5a6b3e81153faa007a5af94fbe238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a4c54a6815a3b5fcf7388d6865e2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cd87c3f0b3f41ffc903fe02e3c36e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00033738fd0e8f7496f09456f474ca1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd8973fea4e0a1bdfc464461c6071a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de83cd8307a57d3e0c59518e73d327643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee866d32ce53fe2f34c7509533cca6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33922466ef21db9fa11c9f3c8804e13045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40a3133ac4e127e5b2cd2f9959ffc946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef386a8428c0a5c997f7921a40d0259847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13732fbd1ab30d01b577141398d8a5b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbe276e2c97e78e5e68566942f896349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37926bbdf61af0d7cc767837b842241550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07837f82a228713fad19735d71158b4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f551de3e47ee0d556b508525d254d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67472be560190d94ee71eb1e7469f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5499777be9d23a4e9932debacdd47b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd1c9514545393d57565eb9846dc4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33a596bc9450f2c507f11c5caf1aa656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e4d6f59cda53217a2116572db2cb957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b327621665fad04a4098bcff02b3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eba3b02030e68446fe9612eb2ad3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ee7f5aff42b94cd80ba153e74cd5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7167688131d05bf2b0f8f09647f83861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d1914e8a98a11f9c0cf4a9e2ffce962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e77877e7e4761999588093bb2dfdbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd073213d657070501472fc60674fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581ac0633fbe91cbf6c067f52dd195b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793e996869e56a15c8c41c26ce5863c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa5ac5c0b5fa267bb9f291040abc2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62752d1f0c5025df048566ffdb840c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250eca1db6d5d08af69e1d4760ef83069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd720e5f7acbe52492756e2f5437259870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebeda477900ced83918501f6f20ca871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95861bb528ac10d2f869c027e682533072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb463292fcbf08410d4f61e306b04c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f9caeec5043b7c3a4c19226c6d63974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eea4d3a16dbe541228d9a9eb33d9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14230ee73a3050e88be33595cd030ad276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ee87c1d61fd7fd1d1ebd1317b6b4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3e143b692c12b088c1586bbedbbd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a1dfebb6cca22aa67a0d22f2041a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d993d9742871574f2ea6e097d149a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275049371cc20de931ce5724e05ee89481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2b9b7c970e76e25cbf53c469ce57082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2126dda2603a9ce62ea21fc0e7add283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a1bdba8406d794bcf4f74ad6ce8ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdad64d0b83ae246e5d86474a486fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7733354aac61bd2775e58f89ccf8d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6faedde28ea78848ff216ab0d0f6b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0974a08edf03fd092a99b9c9e6ca38988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89c4b41928cc713def8253265a09d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d2977ff8313c17d66cc0df88c210390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c5183ffa4d82655e4614a0d7792d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21b326d8761d712ada486298928ada92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffae418f3601771e440007bbabc3d4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31b2d876ae8102dc1bf6bb713fc8d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85124a71190ae12f6c2eadbe74981eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d105a08c9d7408b46da7be7250e5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53972201c3625234a373d5ebc86471ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e04b7349314ab6b796d39cc836318398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893ca36fc75aa5e961792e9e749ba7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c74b69f9ff678806f550a0980d87e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975c2ad3c2f5f5ce1e633d1cf20040f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fc246893113e4901542d607bc6121102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c3229683e4b9b391c602de5044102103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6abf864e28ae5952c0519a5334613e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44c1c7188cf56a0c581f3b43d9e880105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ae011c384b6f5e59d789045cb9279106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bce80aadaf9047c3fadc79683635f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15310a61ad9d5f585af2adf37216a05f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c47582c5377491a35dfe69e4746b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4fec3b84bb8f0f92483a03f72233c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b5844b2b7b0a250b754d6b98eaea9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cf46323330da7d570c167fb834b45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2ee3577acb548c47c1b74a046d636113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e3957f6edacc97684495bc40e855b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fed76fb9fe7634f9c7679ccdd0f37d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5642735ca37bb98bb92c9ba2bbb91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c297f257675a0a5b50902f63028353117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad96a7db34150180462700a7e098196118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5d11e0b55e3fc4496086b0bdef787119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423f8deac38148f42bae87b363ff198120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5dd9281ed55fcb028970821788999121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a9b899bf2d681f7a63fc5b9f9db1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236a48740c7ae59e02cc873e3bd3d0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929da499c9a20b5bf7e6958feb90657d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e4b8744ffa92ab90d474eb935620c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b548271f282992e55a8ffaec469bc89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fc94fe2d8f48ed896533c05856573127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22ab2c0120a51a8dd62a7eb1956af8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a642f094c1a851bb671dac2e600e2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50d3e770a016c5a3931f74a6cbb1e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2615cb5aa59cdc68cfdcc55f21a5fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2124fced292cb25a190934fcf4b103e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427dc51bf1c0906a209b67d739abdb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957fafd33d616a229db8f3cd8d3754d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810e5e38c5ced35528e8ef84b9da57c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7b176d31868831473747828e814bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484ff96638524b37452820ff3121a74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6be8cb913992a8cae4e122f890977138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf63f9710a233a6d9fa72e224c1621139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e315e2a78b62988b11b4db9424854140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855fd8b63de38d41c560921f71a880c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266e772138c3f1f4043bbf11d6cfe92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921eb1ca99fb813385ee9df68d25e64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40d321c00f4b4f96381a26f91aef6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66509b9689c7c6bd37613d593ae2815a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d95dee49ab8f8d0c3529ac65f17fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8209e9c0074457d2601983a223d021147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f029d08b183240d13b5f5be4819c84a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3898c54d6df42ad965e0ad77591462149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11f6fbfae50bcedf5d7ac48884de9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a5afe2ae7377ec4d76dc0d37b081a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0904ec6a64f838c4787db7a0d5729152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d7aff8dfadfaed9a20d79fee6ad28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44f9840630acd50548a06279ee8e45154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ff16f05dd6fc34611d4aff2592482155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fd6588b1115b27b72bb7fdbed2b20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bfe8c832df702802f233208da3ce3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c633fb15190a73feedb08ce54d63b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce2f1832c5445ed7e6e2a3bdcd88c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7beee552b206a14093a784c66bf1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0828281e870a2fbf92f1a8b8c86d69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c375255f3781f8c1addfe256a0d58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bd2d49200bbbfdc542e63e74df7dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b4dd63bb4c17249c18766ed1a6096164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5517a0c8e84b863f32ef775ece8c162165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7832a414acbf02b122f5afe00a10c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35d3bff717afda8e3ed91e3a74ed5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f9ede2dc19543c6e78a28117064bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba755dd6c0c9ccd2d6c4f75f6316dc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bff6db59f892941360c4ee4cf018c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5fe88d8278bbbbf3cfa6a62615ff3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa239a700556a63bd7ecc131e8337b49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb4c3239cbf3be27cb813f6bae3e77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cc90f52b0e9e871887ddf80bb9cf7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04f1521453558bb04e8733df6387e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f946535ff8451166fcbc0abaa12d00a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768b4354de286ae98fefb2eb62ea2d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939694fea276b994ee4de6db14376c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d0228655ab670406eb4ad6d9fe46e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f470230e86efe45aed165793395e9da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6add8818225d7ffa0f5b60077689f4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba6880644fddfc934a7b96663cbbe2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32065fe87ae46797e5ff581e719696e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd430185cf0314a72aa17ccb2d35132184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfab818b89935cd1659ac71e68a447185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d7a6ea5d810030d574da4dc716c5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65a0b1532328bfd0c9d3e65367f471187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c73e675d4e909943dbc3a2b31e032d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50036ede4b255ab99381ce46cae7b65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67d149e29086756ce98d8ab642018d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051a460ed3beb52303b0b300fabad75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a01f494d5e8b4e9b4a4c9d31c8037f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2bbb6e2571d1c6bb9c460d1540868193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf424e45f837d3e409b90253fd6363194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1c702ccfa29732f96554c22f8d333195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8303434b1d33f842f382e8562b58c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da902a8affe0ccde148f657584322a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf48c870005ff090319475dfef2df7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9a09d978d90becdf902403124d1ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1b3c01dfb4c290a35cee9ca8f5c13200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6e9577fa300225d9c461cf1d2028f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fe9a1180f3d93e2a0aa5f668b7745202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ace080ff6056bbf31c36c7ee9b405e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080c670e06907a30b3ba04f3114ea5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde4be14ba2719d90e0608703b32f7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00aecc6e1a81747049ec179fdaa276206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978c62d1ac4a49f172ff2cb1cf9a4b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecc3e8d5c4e46f3a25bcc2c8302072208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee6906e5a905d942273d5508cafdda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996a2a1316eb7c1a87f1fced66b6253210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78d95bdfb740c6944e38f7cb4c0b01211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff96947227f61db6e6df731a5d73a69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667184fc95c66b2bb8b50a8b0953eac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef3bb5d65ca78818a69befeab3c17f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178121ce6571e6318cfee2188a9cb38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bf83c0ec82555293cbda7ee47b578216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eef43b758ca2a8012385278e14060217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c7e18d91eff4d88868dea4700944a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543cb0103e39a8027658a0505584dce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69e2f9576a2c53d6259e7d5a27ca1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afaacd5600bd8c0f1fa0957e2fd2f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118303dcd7576860a42a59bb7ce43d6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c19b4eb235f388edf293322db423a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8f8d50e92b8c288fe0f3849ce5b66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8744d3c8520767d877f2eab378374c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b67f2dad1760884c2594e7330e1c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b545961ddf2d85ffe8128098c89320227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb058388560dbd12cf9fdeaf43edb1a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57337376a16feef4a391f6161d02bc3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b927d0d39dc036ce9915300167c355230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f22a3afd92f10e0056d92fedc00cbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf78df0d5db0a95fbecada3b9d28e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776aeb1fb14a908faf3192edf7963257233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59772fa3905b4f2639b813f7e5cfbe52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2e545e95fc204e0d1ee94bb156dd8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816b674c6b47923b9cb4c88113454cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d20b9f33b9bbf3dbb84c303409199237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1777378fec32d2c222c57c016a776d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc87a17f90bae1580ff4fec0d1c475b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894d8b17ce962f043b5ad58232fc5f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee428dd95235b301fac13a8197be95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de75567ca2c512949f7752fd23882d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30206bca4227c222d9ae5bd78fdaa0b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc06a6e4d3b4048cc5f64c4adfa8c2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aa64815aa50f717671c8e743078ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e248e9cc5613701f1e133081aee48c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a31ca54149849849af79e11f57d78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e25769c92c69d0bb85f04117e7bcd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2341790bb4303c01707d2692c1691d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909e3b7e4b02f19715113eae5502700250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a98519e52e192d46cf44ff0750a4d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292c250700cf1894da21f10b2a9c8a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5df6264b42102057544dd086a77f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193dbc08ba13317aa35c7c57f5d88cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a17d4b8007808cf71fb59952a9ef34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9d2d915eff6f1e66efcbf857737cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604ba4a6e8132a5ad8a4135fb31b616257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc338c322f4b7b79c7934a5304752cc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26570cfa55b2cf78f8298d23d55b23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42924f3affe6c5706af6f626aa1e0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d71c79aa6b2b8d2d6b3283aa16339261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047cfbbe762ec1fcb8c7839d8f418ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173cbcda0e6a6a70a64433ab7eb54df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadefb0151655bdb4c621ae0188c815264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67264c88e61e3c73e61cc0e7a11db4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3c63cd20c9f234e76f480ff9fcac8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25d713df68449edc19eea94522762c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6010cb4373cafebbb19d89d249e0cb2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cffe7a7fb00b44a8e0c91870eaffb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d324e5efadf5db66533d5cbc6381c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae36eb6221b84b2bdaaf06f70ea5d9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42c29072e8bc5f7a77909b4495403f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1737373fc15524b6692daeaf32b89b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a2c8d5c58404c0f9891475e284e20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179ebb2a407f383faee86f1cafec620275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877e9fdac53319c9f686fe01162731e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8d148ab7ad4db109a05a938de9588277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69d4b0151404028ece9a2dd01a52e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36d65131a1166ae16fdd071994f51f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbde0b299dabad55f297cff2e71b53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d785f7e17b04548252bbb1e5327de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385442520d0e9f3ea9b585c61c6e440282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dc7ce8d82f67ad8ef3f655495888e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa576c5fd95fb6ab30727916eb26e0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ce6af3f2c1e776ee3bea066ed5ca9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bf79b15514c8164b378241a21032d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee756a329dc57fde246acecd965359287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d302ef950c18737270ad5056d5ce2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda5b02741c42d3479cf25b9d8299b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbd2ed221b39b56fd4d1b461c8fe68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eac7398fc24165dbe54afff891d12c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a6dca6252295ae2dfcdb70f9d5bff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d13a121085813402739f4fe17f4656293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283c32d2afa1b0c2b5a47c5559a18a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386034320bdd20ca43f53a1436dc7c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bc848ad349ba8c9ec75aca69808df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3928a72799bf09a87b5196b0b44589a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d30379c5cd83ae0ff1ca72ecbaed0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0116b7a6831fc58e095913ca46668c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9b907ecc091d229d7284649e16093300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eed7363f10101b0b795d184b1e99af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712710759e5c431f3fae19e2dc4d9d7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c48aa4021daf1e50f726c1b4590ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220dbb163396ecd60bdc59b26b3a8a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070778d8d3acbbb95b84ae3caffb8a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f490718fbc4b46b9384ba470df249306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b9260256c63caf069fc3f53ae96f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf26b110c3ee421b44d74233b3fb50308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bc61d2a3e8a4b8530e2a45bb63ed6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d459502a1ee98be467a903f62b310310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd301056155353a73aba6f263af72549311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d84f25eee6ca9a03d4ff6a283e0a02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb60da3cf18693857d55aa28a5c75e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2d389a8da40c0e560bfbc749b8d1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb05df6c24aa24727e047cb0e60bd84315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fc91827d2df9d8b98373bab2d84c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbeb9a68aba87015d4f2954db70844317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56b2b76921f8cf82e646f22a708fc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3ea7dba702834064e9e3203874366319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf00df94a9c67d7ec3cbe5a0a87128320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b833b0a373c5453fcf17996df4ec36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aa9c472e9317bfa524d2ae84cad18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06687b485dfdf13608159d139f34b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78761f947af4efccfbb4f6e75d40a72a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f1e341e55e867bd4cce89bf2e182d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e342aa3fd2ac3e0e9d6ce1f94ed2fd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4b5dcdca81159f0212e64e47b8a5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265938d7245c1fd94efa755e9bb8cf4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab845f62dc19127a00c09b298a18bc43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c6904fa190194fc9e14a00b20f5c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd759703718c97de034e906a916a8b34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab145874c052e2bede367d180fd682f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9830c22a21677b6b22dd2df1d52c1f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568375add15a1c1a95b03fabc0e5f5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e1bf27bc77c83a5d33c1259223e68335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500425a187b4047c50b5603a807df3e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc630331528b710e17d629421a68b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083e8c1b9812ae0d046f47b87dd405a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976547ef64920d16c2a24830b9eccef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac41c959f1985552457d71aefee135340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf89a329cc2c841e243ac3a0121a91e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3492093d7f78a175c24de3a13dcb4a0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a4d342d4e51c1bd4981b32dc82f21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169c12f8764feb6d74079c2bd195dbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e5594a4daafcf3066fda3e4db3493345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cacabcbfde23bd265a841ee2045f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72245eb0c99644870f178c7f1583b1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8a97c6e6b912a137d165716982ffe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08e0e885004edbc1c16b9fcf7f4fa9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9510423fbe4e540db168babc6082b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d131a722724e9038c1fa303d0c43f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01400902ec64a945adef9ddd54a32f3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb8c8d7ad417406e2b866324ae827a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b340d9a03026a763fa61ca3eeeb84354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb248609ba50f4f5739249f56e6f085355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517eb64d59e2ecf0ac933e7640e7ac8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfc8873f85cc5ae42afdcfce5377cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5e266d4d2dbee1b8c1d991726d036358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b27d70015b6e0741e93e1e69b45229359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6517b02f1c0e1419b4d86d1bcca3f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d26f5ddf2aa7c878d5a99eead8445361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b955349e1643eed3c2c813c021fb4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b66bef422013ca53be274807a3ba40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f3230a7d4799fec3b703473f4049a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ea08f339fe308426c61093b0f9776365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8b97ffbda6c8a36c327d222857c37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91d9caa9c5cf942bcee172a93b520a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07d7c9ca1bc91fb2c3df4f0d8e9b9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fddd5344ebe1006f59eb87f884cb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9a050b25d80845e3db726bde00b94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fe475206ad37cd65808b66384dcf4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79529f6b12c6a06fd14581c0130aed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aa8120cecbb945a9385fe9ad12956373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c9ae3fa21b27073dd62bd8572a4d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b65727ba9d498977bf09196abe9e93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04108fa3ccab4b36cb7a362b44d157376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18078ae4c2b28a165c63272951075143377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6ea7d3608a162f6ebfb8138fd3c69378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eaf15868b1599304bf8afe80d11fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c8262aba8f86f890f88a3f47a4005380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea9ce5515a0f0d48bada90f083ce80381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c644e8314cc5e30fc6b146c696ee46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14850dd0b5bcc16f99f5a04e13f96daa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1980d1226824b50925217690d5fd07384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f87537bfce363fee9b2bb3e82d7d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea14874a98c6fb0ce53d6a3035e2612386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f794d6ff079275132dfd22a047541387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578fdcac96fb0630900ed268b4aa28b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d325bf4334747a6d72db7f031a1f2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd02e9e385ebee1819bec2c905b9ec9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277fe3c83559e38bcca2546d6aa6f12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da152dd2b8e9eebc4e22e7d49d6b28b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bae2c24d1d829a7ae77603a2792be4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87b1fbaf7a2b414d4cb070f366b3c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f172effc0090d69a08eeb21bac52c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c49036218d0cbf91f0ea9825c8be80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5586f5b95c5f4e136029897fef602ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88220623b8bee061ee499a030d06f51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454f89752e4f2c062c6caf04187b042399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357057f868d4bd573927d6de716906f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbfe2b91f22c77cbd0ce27d48e59d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098d6d3c702ff7635b02f990a2892f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce5f5b4b6f38781daf9c1668a910a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a4ab9bb96e3ad2efd9e15c21a6f5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae383b5458068a8c8a0c597f7ffa4dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3952a224a542793b658ccd96759b1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd95d4307df73d57cecc33885545a33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0065a291eddb6374a98d95fa38f61c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264aee557019ea671ae9d8417c1fe422409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407ee11f616757cc06b45ed8f3ba291410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7127c90362924d13f2ca539569722411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbe8459b58520df17e04d15bdfbf69412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16e6c347dddd4ee29ba16d0e558feb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45a25c7e6dc2d4bc63332ed0b2e39c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ca29dfe25d1eb3a68ce8ec071c9bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127de32426092754a6dcb1f34d70be4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c85966349b80b47168c786f7fb7684417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb784c0d4d0e15766ad0374075a3f6bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08d8962b6ec41aa90845825dced60b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b5a9fc61cf1e63118664ecf7dc8fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bcd473458b0f607e8f08cb229b5e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2351b71c0cb6ac9b9a2e12fb50cef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761af228092813db6c41e84fc07cd427423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f01babf33f44a6dad48c5aeff7ffc2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adead8c031840336eb283d5497cf197425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0aed13bf498d5075cd092ceedeb46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f068ca662a5b8527ae7f57105a216427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a590c3949991141795eb167b28160428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceec4210eae192811dc83621939e50e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ddfb23a07d430d3210bc6b788519a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fd6af8972874404df03ed103604cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8b736e7cd4ea97a24fb8f37cff082432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9dd10e2f72f4a5ee011ef068f9bfd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3a7e6350e3f3215e8504808d964b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47241f49c562ccb16b1ef6ccc98a4b47435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f94bceecea63f831b3ed269f9433d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abb891c3a40aaa39695970b8462f7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fddb1b4a64d7e8881a1b97abcaa50438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddcc3b2fa9b87f0e5593182b9d0a76439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae051831e068909088ded518d4e1bdf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc9bcd9a9bdd8ff3a45b7733fdb71e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f7a19727ada16b00786a0aac302fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20acaf72c96fe1944b3d72a7e569d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0b04c6440f30a7b3bbd6f64387c14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb4e2917c2c20e7d396f2dbe43c7a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f428a2a678e127da8d84806eed40e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b9227e745653793ed95bf302bad84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8e6a8d58801b920e2212668345acd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ed06ed017ab28409c4f9308de0d41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd72690228dace53c1075e86d14c45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a89984d3368d5832f1e368a32bc73451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c319b7422d31c25bfa93952339c4ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4f2b4d21c85a645a9fda4de86c7f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a1e1c276e4011d8c70af9e5a6b53c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e27ff951d91ca5c383e3d720a8b8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf77b1d728c969b7cae5e9df679422456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456104f1019a67f7592ec8ac5b789c36457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfd905398bd7657741a7157d3d5cc9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76196995522211972e92c64db739c21f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb6358ef2948f5f4901508057a0a7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dee38cfa858ed9601aaec6589b20e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e45d3fc6d4e6032c9719f568cd030462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb504b37dda78f6e057260c6c9177a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb6c6e8b4e0345b6297b421511f0e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a753a601e68ac06c8c5aa1ee7a32563465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235e4f817ff3bb5f139da59e0a9acdb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702cc083cd94a82f1e4a0b71cc9cbff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa41b1f55cccd4a36c334dd78882f63468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec865a475f658683e8c18d108ecea9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0629ef03f55345a0104947cb7477ef5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b28da4fc0f238032bdd48841d4714471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45ace3f043238d6f13c12bfb24f90a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce561dbdbc9948497f280f45dc40f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648eb47239f93388240823a0244193b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a443a64bf1b3d1bd007bdaf798b0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4caeb070575378c36a60b35971937476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56d6c65924819da1a7efed7bc34484477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dd7282cd5074574c66ba3401f3d78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da382f4a07881b96d3f138574f90cac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01af821390964c3ce0b0e9dc850b28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c34f8b3ffbac4245051dacdd4d20f7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb3a6a6052732804bc2a669c97efa9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62ac148f204bde8f3193e63c79730d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf309c453d2d2535e31ef227f82a57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425f1301bdfb2928cc6628e2cf23273485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762029171d305d97a5a4c580c6952bef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e038aa203a40ec8e47a38d0d3e31c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c2598220f3b02e3f65b3fe98a5575488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcff934b0ca4a306f44dc702fb5bd9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a572b229ef0a9cf74df40ca20bcd5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8c76644dea2aa33c41dc0b227d055491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08c5230ad4bf334f69b3c929e6938a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308f9b4ad37fd4845a3ab5b684ded07493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8eb94b75b9baa297b35cc04678511494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6c6482912fdd6f5449a0ffd63de34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cea6674e0558e8a526b7b12941566496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee017d3a1741d13db31544e0f096f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c0acbef044a42540cf13a734a021b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd67c0509792a629b913f89e4d7850499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7367fb76d05759d4c6ced5b03d66f52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dff2eb8f5e4d12b0d9f1eb335f1eca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3026e3d4f3984f0bc6555409b1894e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea7f60472038a201b55788be6cee3b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b7e65953174e74fb1cb15248ccc6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ead6955715ed35a27fb9ba5449a0bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f805d385d409d26b8ba663d40d546e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53c0219bcdeebd2b8d09afc12f6942507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5eb5f129badd3666f36dd07a98440508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482e00baf14bb261c2f413b2983d542509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7753659088bcac09a557afefc457a60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b303c094c265de4181713817dd3a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d163ba6b3a42c1cc08f5e955011e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96435f736ab4000ef2fa419dea30f5b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cde1eb5c359d6edaf2b6f130a64c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a3225c529a2a300f9965826c42a0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a05b4d747d247c30679685e83a316516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859024600e3f5858fb502a851c407f38517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd2244f7e0807cdfc71d9d73be6d77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706c039e7919fc264854aa8f5f2d3d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c23e419ed3759387383e1dc3508b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6966d04b355ac8a9ae53a9a11417204521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057461f7251b391be127b7780032a08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15097879fbeff050640a8b7a367cbff3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253ea5296e25b3c3d02c38d351f89d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624a7cf9bf57310ff416462c8b38954525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ae059a404d81ad946e293a4bba7e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fea41606f8929f6ba0d2149e34ea8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f09af91a44d674958415921588598528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d3216a66206e721344cd5f3624dfc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd92c37028a132a8ad3e8d106a0875530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad3d978104f2d76b91b7e99492a256531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d779730b3aee6a1ea7d3c43669f4e6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d195dc0ec520d391bbeef942141eae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a39302b180acb7c939328fb45591d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237bd0d520e59ea26f65a2b24c92bd9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a31e0acb9137e4b8e167da342a38a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fc50e1b7cd546092ac0eebc98c1fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdec954e28ef6774b101fed1e7f92c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec69f557a74536ff4786c0aaf5b294b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e14f5c00da2510b63c09bb927d2de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474ca406e3d5ade0343cfd2d2b698a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e2a6cccd7666a93fc591932adc112542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13862d9c84e34b3ecaaf1c1ecf9eec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54756de62c75f0e67bdc937159f28c61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad434810940d7a2dca300de86f9b725c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c8b91396adce6d9e63764329b0c63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff05ccadab48a6cd91a072f571f631b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453730ec5eae748173d0f8da0b0c743f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca088654fae28bd10b51e7e6d4b10c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd564acb8a5580ac253922e1ae6adb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461295f2fad4421a6b4fca257ea0dca0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f547b37be83f60542e0216755c205552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2005e8cd6e855b9b1804c51dc8dfa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf625187248ff55484c1037afa47aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65c610326bc4b615a69b2409a0ac3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab006aec9d76bba121405029c30a49a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1101495dbab3b0cc9b0626e6b32e2d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc2cae3d4f6a1e96e38393a7f5c404558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a195cf3041ed85a30e1ada4333439c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619a41345d68eceac261fae58153f42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc154801b8137fc7a0ad226faaead06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb18fcd830c135396c378d9e98f882a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2197ffc05195070a35f9ce11ffbcb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bc861164b67fb0a1d96e91713f4ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b2a628233545f191ac6ca538cfa55565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45a597c1ccc4db29b4c33bc78ee994566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1d649bb72e1fe15272195457bdb2c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a65955f732e60d7daff869bed5553568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bf1be377cefaf7468b451fec83e1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd672f2c2da63e3627ca8eee56f6c3da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2aca2e13bfe4759976e5e3760fed41571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8a1c84265107165d44cc6180898f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4beffda19d7c1bb3a039aef56b20d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f1d4fe9596bc60dcad45141251c56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86218da279fa3e5115c0643f4f1594575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6679a5bea56d9cf4c3c652a6926e51576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e60cd99f2fa76a80a2134158075087577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e0bef7102cf5dc970d4a943b7ca0d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ad1c3283c7da101d32396acbfc764579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eba482b7534c07d61a7c759047a4a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d730359a2619fde3dadd1d037beab6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079fc5b68c359b52c9350a1f142d925582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc305468a5edd45cb2b05a7aba4a1b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d41ab521e56b628247ae533292d591584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db1406fd6628919539268be6c4db6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dae245db9cfd9a708f6c17425bf1b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c3a5cb060bfb8178841a3d36a2634587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e3a798c37a11d47fd7c090cff47eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb22f02483ed515a337536cfa5f16d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145329d5e557757908723cc61557e09590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cf5c8d4ff2e997dfe02e74b7ec3a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e35edf505d5a116c077c2362ea958a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a174725502fbdc39231b129554c05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cf1bce2b63d66b386e68939585a8e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218afdd6c8b6866847ef055bb1a8dca8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15920f62aabe50da99cb79308c8e8965596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb97f1d62f9ff7e7f8fa38739b08d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bea7e88125e661eb2cab5bf79cb163598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407a294c3762c87baf8c9b6f1a6333d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05e5dbf6fe9075d66841b1a2b36c98600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261b3932603b4415fa19754ebdd0c0e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062883a2c04416c3437a793de6d20c83602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f25d36635b022663a16088d851c10603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d269d5408ab4e4e1edf419f573221604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd4432fc0e53b0b4c71438f18da446605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dd5ac973cf5abfd2efba84f8594ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07425ca5a449108ff22b1e30305726be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf019e17238496ee83407d7b243bfac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f0a119d2fb0397f98ee3eaef71ca1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8a3a6fea6cfdde50aad052d6d4bea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fab08cc6bb6da5a41f02fe5173b5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc764e8cbde66416f2b616486d7090612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a905243ff779b564025c05c3142ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f17305d797dc39e650d792384c0f17614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3631a28a5deda2af89b3039849949de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3b14da06bd718b155c63a6f21f766616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fb48b5c5e3850f1f1d2cbdfc13196617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade91778d34cb84320ac6aac6747dd32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aa64ed58d597651f1fb5a171841cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e26a649731fe06c9c7b87d4e2ccc9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2369aaf25faffe8b221ed78dff4d5ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919abe369bd213c67e539f9edd7e7614622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1db2305d8af0d681f01c15144ba834623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bdff68614ac51d647f4a9134bfcce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbc0c5a3c673b752ee3189dfae74f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd785f91482786af7336be5d5328dc5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a56352a6600518c33172f49c344c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d17c0194f60e2c85a4e4374c6077a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60299e9f5386c7c1108c5cc4d90f7e3e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c23f7592e42ecc261a195b56cf4b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834800351e6261dc740bb4fdd17bc262631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3eb910a5800287c019b21ba26e4ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bef07a68bebc0d3522cf50ddc1cd42633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b81ab1c09b2611a0ba0a411a30dbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950c0c5cfe9c3075833273504cab2cc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ce1220c1b73a2abc26590c19bec20636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34451820351375e94735483f36196ffe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0646fde0451de0c7528dcf1b2163513638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ec32e991d65c1508fdf66000752f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878ce077eb36041a7726953c07c0d19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493a7c3ec3ee017b5eb4e6a0541941c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe6d3e09f87e0feae4c3cab33f0186642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e246ab0eab191ec31d6ad99a3f123b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b322b223a5d7b7ec8dcf4a6204c19c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68828ecc0cf64798ef8a87e235e4747645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744d451650052b138d10b1ee0950613646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46786830465845040b8856182d7406d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4133e63d289af54a5b63110500f314648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bf2a5a0579f98b935872c54156549649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be464761bac4894d8922484f8ab31b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b901ffa414bd51357a23347109a8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e833fe46f5a50f0cb1824e2c142df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2eed71e341efade87fe94275ca7ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb34161cca182766b6bac90fe6d318654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207e73d05046d4e2e142f3caa77f159655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b45d9ff55dbf4ad2aa8ed68886d5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc42325eca3f4166ef4c227d3740298657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af52bf4665156b39261b08fce5fb3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9d1767f1e187f3b0420aea8bca16b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68794568dfde2541dbcbddcf78ae751e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404034da4376c2b98a980e05cc3f886661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8d238de62af3a5a7c6d9090074b17662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af0728f607409d99c12b1f3d511a84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c637956a78af8173270e1b7ee9fce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b68d3ef8e41f1c928035eafea523a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d093fc779e198c0502ca5e55ef4c4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f565e0dd33da0c83781123e6a1c9e1e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5028608c5be1020305f191b9efbf1f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd77f4617c5dd227ab586602dae7102669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c5ac541cb83e0f0c6d7365f47ca22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a222541015a90d3df2b6db2f31d39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc070a7a8efd91b628eca140818955db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badbea0e4882e3f12e6aec45173cb74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b301713760fbad7282aafce8a1b443674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8270990cf091b05d8afd4e28119e3e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f049974865d17d537e0d81bd99373676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9508dd7b4c5476c9c3ead488b86a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b10447a07f11bbbb224583ea11038678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e975df7d0beadc2fe9f460ff186d7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6be910d3db619bd9b36e521fb49c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce44f5a18446abb50239a496bb31b5f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa721e6c295a5d4bb1aa5e4c9ade8c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6e3465e8b01176f0b6bac83271609683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8f3c9134ccb56116f4b0564daf665684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7f42c7139ba68a5f5855246bb8b23685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff52b16a6f00a95ab676d9fdefa0de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8fa2148ead64737ff607966038434687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c787758d680672fa0d1f52bcef544688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db57c557463efc20464abef564d217689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15b2154ab34940cc3bbb5132ba6b04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa2cbce0a3f7d7a9b1e82a1100aa2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae783f441e6253b9eb46e1d645189611692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1c03dd4b4fd7c13efdc117dbbd621693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33be0b1e2d7986e35853a8a8722c10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be3f425cd60b0f1fb23910097b9332695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23acc074ee61876259026f93f036de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abad9075a037cab489029a54375c57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66610cab818abda9086505f739a45a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8b4d5501971a58283577fd83e5c0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93744ab735224da0c502b6597217325b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571820bcf5b9a20c63fdcb4329a88bb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f86c2993fc88e0cd0a30d33d61bb65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f9d402dd40487417577c85e1c46c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480d9521a40351f557cdb069a53bee3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e314f8dd617e103c34b4e5cf79e9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f63fd256ebebf312b9d32be75baa9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31521567a3d4ecbde2b1f78147faef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325afbdae990129c0ac13136d3b1aad7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e9705ac1530876dd66df5fbb09965709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87245f668f61857c123dee53b238b3ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68e584674a3d6541b733ee8332e075711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54169f26e5e7ef162f83aba1b2c2c7b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7e10c41ba29624a24cdc77bdfb0b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bba5511647b8c6557059e11e8a4430714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983a289403a6917ecd8c21f83a8ee50715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d2bf9af3cd1bca7dd8a601cf16440716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a867599d5ad3bd65ea6b708e0eebf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d2068c2d383bd9b5e6c477668457c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b43d7488f66728b020eb655b76c3cb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9aea0db43aee08b63cf185588da52d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5288b449fd6863454bf48bcdcb93f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7c57f1fb72bfc51bd6d38a03eae85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aeff1429419515db2747408e605d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d95ab6ca7cd33ed3bbfff1aa387ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f04b57ddd8eca7c09c51dc307c0e3f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14521d4376e37adf1b47d949ff421be5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bc79127f3a73ac91fd0bc6a4026a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95909fe29c87ad256adc5643e7d9c3c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c230dad6a81e8af2b2c08c91dbe63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0b86c1b77f619bbe596a957078e03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8f3ec3584b7df5a91ca07ee11fb51731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2975d6b849f03432022de7aee2463732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927624d2fc474b7655290c0857c12ec2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f99466c02a668367b8d17cf507cd8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faa4cc4229de21c4f64254c43d28a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3e5b456a3c410ec8639943ebfdf59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb5599ec14a4afc088b16ee40f0a68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab0cfedbaca39adb0f69c99788d45b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17d49006014cf111650be60c2b6b0d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c45cfcc035d206a9db57b91c2bd91740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e218c8842b5c7126730fa6bc4324b56741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d25d37439d310d797749058e07534742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956502b3441d621e41cf07353a1edcef743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>