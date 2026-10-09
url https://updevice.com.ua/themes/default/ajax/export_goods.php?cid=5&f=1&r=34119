--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93a0917a63f9c41091021da401a4bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3a5a54237e17f295a1682088f06a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e16b2aa7cdff06bdec545937e56243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4132ea8005127bbb0aba75ccd49644a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e3f777045af9095083b1a0fdb62655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b78574bfc34d144c464d80461c1e0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5bae237397e49a139eb797a4010f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d78a8d98801a903402ebe2c2eb2b5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bdc735c34b24442ec17c0d497dace9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b17114ce766d55b78f882a30550f9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb431f155ea7d09b19c8e9a8fe57dc3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4827dfbdf80f5805113c49d6ac83c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8675bcc292e9fb2e984612edef18f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f626640700a65dbe32bbe92b5e186914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17cbf904672562368a7fecb67671ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775be4ab4e2ec83bf21b920e318daeb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535045e17c573cad947b8397f2337e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f02075f1171a4a1da506fef2de1f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf546cd6e1389c67db9701bf3b706df319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4f726e1310831270b682848b1246420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855048ae8528d7d6568a32079751fecb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1d76433b7f0f5fad4dccf2d7786cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9486fe6f8ad677ee33fb7bfcfd32f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dd99c95ae18f0f7957702c2f5f39224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdf1992be99307bceaf7644e32ccfd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86d64e0aa78b149383852087a99a6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f35759ee30d3fe1186457474fb42227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e93482930fff859a0cd272914b47f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d43549b25bb8afed633e72a79a1e2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d378347ff376a00445e0a2362222bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bcaffa8927e8f0aba0b0a33ac242031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22625712afddae58cbd6f02fbe544432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560318d15eca593e4c4c33330c54bdf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdde9623371770004f7078a6928675434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c1a912f278fd79134cd089751267235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf93723b34b596949797ba6b16d26b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d0a320a5ab9c1f5fbef15b4317b3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6281a0cc9c3fceeb4c01568c550c5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4cf4d0324678da7ae52966f1eaa4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741a6e03abd1e18d36085eb3b13c6a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c774127c101d7a862ac7a71e36ffd7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7b8e1b4a9a58d8367016272820e3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cf5c8b794684ce08e9a391045947443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3ae993b1d3562022dba61fb1dba4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fc97863080d4e83770a45e99b3d8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17607cfd519bea3ae6b78f135ddf947f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb795154db76e66a2d470b6ba53638947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab3abcdb75129e61f2d976bcdb744948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8eb478958a2c024cc4b4e1a93e5b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c30e2c838474f3b6bcef6c97c8c5a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28dec796c864c9a16fa60b6f8e542651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb050837100701430cad9716982604f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f704af9574aac4940f4189de4f69c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14fb12a3d815616945b05d7f548cbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965a2cb544f898331bb5b90dd1af4cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a09f487f1502fbbc790c24e1f4263256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24f1caeaef7422d559245c84f55d5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c87fbeb7647620e3c104497184e5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f273e518b0770a9e0ecaf1cdcd576959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18dffa71f7b9642b9f1a510d94d21060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d654e1429d37faac233c0e49784d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44001f17b0da5a1c1783893856c5064c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0386845ddf677145bb6e0d810236763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0651fb05f02973ba491544da3f45b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503adf8878dc9736d9487febf587e4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87a1e52d5d6dfeca050ce97038fd6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53076cd5a471246b918507408ef9fa4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ce351d733dfa0338c601d1fa2c93d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae9005ffcdd4eb975fff7783068d0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fc962d97756595e9c0ea943dd0c4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec8a62cafa2eed064939a9577afbdb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa943a7a6e6f4776777cc1797cca6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1dc5edcd7690b7764cf23a942b48e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c12a5299c6350b50a20ec331969f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc38b5b764c46f38da8815133925af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc661548c98cf35282d37a032b8de0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7796b4bd6048acee51e3c90ffec1777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc1be2efe512230f2ed6412021219c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73242f93c01b46b3acf515fd65a83379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55694ac24c584dca1e3d1b0e4800c5680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a09f0174c9fb3bdb06ab59db9a99b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dd8cbb415228d9a6e543c7e620b4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e79f7dc9440893eca189ef031634183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea75ef16855edc22c212769e5835b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcd4db72bb5d857d3792c572f3413485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b820318de0ff7c8286f390b07111686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f97e7dd9e58a39a835eaa1009bbd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847eb9cc4fd2ec1808c9947551db85f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73dc19edefb1d574e22b10f5ecde1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997550566caca0e2cbbe219df512a77490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900860f0522b199e095bbdf84008e98791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456683f33c6a3ccab73825766e9c9e8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e6fc07ae68e62b6bf965ddae8946393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020054028428a919dbc14efb5721975694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b78ece282af9944c8113c7bae4a6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b5ff4da19d898fd88c6c120ad056e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e6cae4b0daa1985482e169043852197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996b5312d2127163635b2cb2df4d95798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fed716f275cca2dbd410b23e80264e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717a5c168180d517ca0fd25ec6ab9c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ea8a752fb68d92c1e50355b482627101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65467bea68e5fd4226e24efe3404534d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c8ab24f97a1074f77018ba6c1101c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb37dc363d97b00d0dcc281876c6919104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10490d67580d68dfb56140295587d562105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c16dbbea91e8fb21c4b3207c1ff0e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0174b2dcca6f436ba53e25fa2a9e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43ea7d7338f9b484d4994400c578be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3655301c21048f2585bbf266adccc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb4ea5d7fa8b59f4209723e183ab76110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9957b8703699efca55f846bca776ade111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7eee1d73dc8786fc47e69ce116b29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc018d0819e2ac2a8e9e4cd52e763a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b368508e9df4d83a0a548f6a2500330114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaea46f1974fb0ed0c41d1d291cdc59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33389b8f0bbb105db637f97e55e479116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06655826ec29b7971b2498df2889f38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf6b810cb0ff033b153eea4dfc5c7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab222d949c1deb541142c3af9c33d66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaaf8c85f268cbebd476cdc45e7d0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e32f9034a5439852f6807a46a271f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2305fa6758b7ad75e5db5d2e18339f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9811b4af76f0140503f5b2a0b9338123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d892a4877d59f35ea32f0e57b253655124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403b04beab25d6b6b92311e0099e1ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8986b0bbbc86976a8d0ed5b193d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50c79016760c85cbc3ca820290ae0b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9c576e65dc508273ba70b2d59a497128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9531aeb3ed62772dc02b07271e41c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc272fcdbcba67879f2ad7c2f3f1bdd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85bb9d97df06870af951803044aaad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57653ac9e30d7989c43555d720dfc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba04a41b194525fdc14efc6ec97c6f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a70f03fd37b0d8e99d2c77fbc8548134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb906fd3358caa259ce502d08c3f4ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c873993035fd4c6944390a6528139136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea37497cf7d04661ed678002d9ef444137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2528751c315a32547626f8c9e9b97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606e1e4c471d914c00850617bd9bdc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f515bad02516029faecba67c86bcbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9cc860fc3565a8a10ee42f571d736141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db847c58b6fd90bafa89b8c439bfefe6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76052424225b6f45ac79ea30720c3916143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e1401418c23d10d9ee144ddbd50d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62085822e9b347e580ae8101da7ea10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c36950ceef5c20aaa12af0801d5c47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ad6fa72d8b8a93e4dfa6438f5b717147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9197d6804842b282819232fbb1f742a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2182a4a86ead98a4d3470e96d6686149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629ffd24455a9a6bc28e14b0dc054bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abf66d5490a5dc1a60a0a44641e161151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26476b848ad7a7aab323857d13d574152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28940eb10b9842ade3dbefcffbb9d69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48ea07d96a44d309cbdd1997efa6bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa29e6060f7245d7043ce2d9a8b8ddf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ad3dd55e21d71dcaccd703aa97b09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85765f8c449f18674b277048aa51f6ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53ad2e92dcf13543fa4e9628decda9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4f3bbc778609aec1d8e33a0e12dcc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d023e87041b0f3a531e5859ab16545d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94340fba0195afa14f6d896ad5597d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6044259a9e8ea71e285549fae5d26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227f22adac84a88ea281ed347a85836163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4a07fecdad04c77b98be3837958bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e081c249d11f68fd4b4744b65b49d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd97d73a292fd064b3ba5aabe0a578166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b452c9cd622f72d2118c4d471941957167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cf7ea8d22476b0dda70535a3431ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb7be7eddaaeaa7c1169a931e07060169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdb4ef40469732c6750c14c347a2ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e1c89258a5ebaba188f152d89e911171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48204619ea578b143afce689c9e411172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877fa489ca89398fd1e3fa17d49c535173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7aff8e1bf2193d81a0708f52578d5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64eb5167fe369b97a33ebffb9d249f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8d7e4ee7be577a193360498c35f45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10db54e256bfd4e534e6f40f3ea8c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758415cb878083d5af3789fc388e1779178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622438475dd1069db9824bd5230092a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262676db3b7b4795bcd31b80acf48c2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40dbd4bb7f99f727be7c16e7c59a6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b876759108f50e8912580f18a6ba88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55c5ab1d735ebb1b2a988ee8b08eef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7543d36b85dc3476f653809178e6ef9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445b535e664dcb96a0139a5892ca9d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413950763c61686052746760ca126948186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89c800b94c148bf366c0d07f47e14f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86896d562c04a73be285fcf6d86a664188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d569b85c53e54135c2d5a7c15f2229189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d7e17c8772146d9855aa32d6df0da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe7d3cb87c15ef6bf09e7a0ac264c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a7d759ca13e79a948863fbfb70298192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16be1a2fbd9d36fe74a463672380f26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96def79b6070b94623178426ab7b8a8b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297578e0fea2eb2595227e3b1a44754195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45c4acb6fbb271aec610fe48b5c31d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e406ddec7eeca8c8d9cb8a813d564e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6673c686910426957c0672de507c0d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337136da8995227b356f4d14dd35cad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff365c2697a57d48aca43c86428e43b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114e33fc1d4871d228ece2533541667201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8a63463c1cbeb764f5cb5a37d23f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c89df58e66572c62977d605456ca5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3258668ba48e1167c23b71ccccee1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaef259c0d8eb7d14de261fb20696ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792398acd8ace3d0e921e74c50bac3eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e26010a124973ffa445eac67873722207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dedbfc57e542a78eff6d0d0eb2123208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe77e30c5845aac1b551b48b0b16cbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96224d5fb4b9fde5bb03f95c9efd45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eef4ed9a979541c086ede3d026ba98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d16ef8925adeb915fd66e4e6ca0099212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06309a0a06893e6d08846815b69b8c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bfdf478c168e2e7282dcd11ca9f62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d61fedd219689e053b74197a9d9a80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b43d8705c7617e26a8f40f6001e20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baabed9eb07d1f948208b9a541af651217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316c9f581c5d534f8050b3fac3737dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0095d821f890c8d775c2998c5d81c3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0adc98bf7382c9f0e701d2f1098b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bdbf11ada53e6c128f6190851e375221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d97699b893eaf957a6829b9b20ea38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c706866d1c3fd238e68e2f73a5e430223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d697c91f473f95b773900cc36b82f8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fb6d5fd32ca571036069ca4f197d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a107640b49f4c490a0dd8ef8949d30b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fed0085ced94e8058aa8203f0be15c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2642fdabac9864ff8d8f72819dfec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc83fe115ebefed8ff0249d0454e5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae6d7732f9bd38d974ab0683eecc76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7d935455b7e50a35b498298d95641231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9956533e24881a19f428048fc8e47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e6629592631cc2a5f6ada83118edb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065cf044f0fe90432c0ad5d9504633b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773cc6671414d173519f9a201eefe67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535903e0ef993d454913714a4149ad49236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0e6370c79fb1cbac8952568444c02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad5e569752bcf9907fdb4e13e29d51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efd6c38916ae91a6099966cb3e3051239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbfe73e09be59d06352d55a03d8d96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eea7587e7feb84251dfc20eede0f11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bc0833a8f9ab8ae0c328ac5174585242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce8cb74fe70a85ab8dafeb0c98dc86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d9d4f72eb08b5b16eb670e9d1c29b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763dbd5138e1cb2d1fb691db6d2276f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0db5d2e9dcaef22b4bd9b506a0e3ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ade5de72690bc0b4f587e7cf7b94fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0eb9513e2e4d1eaf5e3e4c5b18e2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ff175e7502d54471877bf21bf791b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7e9f3da0cc580a8dce57ddced2ed0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c987430f18888c65045d415a488dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb4f36060b7141a7e232f0f200ee6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922e36a7d85a383d9d7117d71a39f68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fe8a63cebaa3f08d5a7b087e68de4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d52788dc24409e26b8b7954842886255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6535de368273db8cf1a9837039cc67c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921666bea4cfb89f2c141de474b39aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e133966493509a361de909f8ec9746b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55de4bb26648bc6ee9dad9bbeb1dcc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de346fb87085054f1bc58cdefbfa3cf2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce36c0a85f4818af0b4f64f03a8265261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f050025611ae75c0b5190f83c5ba5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787266f45defb1de97c3b78762aaf0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71ddd84e9f2e17e9299e25b47fbba2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2771c442d7339e2a5618a9fa4b255265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c6f97702275e9b2d01bafaa71cbf5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd727a06091b8c92942274d15bcbd23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851d287435786bd65330c78140e6417268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd82682128b350106ef1fb4d09bfbff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a215b7c47cd53c0d503d5a37f0b98b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2481f188ab4faa4c713c005006c649271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a1c90e26e54e217a42cca3b679e4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178b9685a85a4b4992efda22815d0fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39daffa00b88b894eb9971df4f68f74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cc0a36d02b2335a684d1860f68ad3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c48b482c43aba8e380c39d3117ba9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f3ce96ba477e5eb609eaee0da246c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62196ffc4cc12a559d3ea54339fa4fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57873f1f60f47f930e65495a705cd014279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ec2b7f40c11cbe0558aa0ca23d0cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c25f65c116fcf5807e07156aace97d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a514843471042b4b1893c9a12ce38282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2e28f7215955874595f7b76676a8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6a887980707dccb0768871b0d57c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400d92141768eb35b8cbb19c04f2f5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd4097088fbe8056f89ba3dabf2469286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1c1bdaa6be97f59a1df95f5a6f054287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137002d78eb749cd54621f2f4bf24e33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045d5a8062da50559d4916f278edbf3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d2501f9efa7bc10323473ecad9f6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3375b4664af9c64def2d533341482da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b09e54dc090f2c15dc82c9d3485316292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f893deeff670863b4bb404c474868293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc363ba71df740217cf3aa6411c8bd8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36902db6f5a6c2f60b1f418b0adf5cc6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6316e4c2aa7898ff8c96eb2c85668c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452aef1617a3481f5ed30dcec52775a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081127a827297b1cd44e30db3a93b01f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb9c12831a72a8f35c7059351e534b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50412b7aa5715dc1b54d2ab7b5d75f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c5f39b4953c0cef4805179acfe65e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b70b30e39df2a30974f3170dcc7ae2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32a5f3a0d483bbb10407ee9a30ae00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ed7bc0e65646de0ffbb3129e82d42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37c711b67a604a1b13d8ce0d1b53b0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bced06d634b71a8c0261b43430fb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7e764ab9ce87b6b16043ae81e7a22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3804742253aca09e185878de2ce19ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9cad1235a47ef57c81b093b3c93be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c65aedb5cc821720043e775c248f04310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c4b43beaf47a12f79f508312e57ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb16ba9256c0dd20086c64b97ec690312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a2d4ff7773e3b44b1442b99267701313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3cd1baefd8f100c36640cbaf73026314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e46f1e767330d2d05d004fee0b2274315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815b0ea17d118336e59caf2034083a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9842d566fb34b3dcecf2e80f2701b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81bab0c2260d2b580061b1ec2e5c03318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe7f74526ebd5b8c9016bb5b4067f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1af58435fca2bd256ef587cbc3c96a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67d7594ab47bafc0f63b3cf53c8a8e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df565340e817d8f4448d8ed2b2eb444a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e877095d2ccc5f0634d28c96cc45b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594831adc893ff4e9dd23a726a1d9263324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2f9b15b5e2394b3297cc1f44b461a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb76aa281d9cd5d2383797b0a73632f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5ea0923eb44ed364a9eed9fe38fa7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4059beb04502f2bf82bdd20a08068328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638440c6e99c69af36457c70372ffcf3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41ef79e8c6ecda819f2fcc10f17d12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f97c98a9c28be24da4561937f43c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7685d6b3fd6139ea9c70a2f82eb4da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa0c9503a65a83a1a530bee04b986c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40963615893e10e41477dad9d12411b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96e186b496184a1282908b37da814b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d9f48d6b5084bd7d1a0a6acfa8191336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723b597a6377af4f3977eb92593f064337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67731d6bb03033bb806b420d725f92fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eb343534308ebaa365688dcb3125a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597fdce16f9877485a9bd357210281c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aa60126a61785c815c7306beb60cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72846fa20f4036c492e657d02dc36d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcbba348ccff748d4da8ebb6b65e1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ac6016f767d97d09e6a740809e60b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f248fdd10d2533a07155dec117469a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9664d9ea94b59cf78c010afd59d29e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f074b912e6450eeb3bd75eab3a510347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c01c2aaf891e6c5a963b6d50a8a77a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f015b9c4c31637a952fe8fd51bc4f5e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3628a734fb6d21262a9d10af48bd45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fab30cd2a46f5339e267d54d8a900351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cf418a0d4313ed3abe35767684da8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb5b845a3d59ac0ec94348f4410244353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020743e688b9cfa21a463795b161a833354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4b02139ba89267f97e8adcebcde37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc5f51f52228be7b5e516af033f7e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cd975fc77cd15a16898965ff7f56b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18114b03d4330754940cc473b5dc7e68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626185ffe3375f2a46dec91aa39d1c9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a877842a321f607f8848e93b4b655360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4e87a25149898c518981afbafb0f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f821c7a24f508f39a1553889ecc03bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea327037c61e9b6518612fe09d055ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca7360364cc0f98d535ef9829b659c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afe0ce121aa0b7332a7791bca2d454365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71a4051448ea06a58a196b819692cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd6db8e0e58a068308c50af47d55df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5b4031464ae42ff23784d056e3086368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429cdd5e2b2ec848d046d275e5691ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db7e6b5da70993df6132d8c0330f90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f74c6c831b5a7b44391b5c6731f32b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c097f105ef0a91d1fa7e8ce3d525cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5426547f886a91476a893bbd7fd38a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1a2a60505a81110428d6a323f42b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d4afced5ee5558dd0654acda1c0cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19516986cc53ba9a00e2a07a028082376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fbb061b9da182d39ad2e3aef54d6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a615e8278453c32ac76260128de51f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4266ce8b73c224e527ab029421173b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca119a4a89d8758988e55a49f642f9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f911a395f200b4b1711b3a21afc6e4c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a885c3616ce8e612de178a884f9c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6360ce808355310ca8adf2cc77f53383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998df6864edaff8eeb68f7ef42875b4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b383c66aa0aeabac5907ba999da048c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e36ffe9965a5d91256dce58f252d34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a986becc1ad0619ead3ab6d0ffa9561387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0116be04f4c95bece090e0ff5ae96c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45430b292b3ca42d77b6a7a5daf10f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8ab66e59723bdae1e965e9cbe00be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794020dd4a89960313b76c922f778e50391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaaf735a7712d9e4230169add584c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5b8bde2141e24276f93a51fd07ef8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446117800d302f78996dc7a12fae98ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba774ed153230e4f3a93242695640b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3632335f4c1feb28358df22f46316396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9b84523df5d78557c1701a2d0abdd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b00b539f6ad6038097bb4e70d7819398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af58256f2d8433ec2150231eb8d6e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b36144e15fd4272d05f6a45efefa3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fd83d9125855b9010624f67e40354401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc7a3b8138c6e46678c1db64e9a880402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00b68bcb48526b3fa0b73860f5f1e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df16471e1372d6fff98b423d9f3e7d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1686276eba5845a83ae44d1ae62b68d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424adc380d4b155b60b50ad3fec40dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8658f6f98bb37c3c2612c2ea8de914407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f2f7f4f6a7409c4f670f9cc3ea9ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0777ef52c49ae46c5408c0b26503e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4578872e6d516ae1a53a4012f75a9b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c887464749f84152fc112c628a844411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac4d0f745b19645a0ac281ea8dc19a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb2749f5e0d9969f9382995d9a9984413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1f1b2851652cd6a9cd6880041e355414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223459cd96fd608608d3b05b4ec9035a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8e5e2368d55ae0813f2b41828a00d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fae670dac78bc5572e0c627ad54875417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1907fc956bbe112dc48c3720b84c83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea16b89a6c480c372b25369d48895e3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f9226b8fc89f3195e8e241df8f2c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b93a36ed83165f3c5f858b0909844421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2da99bcbe771757ec5fcb1c768dc40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39c898fbd737ec0d7910a0612befd6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3b51ddc520d53fe62ba6ee94c6b00424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373c70a83bf4f4234fada3294858938425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dec6a9016b02219ab50e2a10995da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c30f1183a690898866e69bf3f74667427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ddf29223d5f9a7e3e8de9bc7cd2ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f91a3534c7b05ec0f0d8f9450468c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad48fa14dc2903a2d85f748cfee19f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848db5c06c4290d3d83f182c6d89a8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac2c7b89b632ca20967ab352601aba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca473435428ac105fff3bfe82feaca51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f46fd24d19749d3308d8e0eac68495434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d830972b057732e191d04de0b2a9410435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7ac2305528dda61c629d5aa35228a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa0fc6130ef755687877f526a24814437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f251779f09c3de3b3e6147d6ff7de76438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c03adc3281d2ce5b83694cf8bd7bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e44a61945c57689a25230936e3cb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f66a6d2187eb9c151cffa4859b839441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfacb697720c9bc0bace305711c6c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fab88a4e7048d25a4f9208a0bb66d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5c55b5474b39463dafb3cb9f2db29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170033970966759509e32176b9e9b99f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b7ed86518dd32dfaae67817e576ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b7ee325d5b1b423149e4cb6235b99447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c4288dc6e0d648f47b68965bfbc94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7625a7e17d8809241e75783d8c296449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac28d94bcf32d0fe9ba9921430c6b12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5e5b00431eaa34f0ad2199fb0bc58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80bfcb7d64825b7c38dad7a1fe8060452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f03c9160969ec90a1ed17a184dceb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee975cc59c9c99775c90535a094732b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38ebc28dfd22d609ce2b12638cdd8e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c151c91ffb40476b7f0633a4affa2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef30facf6993f3ba4f6ee324236a69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea361a5208ab67ee52be6cae300954458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26378c6684d2101e6c70df4252376f38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10929ad12355303ac9fa98241cbabf6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98101d3cbeba2c6e203a8092fff7e008461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237009342964c6086c1810ce8818a6b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975bfd20aa72e2d9b29c84f397a4fb3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883a5aeeb70fef626cf9e149712a3c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22e2f06350be36b0d408930e02e4a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e351a0873ffb924bf693529b62d1baa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac017a08366d8eecd89a3b07f3d7ccda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9593f36fa1c7e1d8bc71b78a0f381468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36f10f966c9e660bbfd26f8bbe6d66469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fdc8c698302c7862af0ae07ae401d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1b31d19780c442527236a2e2a540f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27f72eb67b74a6284eda1c98e05cc1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661ae1671cc75b91187825e1cd419c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd942d4d630b49e055f34a79ba3feac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864036f5e7d21d59eaae4575b5a1ae78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675df5134c31666376d134f1ceb9ceef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaca2838e8a9eb46859a2c910c0b18477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f086f2e07a4e61e7e8cd566fe925c9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b4c7244f62082763fe3741d6a5183479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c16e00b0ea43c4af2fd82196aeb993480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67e50c3365fde2c43d03915e32f898481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7404b73b040bc028d73811546b99f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeac30c4fec37189dd36e3b5b74cd7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee85f89b8a1fa392728566f30073e71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5e081b3816b3d8a09ec8313d61fdb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf5c9a1f0aad381c4215be3fd65ab5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787c683bd3bc856976be6fb215f0797487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc53101f17d5660f1a8de7f6f98bb4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d4222b880b1fd392cc4ef153c2e0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60014e8449f152557c7add387ee910490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf290ce8d418277555d60bc940994fac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77256b72754005a46d823a29fa21089e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6f97331ee1b18d9bbcb6d29d4168b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c50a1169fcd4d565dc6c6e7ed56d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c35ed80543167fea73aa1b24a53fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11ad3633a8e30bbcc4add8a2435173496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcbf0e4a73db7f9be2786f7fdbfb1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b6488d5bd133fb4572b71e66ccc3a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8da6e31e23c49b03f0fa20df86fb9a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d95ecc978c08cd8d46ba5efd59303500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fce7c7c2107fb7d0d29ba280304967501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8515ec27edaab2bc9cfd32d187da91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d297c42d9d630b2ceb62fc9e1073f7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6f4d01761442811d8fa32ef5d1098504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6068ff60776b0a12c4fcfb85b843980505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cd54ebd55fb3545a1f44d84ba0378506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a37ec3e6a3794b1968285e42468cf4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46f418ab98098925bdac84e366aeff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9abe4702216eae970cfcb72064cb1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b228cd0423667e5eef27113f9bcac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4c846b177616cb2cc263122c0c258511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe69a326b3c5dcde182b7342d6486f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c37c5b04e7e39f71d362f8ffe9141b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309ec8404828dfbbf123cfad25d72db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84110cd138047d6d8378b4107fbee495515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5ef10fad9cc56591a8d15b68b1fc7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27a8121323459f3d35e75b2889053d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21308d2fc2aacfe04ef960cdaba65b4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fafbb506f417b8490cddd6c2d2a9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdf0dd48b4b455ff4307034b6092b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce8b24b5980077d49884a91d16c93e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d99fcfdc0c9aa3967d7c42ef9cc04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663463c465c168ee432d5412854db48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374f4372a0b91957f3f35152ef8ceb3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119290089d571a75e91c8a7c10115da2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bd77e959d50fd091f31b0a17f0ff3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8f7b0a0a2deee7181937ddea9132d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ea80a665b934e5d1ab0aacddb1369528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be8cbf46bed9ee43b590869f04041e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2357645ea8a759b12a8ad8514103e02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df49ae8983dc5b4bdb0e11c1bac776531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186878caaa8f09416a6dcacde7444a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f0f6dd741b25d5a7b95e774748513533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d1368deae412d72e9019b8b1e0a64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd101a2a126537ebad043db4d339cd8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2167d87f1fff317ffdcab689daf0f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe304a7a3bafccdcc6e88f3239e9f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe56ef3c6f4fae2e876b7db050843a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47f68b486a9cf5019eaa67b6ad9c9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701d6fb870aea37e0f81a3e0e4a8d83540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10993a4dbd506c6145c3f01191cb9b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3664e2f7ce3e59f1a34f872e4549f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9576aebaabf1a949d332bc06778a2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86fb3663e1b27402f6272e42b255a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaa265ad1e5034cef3c64398330d45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cb3efb1497e89d3e77c31ddf63550546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa767ddf49ffe7d8b67b8312d64c5aff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022ac7ed6932a19192f0001d6dc7a66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829baf507c7e717108a00b927548807549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0693beaaecf6eff11e0234258ec2d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83678e034507122ef09b8ef32cc451551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2441e92d1549b2b5bf45b8b33998840552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17898de416b3fdff4cb92a96c17edc5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14ebcc93f16ae4363646e9b76b8fec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3495e71560a190fb8ab600e9e9905555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307cf6d83a18362dc24a0cdbe679435556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18d8e6507d598fc0e51d31a452c6b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a0d7b66d2a1698be3443e11399791558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a82ddc59fde8e4e5a349e0c95d7de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061b309005d144bad08be927a7f3f89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fb5d58f96e7113f817e7cbeed1540561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb291c6b6387ba6ef419729de46140562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea185946e003a5da56e7fe1aabc74e68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb90a487022fa8715c63bb0bb48257564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b6cde2845d76b465952b768fa38f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7e25ee19f6c0f5dab6649559d1c99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09e19b403c4759d2a38a0a34b56e68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685833300b8e077249dd4fe4f61544c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7762ad45514a150237a5517a731a91e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48258c7b1c5d173032ae9c7594ac85ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11223d21eae59378f66a90d29761d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97eb2d35f85fae0f05f6bb1c4dc499572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19e5a129f2df196253e0b0c784d4bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4eca26eb34d03b707bc6363c09f38574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae36bc5e58003e1581d7dfae6d9aa9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a761d59b43adff8228f8c902e83022e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dee926afd50fb3ddde87d64ff3c1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444b0c10089f134e73e1cc61e11d94d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796390944c640235875cd264a75f2a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a39b67718224ca8927ab8e2f4da08580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c7779cc3a8320581bd75156007986581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79afcbcc97bad176d1ecd9f0dd71a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e2d423e35557c64df0d87274fac34583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72168e030adca4ce7f20993b9a5c16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be382173cd789e4af17a94d9249f2e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a10f1a7d0c621518b444a50df43b81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4072069d128df87c451709ca0c119f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00036ed883cc07ab0f77cf1e3180f529588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47b4475350eb9edd65085d52d43f97589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8577beb5bb2fab83c633e70390169e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79058d24d6bb1c3f4b7d280cfd5b33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618874b3850aee80d173254cc6049a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26b9ff788f5090ea41cecd87cc951c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2d8c56dfd8bf4c6261b8c9ed604ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced90288608f5bf6c4bdef12e8e4f1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bed88ee79508b72314fdb05abdcd1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a801df8a9d899959e79db209932ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f37f4a9f935ef498bbcb3fe408e57a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55546c641903a74fd9f856bd1f7bf9e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ecae7c84f4f68ac655d2d1ea7cc78600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dee1f3f1d4a505ea07631bfe05240601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea12634b48812fe3d77905d7d7a291602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3adf0c8eb7a6abc1d4eb74ce826f0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853794ad29bf848dcb699d648fdf6db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277a2a06afe50ada6cf40f532d04f75605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a11236e14e8d6abba265e2850ac62606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d682b7a28a5c2679989d5f43dd751e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148c03dd2bcc8b6c34eac56647026a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9ec2dfce08d0e69fad0cb9eeae6f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717c94d2d692ef4cbd95ff7750df5e1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9e049f163d59a809ca83fff28258d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6112d1a6cf024cb5635acbd6d066cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26556c03af9f0c5b6a0e0d68bd0bff6a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418e99e8b4d7a84883465dedfbe0993614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7e1fa9833480b0a80b4002e96a459615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18faab670ab5db92e3be6d7da908d70616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482e8057b57a54341927f9220f1f407617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9ee21119a6b370f0641d085cea4ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f8e4e7691d1e521de560ca115571b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727739684892df6f7e2f42cf286ed35d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c36c51bcfc8058514d59414c4d5af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e16d3ba0043b57f522349346f40a64622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c3d9a40dae32bceea2206ed6f08ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56f2cfb3ca1e34d697f5717214d635624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2e366d5887f362a6ee9925b04989a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da0f603546cae4fb0605dcffd45b4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3e8df8a541097a464cd3ad931f54f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddc5e29af1504704a0a6704e1d4714628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12824cb1c95a107b8672b113507dd432629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f498a28cff5bbf124e7d4ce5c03d647630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9221e5526a5b192a06122336ad9f028631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696909c22bea82e3089d7e3888d5e1b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb8a081b388d5c3e6aa1609f684690633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe52ee071d9f6055a81b9ee09ab206e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbc2029aa3cc95358609aca5f7f4d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d38a04f39362a9a32c4b2d1e14ff7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eafb5bc3b2d1a4fc41b6da4a3d70f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e6d01b0b121e2da7a7ac81fcc4fff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26b95c5971428249eee54643b19f42639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc43656da2537891334ae88cdb0629640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14ab7c01f56e1814af01cbfec5ab0d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fbac03880ff54948b6433676ae8bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ee1fd75c706c4e91f44bd21fc269a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca742a3c86e5c0d010f176512dcf2cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cb4e5334b2173705b02a45e6afe63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609c58c40c360101ee05c841acecaa4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3d26c092b7f932914a26916cb9647647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfdecdd931b173c26c83fd85bc6801648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dc39e5763a0496c7c053e476061dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e3e91df3c77f4abb8e402cf48ee07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaeb2ba91d127d7d830c1924081077651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9f7fd06b6f0105b472556091030a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df7e4d8e50e14e8bfc77854f5ab7b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e978a269e8117a5f505faa898c131654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34d63f1ffcd8d09f64a6afd94cebc6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbce29a5ca3f5deb7837e108ffab60c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2011e7ea0648a443875bc27aa41d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d7cedd9bd615e9a94de803b935a4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c0df9f0c2d66ae2fc702aa5cde65a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d3e34ef3e1e0d782624492e6d9030660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bf4405098b1b94a662ad364096405661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4258fc830729c0ece5642f5e87e899662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410c9e3f3d632ae0a9fcf3ff07b9df3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071658b1e8942f853be93daa039cd689664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e6e197482c35a021b774a0f529e99665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc62d19806e63fd1b8d0b02ccd255b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961777a5296df8d01b2db0e93b647415667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabef18e2382186018e22c377455b6ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a920ad15d536e78271ca3638ae711d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022e9b066369cf99ba245323d572e56670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b8777bdad5a7ce262e95254592c23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f37b34866e96ae92db93770cd050d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1650ab0efc0b1fa29bad3f17165cb5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a578f09e7707b1867a2db5014eefd5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d9f8499c0aa52fdf4206c4c5fdfc6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb92fe0ea0d0df93cf6d8cd7bec71f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca4da3c43f78b3be990f97091fba00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b20547735993acd92ee14a4d440786678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46089bae093abc37d6f13be0f87b7984679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10559d46a85133c9b37e44c9ea0bbe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd450e0f3faae9e84cb61bc6453693681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17c48704ecdc6348ecad09141ccfb6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7640238f2b1d6c4beec6367502272683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333c1546e59f9c4f73656463d85bf1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576796af766df4130497b173bf4d4c87685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c306bcdffd9f4f54f771586aac8ea6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aae05879d574f231fafaf03a71e51a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf95d187ec9cc77e8a239e62fb063f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26402562cc58826da26b3dda5003611d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676662be39c7b37b3a5d096a3299200690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d0e16749a920a54c01c4fb3d2c68d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1f0584e60f3df77b609fbd310bc5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35ea38f0d2c6e5d93dfcc61ddbc93e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8fec5ca5ca73f1312e9df81f3b573694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9add54a8cd4984c74d728f77779772695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ba84dfc9b720dbe4ed3f1dd3dae19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d0fc4d367d8d45deb3369c2f2d059697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c31491532fd9bc674215a8f41494b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04292ecfd135b9cebeb0e477383d76e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858f09f216e545fa65a6791bb0d404c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14062c82b12e838485d36ca6094c3061701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7385aa02315efb87f928f9588d5d9a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f815654a914ff380afea4add7b2730703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0148a31c8bb23562d53dd03fc75c60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cea8ae0afcc9759cded5bfce9d728f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71145ec865ff3bcbe100bba7c97602a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7edc8fd21e6a7ef39da727b74d2d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b700c6de7fded96dc124dbbd27bbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf8d92e6949e65ddc4012196161580709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4accc743b11a66a766d6b150b4705b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baf0473ab25018714f672cb206f54c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2347710dc3e2d2612faf3641b7411712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b157660303d7d5ef1120e79370d35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448051eaa33393a7c926bd13e91af02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833348fa6f467d2c58f0602be3b1614715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9832588422f3665fca087d6dfcf4ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074171441b6145fc3e286c8f72613f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24facebfa30ba782637c69579344c3b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c192ec683a3d5ae8c5242e4a4cdbc1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6be52976bbc265c30d07333bc5ea64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53954dc684c4427e0e2fdf22e0628ce8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea83b6a0f9d6721acea2e6a8a603c6c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86342c3932251da5db677da543025ec9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebd4ad3ef76ef7bc936fa175ad0f2e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec67dc0fe9dbbee821c0be07ebef5d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ca4613f32b152d3deaa207f7ee5cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9faf5c2f0369dbf1c1a13350a2ce2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93841a2e183da78a59bff095fc6b2454728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d439bfca15079358d98895a9d28a4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848654e4aae66ea1f859e5918d979772730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5a0d7d14fc89f9fb3539f65c1923c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0fee9be85eb4e6842beb899930cf5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f05519ec075997798aee7d83b91175733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828039d064775b9dac00e19e85efe95a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0be42b96a6a39af3693067aa921de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f645d349edd6028c0edbb28c0ec9e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64e4cdc45b0daf67f0aed706379436737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240ee83686d8ccd392e64aefe580900738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79691fd55b80dcca0b4f6b0f8f4cb40b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ea41cef79fa1ce3e9cf21463d1c06740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e14da595be1fe717be41dd44b30d97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44374b521abc51590b7978ed76b4d0bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d818c5a7a738eac7f28ff7eeb2679e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0df1c340f25f42db8c2f9be600c08744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d989f26ed33c705e256215cf189df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf303db92e9f4b6a5061d21fda434a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbf08b310720d57c50537e8797f1ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4a4cd1cb3b0ebb2bfea8e12d01f15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02de58af34da0760071738048978ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e540f0fa185ab3ad56c966aaf6470750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2948a2fcc9ef95d2e460aca69b6022751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15f670321f180ac6397555da801900752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfebdce1ea4df318ccfa925f8ac894753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9a9416909047a0fa41ad336f9b6d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f82cf2514f955b00c22e22e0281f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130de1a32bd61bdcc25917df3dfae1ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4a39313dd52026d5608b40f664c6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c444dcff4fb95751c201cd9eb6f7e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209a9416be29b298da064978220deb1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888ba6ddb77a6f37c8a053c873e5fb4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf675d87876d60c816967c2f60710e1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fba0d5297552df02d2896cba78f5b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f2a00a86e61ca92752520cdabe7a7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e0d3d7ef832e60f4d1ee7a4db0022764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c2871fed547fe8c49026533dfcbff765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19fa9c135d00e6d1b784a5104d5fd1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c658b4a9907faa84736e56018adc1b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86f92c94749deae54247a17c359f29768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834e8cb4c656a8c2ca56ed577e4a9c4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f90263f0aed186b8f783da4261dfa770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f350c9c3fce583882a603bc98355f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5fad52b26af51b85bb3d629dcea09772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc864e7b5e56251297695d1d27ca458773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fdc89d31e7baa7d0d735eeac99a32774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9044b65b2c7acdb9f31e4ffce192e4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bb2b28a446b9e5461ff50412d7211776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe3e60568116c443f21b673d7a3c18777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2432571f5bcf49b8f890a3b29e775a9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692715946f657c81f2009cf161b1c03d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa6fb63b30c9d58c543a3fa1c9d387780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10b58f5b74a71efc0644a718ea6d89781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abac7e69461a604a6de41b0a4498c8b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de857b29021e9151f15a3310ce75444783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d8d0bdd8ca6c3f80a21d05e763398784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce8745113269962df18d5254bcb157785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc431b11637703fa637760190800319786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a235c7ab1f4de5a6e628b4cd5e1bdb7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1711d9173a4786dbbb00f7c9b1d06788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba92b15fa080bcfab980e9a5b5337a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba03120a62cb585fed65f923c8994c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7033ac534706e96450588bcdef8e50791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb0fb4f5dd1b0546c08169b949a165792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1230bed629e95bb8fbac28b95515a2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cf546137db81a0976d878e618aeb1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e911ffd282544774d162c6e5e660d5c795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa29d98f96fe6fa3e15b051fa3bab21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c6c032f874bdc43aaa3725bf0ea7e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6926b71dad720eaef7e27dad4938b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2a84cd5e62ba7031408ec1449b5034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f59838449ba457ca9d267f0cc92d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46ba9ac0795b546d2c7bc9128f5a856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef9f27231c4b10255ee33018fa609a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8c782e384dcb0bae1849c7bb89ce08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3874143e40056705c9206be2e4922eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71edbd2af9dd470f6348045bc2348410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190d547de35eea0053f6a2c626845ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510c210ae816d6a405dd1e37996f81412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe509f367cea5785c9955d9b21ec2f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f034bbebe5325947a004f895e6e91314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcf87fcc8acf223fbc4022f3b0344115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec75a7cd06e6cf4de3b03337c3bba3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eefd6cce54e9970ae21ecad1d1b9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b0f1b2c3ac5a9dfc43c30d96f9f4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d896172954997b94f017a8530da86319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c50bee184334f67990f80fb2abf0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc61f19af94b7e778a37f93aa52a76621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd91b800b978663dfa8a94390c0e0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012109d6d8e3db7d48e51428b081039f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adbc066d6dc01269f44fa770c4adab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507ecbeedd3fad4d58bdce0ca3ff34325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd436ad8e2f567a2de754c756b1a873426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bfb35a0fb456c5dacfda44d5af77427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742770805c865f6b423ae88698fe3ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23a9ad0acbaa749cedf47c2f8cc50d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892d199c4e3c7e0819a0c45d2dc8afe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407163c93ca086971a49aaa62b02fbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577aef9b88ecc0133fb46689009382b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d361ee924694a3c69fb50fbf40d96b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd98d4dc56faa69af6af23ce818c9f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e4f8ef20d3e787b0947052c3f576935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696d14e5f0187c44da753eb9df18fa236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53aed5290ca4081b16efa805b1824937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07958e57e8fa886c603e8b6d01a0f7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e7addbe149c62db38ab936550147f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c9a13b54cf0fcab875da10e513c5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ecf852f30203bbc735a17117e35f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea1706c9c585e4538dab2744d1bf4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a99fc2deb09c3724edd71a9467441643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4fa980e5555cf6b7134d2da75101e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f2f13ab4ac3907ce9e877d2234c5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b92200a0bf18dfbc106e4fc4873e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708587a22e9e96707475ddfa59b1b53c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd773cfee55a6d8c21895e51d481d84b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd475e955ad83beda03ecc38eb0da8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44a8b04a58c430ccf5f0621d8db7bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb659e51a7ba70a6d9b6b7986dcd1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a22c210e344c028ae68df23882d58452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba79c45d5c26482e373c70118b6ffb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1cd2b9f924b3c30700c2a84a36e7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499eae3e2b56fc37f5ca928236bd25955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d1824c708b488a05c11a350875db656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72881c9d36ccd2f75cab9df6b32f3a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adf77b12ceea1bd6a788da9b37ce6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff350f858b4cdb190510aad873a388cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0ddecd2fe82f1f96e63793f08dc9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132f5d29ee75208047e580072606c9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f78d55df990b20e1c9d43e426e52462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad99bf6a602bb20ed72c6e1ee342d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d038e02dd40533d8ea4551fa6a14864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e5db85c1f2029825a4095e1fd2b5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7663acae0176d08f7c22bc827e3f8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9637097eb7f041f0d6282b2f1efc9ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4ccb878ff89e075f701de6d9d83e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36962f8ee940a408a4996a3146e71ae069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3e5c76ca2c92e4ae4e7d74cea280c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ad322424980a5bff82181fdc700ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c36f732d42bc0d452ba759e44e176172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bfdac45a0511c8df6c844813657e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab136b7d50d647047dbac5d0a3f7b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f8c7c6e91a99b1e7075cd103c7aec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0349d4feff8df226f920002605fb66576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8fa0e9f6b07e7aba90bfad978365a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b63d84a02177c0f354db621a702eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dc2543f3d8428861b0cacb74b325d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554a476acafe8a7897102834e15270180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7ed6a0a359588945e892e946c950681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e8614c469b23643d54854d504486e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03451959b37eaa8d78938b27d718992b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca81a219aff65a3cbd55747e96fa6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd1e6d79b6ffd885eadb4a7a0116ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d509022519f5f08fb3a308e41ff9f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997298804943300f90a8d62d49bce7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdf1b8bf757554b01caac3146d5e4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cd812aa7b7cd07ae25ae7bc7c155d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d90630ed9c24c2f5687c09ef37fe2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b87d1d9cac5a60a098d21496a4ff7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a880009301254211dfe26a6cc080192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93363b11d440be1a0ee7119fe7e21193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e06dc7860d499aeaa08c4e2066dfd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53951c5fd194ee16c1e4ef15da84682a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898dd32ec570620a00307c0faba906d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24b9591952b7c0d587bfff6286402a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcac15e46b1026196f7d6aca0b579be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704e61a7d4acc6f7c74d1c4c8da0a8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f4f480b45da9030e70d2757972e9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c83a58466f7858c3835f528f075cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0a2accef838f89a86bedb927a51f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1481a7b691dda427e156f591c5737103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63a2d869d496962156c7edad010f7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b38af830bdf5e67715f2bdbf35c06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e666159aa4f73038109ffa7248b75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454712edaf6d6d303cef3eb1fc22b9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89ec6a7a0379e1ffc465d912970da7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2093dbf4069ef73044879b0c754a56e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c020025df9aacfbbd4f6cc79d5deeca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46292139341ee7d0dcd7a4ccdac5a4d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a689dee7b3135c026ea9e22e3ec537112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583edc884585bf8fbf82898a7f6f40c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f253177adf9df7c7544a9d8bd1387114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa799606935f76dd5f9eec3e82ea926115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be61b6f6ad6a4ba40da10792dd1145116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d407972c8d7b610efab81ee098da73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdc19c8e7f1e51ae6cb11a381b84bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f81a44b789034f6b25d05d2f1311d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41e64dee2957b6f8ceb70469eff8c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6efaef98ba448309e2ae7fe20e90f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13103c3a106494a4f948d9b06feb7d83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cbd8533d212b9046f5ec334e94d3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8b8d36e94d14ea5ce6006323d184c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426940265295259d7bb61ba9f287b85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebe230a7fe6a0395f98f867a24cca2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c4ada59379f870baf7d8ff8ee3310127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a77ea13a2bc5aae63f81e947817fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f0eb4c1b8ab1051c258ccce0f1afb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616304a9f14a78595de28e0f4e86032130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d65a737eebb5d7b0203cb74e65c8c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b62521ef866bb0810ef96fff9f8048132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff405633c1bc285eba08b8fb7a121605133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595f3b18fdb14a1c44d1117b342f958134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bb4a264323f75854e2019c7420dd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58a532a9d81b13d753dbace67ea695136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ba70a1eb73e4bb762ae11891da8fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eca97caa526bce7e83bf53606086b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295a356256771855bca7c1e87bd5e3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833a490e7b75e9583b343dea3c0de2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004118580caa278e0461cef7345a84b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29764402e3e3f5a8a6a72c113b3386a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b118c58d904621e39adfef1b844026143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dde9ae49a8a06dcab0acf9556f2e17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b67001e3c72655b7fe3f9203a543d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cb9f9701ba5673e16b0e16f4f398b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aef889f1a6d391c54c5c6a461d6f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0afcbffe0913e32acb49fe50d8257148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de23e72fa1968db1d39b56b688c36b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8215f8a554eb9e342946b01a43ccd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7e94bc1dcd18136818699cfeea326151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9bb2e55e7c7e214ab8a2fd436a1e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca6a82c5d90eac7f983558fcb6f45a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce9ef119f23667ed165dbf9624c207154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b51d296f5f6495b97f6727e85f376155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eb9ddae820cb14d7f2324843a8faf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fba4459d2eb8801c8aa44da09537b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a32a7f5c10aabc90ad1be717c0d5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7896c1107c54cb17191f0fbc55b80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b3a1d529b80e91cb32700e849abf9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38995ea8b9d6acba950ba2a82bd5be1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9175a08f6da75ffcb7134c468ca40d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3ae857e3c88d603eac09e638aef93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2f1014df73997bdcccdb025fb17ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ea48570fd200e589774ae8b81298b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8ed2e5e4a2197ef584c8fb8f656eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d46f0abd1464c82e9bf1b568e77630167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a07508467cb1a9c681e3bef2f3c32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb6237ff54551b7758058f9bb97d6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b744cbc7f50be4321450bdb8458cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc199f7974edb78c2301208b712402a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cf130f2101013f101204bbc419995172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bebe488d3ee70163b0b4220d53fc46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51b6c8753f11bb854fae485618fb00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceebea51a376a7c421b17b1919795a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88b421ab765f1dbdf8408220d92777176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e008099c485d671eb6e1fcec40195177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac95f6de304a45fe1f00e91737d9a41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ed14c212602f460a67cffd9e5a448179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13639302c6aa75c187d5fcb746e18236180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b753b1a74e97e6c0482c4cc53ca0a25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dff722755ec26e1499d9e72294182182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993f417bdeed5b2cbceaa67197b336d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c734cc904b0488a5f3b4539609fd4fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd9f25fa36df4db94aa63875ef36d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce644afae3f47d377cc6bd5726bf97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58800b4c87f8462a51c3d91c293e65f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc0459d18fd7f013680d77b7360541188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b2ca3c9cb70acf3bcbe9868e02b99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08190a10a3df8e2e4582bdb9fee29ecd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdf40f59cd9172b2b36fd3480b9a99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d302fc52fc771e32e4efc93243235192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba23d5c97ff54d37d2c3debaab1f533193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dedaf0151378e452c8c270fb1b679c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da3f8d212300110d6dd0d633b01521195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a8b18bc2d1542ba6019f8edd3d146196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd1ab5cbc32c69a5434da222fb355e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b1f523d85fec89d350ec006d41268198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546675e1d221b3f4a8d9a0eaf6b93ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aadd1ea5d8e0c76889581f5dfa4386200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6234550c1a2509aad609910b69314201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3a8c4f5fab5e82cd435aaa5b0479f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb94cb2237e97225ac447a2f4aa2394203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e42bfd6fad10097aef9ee2e5cb5d9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67c851b9d6f87f75ed1db78f4b1ebc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755955148fb94b7c2633f6c082f2eaa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b05ae1540bc2c2113c4f07d807793207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda18cedfb4a340a7f1953ca34c4da7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3ddf4fde8af384b734d1dc5fbe1f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491c3b40f470e24032b3608aff7837e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790b2edc227221d9ad3c3ed5fbb70c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313831fa49ff90e713dc2e939cc8694212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94fd6ad4282f4d137d91c74e8c4df7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3df49c169eeca9a6e8f3d2c5275e5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb7b17e415ecaad32bf96cfdd6a221215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8980edbff468037d509a962ee0356b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f74fddfea2ea2c86fa4677d895c5f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90c1382307ac1bbcf5b49a17c5824a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c18a4cf876fad8a647a373d8d93941219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58871c20db354060b05a3e34d6b90745220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb46acff7f47785bd4e3fa340ce149221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fa21bc1b2366af266b6f3597b9a28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a4c6ebb32fd9b5fb09b17974b190a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e30e892c0281207c00d1700445ffd2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35321020e59c10d1613c25e5db7635225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1befe30cb34fe57d1fccf956576a91226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8e02dbf0360eaef5c5ba3e0b22b0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ac0c3c5f1fbbb6645e41197c20bc2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f41d4f01c15fc88161edc2ed4b8d44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68df67e14b836cdb5503a38745de148230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18c96820c9736de2fab513b36fb711231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb27e53a6a2eed9954ee7abbb38ab74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2441230130b3b95360c98cfd82c0ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7042de53f8d33c21728df701715ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf8bb51b3b321e074a0e71d4fcddc2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc0b17b73194aa4f4bb9aafc972b41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15065cd0138c6985712f94dab96f9f86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea95e213210bc6eb4567f5531fef2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e445497795ee70eb87203a2a7275a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794616a741cb7e7e2ee078193b85a03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e969d346a8cd3542ce18da37b60f90d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec5cb63788b30d757fc196a2a0ed2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8042a86fe7a457efe63f1affcb6fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61569e8386efc65dd3b0ee151bcc42244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59490e11cdd5f9ef41fea333d8fca028245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccd15355e03110801799c11e7138db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a441328af396c40ab2356e848cc78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0122e08f891a29fb570138cc95a77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b990294cceb0ec314d7f30f2cf938249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af89083a38044ca10fcc27a66f5961250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02ad2ba545eaa3071e3bd315ca3293251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb295809f6636116a8cad5d5df2fbaac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b18950aff44e75c6eb358d9b03b84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbce0f41e93b19c7ade44896235f0c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761fb2f7c0f0af39e1eba8ceffb5ad8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f61b3b2c349a22598b8a36176a77b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6ddb3bb142334cbe10c1b1ef2578e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9021ce339e42c749bf8e25ea5f5c66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6796a2f23697ef2bbf2ef3d8f5268f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6567ff980a381a04369cd96b58270260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2055c2d40c73f93ac926c124277285261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43305c8cb81de993bbc06448217705a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd973b5b5564510e16420150510297c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5e4ac3136fcb64d3642200a1e1e54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1f36a65f4ab56c7311956e826362a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93020ea747f303b278df05ef67aa41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2f61adc493a6c758c8b4687d09f38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d12dc9d283f6b05497cab23afdf3d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbba13ec5456c3e17116dfc104de5a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b42a5477cfc46cf2bcd4e83a0c7f91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fc93966d9982354f2281fe1dea64a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0814c6e30bee6c6fadb8c62af9aa698272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba973a19b2f468f49dbc7714fa4ed9f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49af327658c5d5a03f688ebac6d0725274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187301615f50addea67f8ad6e096dcee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23440e0364fcfc7b072f526945dbcb62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f4d787c6b18fed1e5ec6b2e21dbfa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dda36f95c35d559e37d63e8ef0cf65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd27357f97120516832a1dc985ba752279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334989ff090a71d758b6d7c338923aa9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e03b7ca9a76af64c4a6b1fbcc319a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb550ecb705dcd520f44c9a8d1452f5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdced202e4ee5d4cae1b06a1f40e8537283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1dbbd6e1c44916eb522e6f89486a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c77072393fd652e28117fb3395a9ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a96b5016633c408b050c5d4941c4f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86117fdaef0e3335879a0798c670383a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a76737d3aebc5cd0c5521b1c67ed6b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871310a8c0ec55afe594301b067b853289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e8c81913cee5549531ad8fa777186290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef2e20451ef954553721e52a958899291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcec7479ad68540c016447881f3fbd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8792ad170f396c26398e0eeb96499a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597eac3df8153b34ba76573cb3f06b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276b115c571ec752a728dd55e8db20e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e469fd202d621782af9196df1dbb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbb497f828fd89d5d36e930a3ffbe9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258a88adf57e6ec5355e6d949304a93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b7c407f0fd52c53911e49cb1d6d6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa999a60a50996c76dd1cd5b35e96c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd21596d5b49267cc109167f228a036301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705522f12ec623dc4292231c7fe69a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df617a56e220dc2c30274577a18ca57c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa7ddd7bbf9e6033bf6fb7087f18c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa690489809e25026a6cfd90a8b9be3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544abc4d9ef0c13f2b972a4c33f0f06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4ce085b5753c65ffbb64444515e78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475432a0ad7c3ecac000cc4f2e433092308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2dffb102e6c0a21b36b60d1351e4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18ed5ad5722237933e60f5290c07e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420f1474e03df59e4eae9e14e1bf03b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d665788c73ca7efcf93ecec81c161312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64af2f1fa8a8e71da9d577019e90572313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921bc77afca8f5e9b9ccaff40cc562f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3567e5995eccd55a1e5a77e24549fa1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8954b8fb5fa4a0438bc9758aabf30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87328acd12498dcc865bdd6a3b9131317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e23a10c018d2702432045a9c0c14a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53d874f21ddf655a7a72d8f77b5af9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2757932a327e2f4e0c51a7adb8c5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c870d5c4525434fe994b44aab150670321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc751ce631dce0488e28d03e6582af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f9021ca2ddd889f43322535d057f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0005f3e0b3ec23ac353b10cf7249f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c067fd81a82a8f56c5cfabe14128ec4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea3722f6a13b09180af0bf9e9206ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a3028f7633eafffed90febadd0b23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfd731af3cf951b1638b4589d4a8c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec51aac40edeb5d4381444d6141f1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c896a9cae720ec5ad36f54b3ccce6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8d7c5c02d7179ff426cee3a3d23dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb8670e4f5d7246c460d9e3fd13a19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fe12de016667249534fd821b31fb9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58132caf16cba17f67a3b75a881af6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78cab6e06b8e1a87f8ec4cb5a0cac9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4447afdd306bd9d82ffee59b5f858336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bae16e0fd56072c196a764f2a12961337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2291d4883310ee58b712d0633b504e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeb7ee8dc0595f9104ce8e30ccd9ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a9d0dbafb621cdfb7da7d56f38a09340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af17768c55c75c6abaa0897e73e62e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84222b1f17ace3f8d985d71c8f90794342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02627ec181698399eb6631938fafa08b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4eb90e06b302d3b5c1e86af4005b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d6f66e027857fbfb25b0ff843d7f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd51b0b83ab089ae9ae4230db45a2d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30daa2359c58c024deacffde404808347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905d952a130588ba893c1e9fd5031f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80823aaf82c53fb313bf358516e9b72b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24423ee51d3e0476c8c18c044cfc787350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fd04084ed52e40fb96903d7de70d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43029076d3ab3ac8c85488ed6fa21b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049930fe705068309d1e85b37a4c99a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d218ec32aa7e72674e3099cb7bb155354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270440522a07c00440711a2f71b0b31b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba170bc7a66f3ab1a17978e8c1ed61356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e76ac509051c1536d9cc0fe0560835357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897c12183046fa03933792cb480acdc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e13d74db05bc4a2e20281976b9bb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58282b016df782fab03f8839e92db2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e7742485bc4f068804779a52a2fd0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4424a17f76447a74602007338d417a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732c8008fd532931bfe169c12437c43363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5bf6ab18de9e7a9715d86ba4a2b3f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937843e6e7d11561a2a4b3cbe4bea08e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa779f7c16e5a06711e83fd8410852de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321867778f4de201d7ba96e27d8b9494367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98351e737064ffc4792cdfe8d3906f03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac265eaca310cc60e32d131b92c94b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbf5e9f958ddca800e9333e20fb824370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de282f9f240ff2b4decd3472616f20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016649f9ded34690df31c81d5e94f4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46332edc2386c4a87192964895c4a4c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2211f6676d79501b617928117e86f35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b9f2c39c80b0ba65486c0759e3396375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f4cb7d1a3e271d9a8352778379b2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df153342bd36e55954678f39a7555960377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aff1e7da91eb96ced74f8e548a42b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca75eaf5fb8c7519cb79093d86c7d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b99d362a8a3295bd1aaf6e3d5f90e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e20c0c6b4c8a4983b5d27799711edb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8a1611b675a802f956eca44a35a2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fb18d621a8a21b7cbd6b120ed6df6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9081e513fb355ff92358d192dcabef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadd1619bca9b544bc760b4d47ce8ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb8525d0317b6beb767cde2d839b2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a8f0c233032b74e8fcf02ab0dff99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf65265b177a24f8b783b6d4b1dd58b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7915cfabd7149dafa64e7d6a806d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0b9e45e9001a107f110eccd3dda6a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cae66435658fba65bdd51db1b85979391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ab2ff9f79f857cc24a2d5c159b113392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25260fcdc51b5dd3b1ec0cca0678abc0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6e840a231cf50302a09b705641e32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3c4133b2bf08c8475066ab2955ec6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848786c6f7434aa76467bee6e456cae5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e51a4a250e42c5c519d16797cda7a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cee3cdc771b39c268f4f37a729d1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1a4897eb132238e778e14a68bd9c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad856c51918f0a81def5af46d1db21400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2fafdf9a03a8b390a0d1c1306edf3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e208093a96f6341edfe1ebd647168402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3711aa288cf8c0e299c66e3f2d62d87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369eeeb8e25f7aa4b15850bf73c2c5a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e9771d1c62e0568add748b08237ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78eaa73d716255ac4b6c5a941d58cf5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba164b8de04ebd7ab82332fa7f0f9ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84f7f419952ce2ce68d16a8e5c8019408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634aa09b5f04b34db6f1fc7c07e87ae2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704862d160abd7c04d8f8c8f29b35634410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a16b6227c21fa970556f766308ec48411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0262120fa54319f0dff311a39e257412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7f88451f75ff9cb91d7fd7a29db02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f03bf6ca9425e918244ce0a6232b62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87c79ef0ff376cb1c0d27beef68148415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad42c39b53efdebc7a787193931b7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c13a99ce70f0bf1ba2fd9582d7fdaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942eac0dfc4b0b48a8d46929b0f3aecc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97e158384e84e2c768653c3dc52e7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfef330a4b77360259147f0b825231420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5ee4a6a18787628009a4855bed640421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeece2b61b8149243248f3c3b9daf6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e3956fb006c6453cae777ab13839a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a949d5714c6921bd410625e30e84a32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fea50a8c6bb6c58867308dda2b802425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7882e5bbc666185b544cabd363f0ca9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd9d479cc3fc84b6e1b6c53ea08666427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42accf2199d05a0c42485cb045892a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1a80fa457f78e2eeee8c68cc0a639429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b550f4898b432c42b8b9a7d8702451b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b40861c2f810dd3c672b002d53d337431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818382857ffa78ad333cb48aa8363e5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd24e209ab538d5932d95a0f8b5a19c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083fa6be7eff839707223e98e09ffc4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c6bd435a04abe07b6f3292f5c8cea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44b62cd8b3eee95281d1ab9290eb1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10faf57bdace01bd2fa6ccb7792057e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86e2b77815b16f9d65b42a93d862e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb36d155b290171fd71110daeae5850439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a45b3548ef80e3371e7f23a6be5a99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd281dc4352c1dab0a817f349e6269441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8798f9818ae21806c4b5b3060ab44442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fab00e96daf5d3a6ce85d1cc8a7e56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fa133106b2cb0cc556bb714af5d2d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570172b7dc79e214351ba600061f8198445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf46ffa725d9108ea951ee8100d15e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865076df719d732e724ec6bfd8ef3167447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17722a40a609138a347a4f12d547cb02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213020dd6ca346b7f4b91d90d6dfbc1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbca34d829daf15de1ac6c5f21b628450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ee385f847a2479c3e43e81acf88ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4d86d47143f4fac1c161c51e29b09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cab24c2e2bc48bd5a1182f9f6c762e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904e2fe18f62120fb0da6248f86d437454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c27315da555d81f16b4ecb8300e8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114dfdf4de44b53520c69805d928adf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431dc67e0cad3bcb5e57ee6165c00cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221fa9b25e90e68a965d12761f324d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d331261c17b898d0f110e3849c1a81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144de8158466515a20dc8304e9893c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3731b3f3fae28434e31fc614e99ed0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222d615290fb12f477350222619ffcc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835328f6e2d7eddfccf74e507748ef68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f40d993a5971f418c3f976f15c28f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111bc4d034033ba729cecadd217a63c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa9af536ad81dfdfad382481098e96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779644e9a721d7e5c5778462b2ec755467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f06d8112cfb8353ef5fd1efff25bac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a141227defa939fcea9d7c9255ed3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdde7ff49acb38f4e1259a1550e8180470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74988abc3f974531a0e7c76eccba9ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5980c04008910d5705ea7784c8ecad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb59cf133dd4973bf99e54321538b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e1b86abfff0541cf79e635bab08d8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7a68d7b9ecf2e7cefd45706075e33475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a33cb477ec6f600013e428b31f667476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121cbdc6410d060c4fc7984d1c75710477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a696f08068114e2691ae8e91d251b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaebc44e4b63b2b7fbb569066583d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d66f087d39f6efff79e65ac32c758480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c686a7c941349320a011a75f004fc09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f58573e4a69413117b23caebb034d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c3407a23ecdb5c6b6b6dc6df63385483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e05854e4382c2900651bcd417c2ccc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbfc36ceffde69ec193b766b97b64a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43807c873470fe1939c4cf9350f973486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe5321f2dd1ffb93aa2e23d86129eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ba33360a37f7b8a2b63bc25f1b2d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6a50e0c91127d2e57b0468a7a4318489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73a6be77951fd170349f8c7f2b3c35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a973968dca6fff6d9c2689103f063e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696b88d1301d00d360f365aabe1c778492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856fe66107dc942329225bbe6a359f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a80b23c9bdf2645c9646e5646a850494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f170075d6553ccdcc6f9e0d2b7c05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68b40cd975ebdb323faec9754c3c86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec67c2a01275db38ac7e906f8bfb5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7bee781c7695114399a33ccf231d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d634eed17077a414f8b064a22160b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff40a4984aaa472a912de36ec873200500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b733ab61109968236a2cfb480cff20501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f721695423882e01356c99a1aa8122502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e79b02d2d3ac37791aa2fd281e392503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf3c1438e9e20e806d73a9e674fdfc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16148ab22edf77e067aa8b1c97e9a2c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003bd18927ce88fe8ab60210a26182f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f302eee26ac60c9beb7cf8fac830104507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf634b059df7319b1a86e42c15fa3d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e1a8dad2852732193dd65a0b00589509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e264f63e978d2db12d3347688095f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bd99e416ff66db962fceb64610537511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d56f35c0c2161ba525fc4e5992ddd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6298225e03d66fbe22b9dfaadb29ab1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d77c8ad3099860c9ed20ad3956b7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26c4f4bfc1dfb7105940731fcbac9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eacff1d2b800bd3755c09137ac149e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6148cd925495b4e8e45b79d90f0dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e139c8389e92986d33d36f0945c60f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2318a27d757ab306eb96b259a426c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b00d63723e1de070d86e9644c8d638520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d88d7e948a90a7ed0b56e2dc00775521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648be9ab2442beea460b31f7d54af02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f81ce3ba1283e1902147af7b1e0910523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8412ba24227e97619f6c36c20b00b83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67612e8cad4f12683218a346bd785589525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbeda89a365246c91f88c9dc80f9c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e3dc6ec816efbd907739a0fd7371f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaca461cf1b7a31288d57d854e0d394528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aa4c0651b8d1249b3ac359713761a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1833b3c6f6412f6f92e1d95b8a4fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e1d1450607f1f8a0c9378df9c1783531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6994a63739362659316f6e1c2ce3a8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d1ac53921ac4e99bec234352aef58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a05564e58ed768cbec40124805773534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646747189ed037b456c6921614f690bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84513e1f9a08be5ed84a42a0c264248c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f2e1deb16f424059ea7685dc36721537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849ad7cf49a7d5a5c224d29a724a0a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b879840fa0a939a0834a4a6f0059c7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86238dae24accd28e84d323e9e045826540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762d329ec84e17f84d6472ce6c59eff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8f03225e3258044d60d59f66b1197542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71588d14a5b1c95aaa7ced4c5f1ddf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c68f95cea080f37f26d1830464ae49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1ca326a9fca7913f57140eaf4dc2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee9ee8c7c2e870210279e838daa315546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ce83fca7d713474694478533153da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c837b35b8196731420697ff894da6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e238be8012be7478abf16190a1fe6f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9b3161c5abd87626cb3c2186f7dfe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03436a05c59831bb02a74b44bf06dec5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20763cda7ccd4916f29f877ebb9bff1c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cd1f911f09249a6e976cbe5e84790553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d4d1805878aa516fc3eb59cd6d20f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12db06c62deac47d52941d937e2d0ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9f7d153d3729187b0f91c937bf51e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409a7bf0285198b6526158740cf08f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725a9f63b91675c4e72b1ddaf8a033b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e9d4b2f66db9c84d3f8a69ade7f05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c790c791766dfc3b2f25ea77367bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc522536d90bdc10affe6e3f9ce445b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435254882a0959ce52b3262cc2cbb04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652fe052a66c0dfe834c853edc11d7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84503fc1ca7c2930ac421262df588b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8c47e1d7e47df644b911e5b13ca0e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59c9b6527de654cbb5ba2e0ff16ffb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42920e291153195d882f5290122107ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1ebb7534f5dde5e3575d3d7d95316568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debd5c3c4248bf822bd7f2a402b3a53569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f716424e0a11e0628592c8740e4beae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090b6dd1f94dc4b0adb2cbc7434c6db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167be0e4420ead2758270b9f50e991d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330b770e19bb14ad5e6f25bd8585a65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70307afd811e87c94f119a51c0e3262d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fa525ddde541694b34fc8eb7cd823575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4710200d9591fb9429a1f265629c1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fa3708316f2ddb656da47c1accfb6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e1f86173882f69ef01ff9aabc8b1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f27726b58cfd4c31063fe6a38355e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa482dd3f387e5904b76082503073b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a90065b3b4cf8ba03d4aa8e611173581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1eb8dc92ae996c632305a13de538ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa2806e4065aa5983865e82a057882583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bae0e648c11065ad2e251bb2583c7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d6985633777da4b1fdb1f8d2831f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fea12aa7f74aa8e0fac1542460c696586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d809654ca498426eeafca863a7b54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af59b1f6f9e106590ef50d34f4a9eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ebc7b301c9a58d58840814f990636589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ff95e1e290e04a1aafa59af5960da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e652c2a1c531e16b9cbb42321f474a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bafe56086cbe58c306965a17fd88d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023aae409140fecce8ceeda2d255748d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807295520eddf2a504737d4f61fdf16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7611dfbf7516d97b26fafff391c5ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3b7c5fe07a906bd374d301cb70c82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cae786cadfc276394c23126a28e14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ee03d0e22838af9e3ba0ec0822bb7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc365fea66a395d40fe2e23d2b4e034599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c5c47032d7eb808f3539aa70b443b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb606ee0bf23456166a75ff84603fd41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d99709aeea251471bb663542959a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2981fbba210a23e7f3d560a16d30386603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efbd72e5eabb45ab04a1ad2370d63b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75934b0d1c5455ed472b5e79e8d2253605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab70d7ca43c0a39c6adc839c309803b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995a473d78f682a24b41edb49b0cbbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04800640d73b73864d62194880b07a77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5b3296d210173b93ef0a38172c1f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d088a49feb4a6b4d55d929f8761f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8119bcb33be376b804ee7e9f2db0e16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966b02feb0be6124481d557c2fbe9a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495df063f811c0ec2509f2a7bd69e9d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874e6236f21fc72354ac8e4b7afc9a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ec5906d1b1a5d8bf5294ab59f590a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65591e7e3593d2d3ff9a9c8e5c6abf56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed400207030e93565ff203dee8c81005617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ac807ac46897a7f1af9a704ca7fd1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaa5729ab240edc6c1b3e172cf20a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fb4dfbda0ccda785caba507a6e77a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03906e99812dceda78cf6274cca0ed85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d034981358a74b1ba0c6d4fa560a25a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12633c9b9e0a9844b40213cb3bdebfef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475900ababa7b0ef8785d15c501c3f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e10337bbf69819ca757f80490c441f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89201c9bf936cd69f77188d2a0e24f1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaaf76b5b87285a836991ca8d8437c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f6c49b8cd0b15471b643fa232bd9a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be612dec9695de7f521dd076524ade22629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca94b9003299b0d0a7dd592037439f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b53f7e20fcbbefb5d3d1284ed7449631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc984974c0b62f7bb1da7dd4f73870632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c7fb72d19200907295ed9f14fd6d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d3fca885ef9424af2bf13dcb485ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770c4a8a0ce7d1710efff6708fc1f01635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9006efc36d9732d507da9fa38655d8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e3fc32f73c73b930a33d047a95cf9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f3a2067b90618ca4abaa549d10808638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b01ba791357f8ff8c96c23937a79a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72226036fcc6d0e85d5632b3c1ab89c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1b737a0aa646c3b8c2035b21c5ce7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a8919cc2a2c50e57e411764435769642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dfa941c47f429bfe58c3c7fa474e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f17f8711f44fd82ed0e38da08ce393644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1725f97efa89b9d1944f7da8f8985645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8032055e6ff1c1f96c19bd924b44372646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504780201d52007a8226d2f8c223841f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cc15e00465e52c47ddca35058632c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd51f7e0f4b5347163edbbc3f5fd44649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173c2f9b46631fb81e7199cd57964cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ef65129c3ed00dd36764e1fec97f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b886698796a2ea81abdb238fe35b58652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee198bebd3eb86fe68026aba00b54f97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d6a387d6a119d0d9a8f3f7ab35320654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b55759e788933b6852837ab16b300e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615cefa18636ed609e3bf952047047a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd45e345514933d05a5d4a38915956657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845df561485f54240ee2394c21285ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d35ce6a19bf59e1323567071a96bb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba20b21a131c2d63504f1123896db0d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0be21039564d1b10865253bcfd0ef5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65a2778bb35baf5c18cae11fd4dcc1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a96ae7191003cd17d2350e746186b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3beab40519625b8d120bc83fb682847664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ad698d1ea7025d59f3291dcbf3aa6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297d91e5b93ea132129f7c7f07d4252666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a90c51baab9fc1dafdbb0d1fc7a16b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315941af923bd64237ff1f126893cf8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729e9eee4bc99e788ea8d2837863d06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93f945836e1553d94bfa61d9e43a2c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47382ddcca34e73c4bb82ce8499b8bce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175d0398f5257f60f82323f4fd81ab0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfd0443f4516622185c96ba0f16c13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa0cf0541f6ac0c4dc2cb4708c606f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76db859ecd523e2ccb29b2a494928ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271175e3f65516dd9a8373bcc55ba01676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bbe477fdddbb8500f3f22a79b37c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1422829c453285dbd5dcb67522c2f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e2f939b4cf00a0165aa64654bfe17679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f396519d2f8d4f3573e2399c580b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061df3b49bc5c29d448e52df75fac59b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbde0bb1b74a6ef4e3b4c02bf0665a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f066816736439203bcef39510921cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3074a8507d679a3de73b6725112c265684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775842432007c18a5d683c3b3eb8dc5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee25db2c9109eeeb4a866213e57f22e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56132098ef1b49b9d3381f290a9ac8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b9fa832984bc9e4f0214a6915a547688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c99da3e6c149f587891324fe675eb3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1d1afb4ee9ac1cbb7f5e27de976a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b260896cbe05d87af4ab75fec3515691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2453fd66d6ba63172296f57b3743a93692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d71766e3b38f8eb683ba57c371534693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83181df042bac89decf4af54b76639694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ca14f3a82a0f1b58a9406a239174a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99f6d9ef075c778544eff9879769fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c89431ddb14e9bdca754b0572a7fdc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d80ec06682ff1ea65fb8ac2ca07fcf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ac4af5db0376deffb6f554e4ed193699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36712bc4a08d8d719dd16ecf3abc20a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375ae1565f832fcd1f228a01179549a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bb4a241624e797e0e9d3186d9be0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b37590bca08f70e4895903e3a1f9a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48ae1015499fc9a630c088659e8bba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a9c61b1f5867aaa8013fe881f0994705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2af6c3f84613ba192c74c4422b180e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29df37a1ac5091fb1e347e79c3297d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0537133ae6b2a9a63707ea6cc5bad90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781ea05cf61909d4028bf30db4d778f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae59be13c2df02522268dfeae983b5f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3484bd1c7330f36cae2f2dea09d0da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc28299f6677e31d8bc23c47b2343df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44829625ce69ece392be9501cb94006b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5a09409541a4dc2e858bfc83b5953714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ec90f2c1219782cf92c5a005ac575715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452514783362b8a2efc4af057d7d93e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edabc370f534b3f53e5c9373c6acf9e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5baee6522b6976b21c287bd99f8492718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f0d1d1290b02b8ff725467cadd3f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133caaa79ff728ad4ecfca357f319bc3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba9f68060b0db2ab936e656873729f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec071ce057afd4a04c9a8995092ae48722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb987bb0f170690d08da5016ce31cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bae054c2b3e123e7350ebfa5e90d8c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db2cdec161815c7953017d439e336c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285e540d08517c5ca7b72f38e45d8ec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41409126a6035f213f33f165b71976a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdba065c36facd2609de544cd2a2f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa08350c326d6fe63c4073b08aff675729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afc07f56e37c7390462c79e1fea6a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95fc30b9b79293668574a73bf4483d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7f989d27196f2109cf322120b6252732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443eaa18e10d849c12dc84e5e756904733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5fd5c290379407f399d104a3d8364734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059e8c6129788937ba052e4ce6ac023735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e2521acac30c131c5a87e0acdf724736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05328414eabe845dff4249e9b183ba6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab9239636d5f867a5acc610643f85f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8592039e05a9f9a171c981ee7a3c92739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b52f051e398c56f5fcf62af11ab3b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a789ae03265a5d0bb0910f0d6888ff6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceb47421b9b313d429d6927be83cce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649abb633e3d58afc0892fe2d25f591a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c23937fc6b376e142d272fe61687e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23347dd712f60722d3339145894748e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2c563c76125e6cf160912aa6213b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5717c0d4625ad954408d0fa71675b7747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>