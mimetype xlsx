--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,469 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005758</t>
-[...2 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
+  </si>
+  <si>
+    <t>silver</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...340 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -490,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -973,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1360,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1480,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1672,62 +1555,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2068,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2239,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2311,104 +2116,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2440,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2905,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3043,59 +2752,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3115,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3314,59 +3005,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3670,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f3821b40d2d2c9bcf34be7cce9d571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4763034bcc8c4fcb935757479998a792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429c32d24d5fcbd5371f0334a19e9543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792a2aadd2e824f2509e4b98b4b6ca04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bc020aed53f8fb673680cd39a2a9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b40e56619991c10ed22471fd4205fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133901be48290ca3d9f5190cd3304c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c94090c7463be86fdbd904d217bd078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24f1fea02d7e00826e5d2e747943979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd21b799664503ed2ed40c92c04e4fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43f7afaa4f44927079765f1b43cd2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620e15ad1cca3c0b7bbe882d103c1be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b9a2e836179e8ef4bd6e3e744d73113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a102b1b69f2160e8f154a4768c1eca914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89494e29e70862e8d939cda3580b02ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d6ca8a4c53a98b312190309375f6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6eb11d426656174ea1731f8ad163317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5a7049d5c622b1c6fee9b0ff2b32f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc64e1403e817c912565208b1fcf45819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a7f8a28bc38e7d7c8a297ff40b66520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e389029dae62cccb557b65123835a6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fb06e1c26532d5527a8bad66ea15d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46a473799c97767210251010f4b9f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e3ccd9252cec6002649cf047553ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad05ddbc7ba7d34ffe05beb7a61127b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e724579a2c469fc6a047b833dfd55526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60149c607b93f1b6b3b7850251d2524127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb37e9d7b878f3abc03ff17ccdec8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775691bb6cd2bc88d5361402c22c21f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6ed1b98d754158001cca362f176b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8db29c322c489b86c74e6e2f0234bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcacc36a1762349333639962eb5b3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50619ce4fee692c9cc0dd5b24b527dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f8221fed8f5faad95558e82e99fd234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b39022f279bef0167fe04d06a17cad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fb42392ab901887d3d0d14c04bdbe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c6cae3eecfdc8286019507c7e729937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cb9de6fda826f1d136870b866ceb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0641046f3716e5e58c9224694da00739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757523c1a7ed3193a0eb45abf4f52b3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e68e93e0654d32e751bb21d200a8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf42251b1ffa2a3612745b1a887ebff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefc3433ae7a0a5c1215912ea1338ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18619e721d861dccc6775dc142ea5e5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19006564c223b26df3e5c31d7f1bebf645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b817177a4a2cccd88b6ee45d7aa31346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a37fcee98d1b96de55fea13e70a00c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da8e446ddb7c75ee99dc393da3322148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83b87adbcab8472c96a9089dc298a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019d0873de6e4d6a911e7349276dc3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03697720e797f1117a48eaf765a2785b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebf457d19ccc017b74032b09b53a5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209addcb3ccd6a7192d307e5a4bfc3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd076f8efb23f2010295dacb7feea7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff912841abe31317a58174a7f0fde1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c53e1e4eec07aadfc8ce4a364355d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0b5a82fcb06aeb3732aa6bfcfd05b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485a097b735a7d69d1341a0191a851458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f0f23ecbdc8e5c7e931a4842faecb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a301992a37ad754460840174a2278e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836643ba40a6683f293fe4beb38c4a4661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299baa044fea08a799bac4652ec1edf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd62ebf68b77a813ee9539811b561b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a8ab0bdcb8825d32ff60ba2c9daa264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf3a6de975e45d2bd4e6e7c668fb3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662d10b2f24f6f1a8a9c888dc04458e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3743274ed039bed162144189f7069f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0304b818343bad975e694e73b9af8fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbf372b6c76599cabf351ac33ead0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0059189f154a990f325007412b89670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511983b7404b4e67ae967ee3c4c2f97a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecb88cc99b6ce3d618471212e5416a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f68f98e4a33c7bf233263d3c88b88673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94773cdc9c16f944cf865db29b17ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256018b1784379da59984b572d5db5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1b3a2814276f80b657fd50798ca5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682597fd366ae0c7c2deb632e9d616fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912250cca83bfccc70c7d6ddcf3717a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f800d30ab1ecede165bef94cd4f0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dffb3fbca4532cd6e6c4f4e70a7c2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b01c8baebc24621db3218d27ddb2ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d8c4c1362bf3c58fc48c8a78ad81c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290588868a625674448f4d35b63e0ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e650ba1d0e14a2527463d3e66bdadd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed70a63dc6852d4d4b372edd4215ef585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98cff9aef3d6ad93204784a799020a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46274049a2b24948741d8d3826d514187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277cdcb85d1a007b184752fcfc16ea988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66442d8667dcb105d9a01478bd911fc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c5be63a1acc5e8d0c3ee566e32ac590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dc7ae77bb51a31edede7c772762c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf91bb19f8fe81290f5229c7d2597c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebd083448c7c0b09300c5e53a53ba893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738211426b6058826f06070939fdab0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539eac1aec014d102028e4452f5a9cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44ddde537bca5b2ab0fdfa91735b8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574dc71498a38f1eb215b154d61a92a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd7f5f3d70ebc480c7510f762a6b8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50416448da7c136a18d4f197caa4429f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc61203c39154fcbdf0772fc4e9ead100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249505bb15053f54d47f8e00249605e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d0c11001519e157cf8e31b3867c4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8afc24c0950cf489e82eb0ed11d181103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8cd4e7c9787867846aa6e03b12cc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753f659f0413dbf468cd4631de9c8da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bdfe3a067eb14f32707b7f1df42e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82444e2b2d0fe393a166bab5a1558a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2a5c48cf713582f3c92cb9bb899b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec981ec4f3cc34b17de5a79a3772f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259676fd2be261cf715c82d1b447034110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88245736a63e86e48ed17f205652556111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df98f744d3730eb386467576f57a9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54294174fdd47ca2e6ba2dc0e24d771113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb75dc70171d479ed92e2f964b2bcb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26586c27bd7e2f65769dc77ef43be2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d03fd5febce9f240121df37c6d32ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da39e131b97fb864c528b7a2791c26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9e0159415d95b4989b85408eb990c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc4c5fafafc7dced4887937f06e55c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a858e780cefa9dc96ec14f394eabaa0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae59f036da58c15822fd4283b4bae73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a064db04e76082598762be52f97a2a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa1a4dfd3b396d543f28336d3c96ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b9fd8ff3ccbced3da61b9fa5b8811124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137e05cf1f8fa251b97ffa8dea4c4c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf61eda162457aff519a1adb29b77a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e77c4c9a8b3b34edcc70915bef7b13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f008939806e93e26e3ad011523eebd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736de78e2af22817e536f9c1510177b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5537fe078ca1bb4910457d15803364130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad53710174fd7e0df2178351bae8df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250f6c54d62ba6bf5e3ff67ce145b1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7e2b57c8441f79289ad9dc7c143fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a45675de3d830a87633b05e155c42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078c1e34a85d100ab74b9dc8678977e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde19c3ad97fd9b42eb1e0f7894dda1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e005c2ba71cf15bed5c78b6316c0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4093a0e113cb780c7d964f6d5810b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451c4e08fd37f5a305677d02d5cc335139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2c0c213fba896e51b2133fdb1d8ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6613fa7fdd4af2863c69b6a809a1bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649cbaed6fdb88d55a48b1994eba2f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3b0aa4b9c2b150b8211fd0f0e6d9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ba453a7ee278bd323658e0300a4f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd66c0d60c454047d5308c954dc33ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1bca1fd9d88193a1a54f8519765dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da9f6b1fa49681e32ca0829119d9c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8929082d8d42492ee08df855da932f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bebb6a15ec010e6ec250fa943ec47a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bdc81e74e120a331482edd51d971d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9b7794f5f23ea60f2fff92c20be6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4278205f513c14b16c3ab34dd06ed1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ec3d0583928bd6056236504ec03a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc3f2b8c93496bba84d41ee2c1b5c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42865bef8700d37b1da39835405216f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12a90659d9f176bac480fbf1775149156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c85237536c72512c6700f9197b4e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c790279e06d884a5e486abe4f3a0aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21665378e6d2e3fd496a59c74f807e55159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f349f80e136e75ef6590db9780e991160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e169f393f1ec22c3e002106ad78c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d153f32bddf6af38c1c784215e036162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610b29c76234be8cda58e2104239bf1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97fce4c376099dd6a083c6a90b0e22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063aa79dd91e5ece652413aeddd67ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9907f8752e2a9b2210ef6a9b598b60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f377859ce50e22bfe2a173e9fbf3c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3a07d15a6e5c1d4c3c97c629a6658168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ec762a8cd651d1d9fd32fcc77c8b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd543e0ab9844033a14fb4bc1fc6fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34393b8b698a417586cd6036a1f49457171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0de92d3f4a4678b41e401714f060d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a60c5b6180e588c3cab7aac1caa48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e543e511c706940f004b524e32951174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99003b3bb60fa7d1b3b9b340875b57e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2078fd52a7e89aa149ce057cb75fb11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3e11e7965255d356a3bf7f1a81740177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547b09e73b9ef27f7acb80bf1d705dd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b80c9409d1facfc2d10a698f58503179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76656b5c9f27159009d02b85773d2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b330929a264240c921b10c1aa7b5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed671fe436d49636fad1e820434000df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261a55cbbdb5d642aac5ca4bd37087f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0d7312c363c6dfbbb5ee414d898e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b24b80a74e1c1c1e775b10cbe5d5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316ce2285f625a7974f3f8699b16460186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1401b1a0eed51466c8ca7c86d81e94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed81e3a05780b3a7a7d9f99b72d22d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1ae06adbf0954f53f60264a081696189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af325490ad2ec91d20e0b503ffda55f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08174fea0ac472e1a98f0dd30ef5e0e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c5c50801fd09dd735c90c5297497192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276427014f1bd4d67069d5596aab59c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1034dcd25fc15c598a898a50af059e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0b5c278682103b1ff9f8b5795e74f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72673f8f690687cddc723118a2b57117196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b51825f147cfe102b7dcd82b049786197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8ec41f1f0c412d82627eb4e4aabf3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b45e722427bcd68cd689362dcd9be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d847677d93f344f3906ec3918d559200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157731b81e58bd34889f91a092e357bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662f9e8560acf6f30883d964241c7a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7ba2d14c5c4b6d611120d4590abd7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0038fd3f582a450c93d89a47b2f09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a06356e6ad9f382576dc3bdfe73ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcc6e083a26f43eda04694cb5b2f44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c125baf0b5f91790ee7ee68a3a6a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51eb54a7cea284a6372468bfa74919d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092073df49e63fa3dbd2f3c28917f10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87537e00d1a90b96e547cb3d5a9a6512210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39705e4707024d7b702ed12344dbd9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b0d513c9c832e57ec8bfa6a1cfa86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e289d9af006b50db08de124be1f19d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acaa3448bdfa9dd584a827efc68b1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5677801546a3937b53e9f3e4418b99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4cb0f4c8201c64b1eb6b1ec7dfbe6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa13d322f4cc7d53fe035bd1eda73f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86af5557fa913bf8dccf10d555ba2ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938df7549fd8ff795fa47fae6c856145219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a636a7cd2105cd3b0fc7054ff135a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5a0c8cfdd0f57f47df94b28e2b209221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa56af02aa0c5e5882dec7544e57848222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ef7fc5bde7bf79de5bb3d4a7d2441223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28aa536bd0e9574d1468cc608c4ce6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cca4f42c865e9c19a7e96eaf5b973225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462babe46a1c13f2b4b0fff2e3d61fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722169ef2bc6e92b90811fdaadcbb27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec416c354f3918d540b43187f6f46e75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd2a181a3181ed355e4324e890db8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff68b33901150aaa5b900b6eb9deb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f4f96f75d475fb6ade2437f4ee313231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe8ceb6f80102a6819164a75ef61b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761258c66a4dd34213ed35346337b64b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04374fd51ecddec835d2c375b5717842234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905e4bff0f97b66f9bbc16fead0a5a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641bad8cc085f96c3f69caf83a1e452236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166854c52d6d3fd2ee487da8725d9394237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882f2401621990826618011243c87b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc35d60f4caaf86cf51ebaec07539b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66c8d37c399fdf825a10ad73be9996240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a22023c8e2b3c2281643dba85459b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd8a9d6a59642c69e4d8de58e027df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fef52a4cd129cfccfb1ec188cdea5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b365280eb9ee450c418692cc01a080b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad534fcb3226bd620df28868c5b288245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588bce97419344b2c2f473e41368ec4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f7d5abe935285e347e130a5fcca5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240ea172b186251c9c224380460ea95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340da2bf0b4b367e638bce00c62137b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc8d50377cf61d8b60d84449e20873250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13669406f44685721012e634480e25b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74c06202349d8bba82af0feb8ddb4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c913422869df499be046ed408fc88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337e239a8c7ebd84ea1397aaf5ad3c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cec5fa8a68629a9a4204497abeba9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b6ad47a1b86d639252397ee84705f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e5ce762b6a176933fbbb64245e71b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84f174c499e44421f3a31bcfabd88e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26ad14b088b1c6ac520fe73589b8c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e9c7afb2fc2a2ded6acd4bb8b5063260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dc826af5606f2eb3375f17c762d4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c314d7de6fd335c99da8892f389d086262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39490107c295325aa87f9de4d1860147263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a75327132da402a350bd4efe1007c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b75a17f2df153441a3bfb526653f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8ff98dcb57df46703398d1ba4b2bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02763e79740a2b9edabec7f63709d74a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa135f4c556d6114bb2361a0b86cfac5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65e62863166d5dc1b04f07aa0694b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6140040be668969001976a02d8d74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f09b25ab5e1eca24346c0fd5061e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461117b6e7cd5aaa38af158330a80c58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845b4dbfbcabe1d500780dca2160a06273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b357b0407bff852e7af787cda681948274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622554e4644632b8bc10b2b2cab9e2f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a16a2f953a1ea127c7e018e6e4748276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00c26f485d0bcd401172aaf6e8c70a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb39506c21a725582c9babf7b8a530c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab36a5488245a34560ffc055255496279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f2f15af99a3a4aa63391c54063596280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c12f54c33138dd79186313a228cb90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33314dbc84cb06f030e81a560d59829a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f2a44176176ebf3008e5102d2a50d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44320b47a04afe1ba73d3392d53e2730284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75b9d6b9f3117218332827e57607c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d2da75361a075db2beccf9adc64f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d696b1ca0e94136e7150dab9852cbe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8127337c6ca2cd8df675aae62e326288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ef4bc2b55c5c1f0c80b4582424485289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a18c8ef80fb7301fcb385c3e32049c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf45d7cde80b7bb1f0551e0d69ac36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8465deeee917cb4552e658938d0706292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7b2eee53b11e60d07805e9eea59f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe322524fe71626894bc5c290e23f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49069bba6351445dff8ec2fd0caebc6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656baec097d6250d5a4556edd6ff14f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2c59b5ebcbef1c310dcfb46e6ba04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139906457b402617707f55f5a21562f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86e002748c125301f7c860b7228205299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1acccd7bb5abdff3636799fbf032d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d0c8bfbbd14f4cb6fc86898320f78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269a4d2726583b67a807763593d6b3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278faa1d26e2038011740408f8cc0b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd450a25a5fdd3789ca196767f9a6c50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ae5d3e137cab0a69be2b850f98324305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d312164be259354a796be7ffbde83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32146b5ec2880faf521e7a67b73c5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5bcf17766496da474682cdbc72ea1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce739a34862d41521937f006dd010e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5611297dbbdc74ef1529e8ad6ecf01310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091cd081b35cfaca6c4332a835b7831311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1ea517e231bc9e8a77041f0add106312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb295ba369e27cbdb80b6247ba218e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1142aa1ca09518aa6c7b00bd9e65c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee39debc44897a8908e0a9003fa76f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9e53dbc053cd3076cc97a84010e59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60efd0bb76f07b1854e996da45eb49b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052aacedae213e38d86a196a6f1722e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe77a05201d774ede3c467748b20e29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29da75624ecf966d8e9b140e7a4f357320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c53d334be04dd001e5fe9aeaa6969b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657d3b0ddcc214239f1b350c5f337ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3b02d5854735720be708b1e54962a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2191a6deec2845ed9e29fedb2b04588324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df413de27c427df15372d6596bb514325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2cf25e5f4b8ce2df7a17baed27c41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feee99fd4284f81a205b1756c56446327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ca2164befd00e7a9380806dcaa53b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4386c628986b2587d7136df99fbed41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cc97da228bdc06a62380be4f3be75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c14270878a1b4d556a9905439d4eee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062ade843bcce541107b1852e1334b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f41c9e99f5d13312eea865bdf6cdd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6025e60c21b654e8d0fe2dd318432b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3716d1d1a5c1a3d25cec893bb03693d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f983322884af56172d66b93d1074adf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107f388eb6dbc591731710ea3c2f560337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d501f9a45aba723a24dce6441ea176338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c829d258062c85fc83d5afc9083acf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cc9404be213d42aea0959e564bc26340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35ed41b498cdd45f59122c172c3914341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cd030942ceb20b9e5ec84dbefecf4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265689dc6f91db0a4559800313cc848f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769adc0d82fcf5cff9f2528c9fa9e82344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026bf4169efde8b20301b8c2fdea71b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad493e1ac9b25122aa06502e54b6ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804a71f72c34d6097164e0702782cda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4005ad2b4e591c16535287b13d2155348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23db04ed43ec217fdd98bfe0d5358a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7413225812fd6894bc29a1667f99b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a308e173092b58131107dff45438f68351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758af3f5578ee8e2956a2f54c94013c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e09efd771f5ebbd5f0009b4dcb466353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214ef2d229b83105c53dba680af9471354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4f98d349ff68d83135943cc30631e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b066b8d2c6df6dd95ff77ce24470f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fae39a86770db62fab9fa87cb0ad0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdc3e481f1290d595fddb5d39fe74e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cc99b142c63c056714300eeafec25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58220347ab3ef608dc184781bc6f919c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af936215cce6937b9b72fc3906a14dcc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70047af6a7b98cc98555b60a0e56068362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdaecca64e95fed61057b25c1c53b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca9c9b0c40b23ceda97c94ebed063c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd852b72038fc04a3077571c1288bd54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3919a58f5c45ab05a7e16f31f4581f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f06e2f385e84baed24f7433c48a4e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a63fc257c42c18ad055dd72f3fba4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbefe69ea97a1943731fc4a2e38f6cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e3f09bd58fc929f6c66f832c7f1c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a29368e2751320dfc9488f8734177371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2dd0d4751d58e013040d4275138a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c86324dbaafcc7729aa89f312fe89d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0ae80edc9c5a6e8b6e04532bb5681374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b0570832ef6462acdb5b49e323cac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4437506000c84c548977cccc16bb35f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad74e166dd0996e6b0686e380b6c0f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f2ad9e7cd73b384d9b65da799c2f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef8a2cd9b2ca5a3c6e15bc9912b77e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f47c9e0aac8fff14018301242a4d2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96cdff79201afbba3082707138b04e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bcb625be0b20a2fdc927842522baf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7013543a1e86c8c2601a6e5dbf0371383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92515666efecfda330050d9d4cf8560384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8ca1f7f85434b620d40e656a9f2c5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1e7f30ad86bcf24fa6777fd42ef66386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884268ff01265abd4f3a56fdb1e41e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729f4c1d9102bb437e6f595e78f3921388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16056630136106910f59a3a1e69d020389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c99e3598c89d85f0dafe425c4b5dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3f798d86113b22d5645a268252a90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b84d945bac78aa1b60f211211e0d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd77c955abbfb12cbe974c250b5909393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653802d209b817b2f7f3a1690d41b12394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d97b35843fdf4ae6b2aa5f0a5eba02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99221ff744bc1cae5a810aab4db32c6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e641018271940655c6c3dadceff9a14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92df3d434e0ce14e59bfb75422514f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7187d759367435c3891eddb977638399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ca5373252fb3cd4844ffc297aaaab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e519e3fd0fdf252a5a381d96238dfbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d4e59e1939b7330b873becab572ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66709c43509cc2ac8ce2f1e03e9ed708403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd290f7ebb0bb0b12483b3848e9e36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00e7a1bc418c0a7349fb7badc90908405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb2441b4ca291b49a053ba36331657406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83ad60c8e798244668043e587dcf41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996a3ece7f1bd38d197affc2c38663d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8ce8ce5c6939172d5ec6e3bcf3cd6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19898d63d96bf6d2dca28358b6e018410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fabbf2e66c6e888ed612fdcffed8ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28a093b8dc10a2972e231fb53c8e09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa507e84ea80e172859d1d24da7540c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc29f3a2da6e422b9115f6d1818b2c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6512095e96b2d6862ae3db026354001415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ef348b8d25b1ebc1a5782984fc192416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586a37964e1af74a51e1b885ad94a4b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab898a0207278f85769c3965b6d11090418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae6931ca4efe210495486ba6871649419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3d864889746387ec697e1678641aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111e94d7d17d8b8948a23a035fd4aff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4d0311e131f3070c329b550f5df5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ec2760d86dd9c8696106b105601c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d61ab3d3211193f44e45611ed899f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795419279a100819c06cb1a8ca086954425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4e29d02aff68d8c0c9e33ec25df0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab460d6a236858a7276eaeb96dd6361427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a6a5b0a56770cd4b854e7c4511deb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b6afeb23f6affb77ff859073e7723429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f329b649db9a504cc194a10e05015430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73804e9f67630394e53df4f66ce8ac0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b3778ea51c029d0ec71756f2a1169432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b2809a09df828603863b5536111d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27ed55c367aa943bafb394a573eade434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187fc3453b46a678ae107e027d15d1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a2c1f476bb337a29f227cc0a19f7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4c3e6b01930b070eb6fc902b065a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136cd358246f65df5604e1da17e4c8c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6781446a5dc0ddea0f337bc14d729d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c20a918b7901bd3bf2262dd92d3f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d03e2280d9b53cab43b3a5f3664b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c623c0d6a653ab29ca924d2c6bcb9b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beec3805f053aef23d2e1b186e96a04443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2194092c4d137f7302fc10135d31e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3693987b5653395c3363f60554710445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a8948bfe90a211816c578d0b5fa40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dfd1a9372f49b2031647c03c560b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d385aa01eb68bee27b1f7838df4e3f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9e5a4596f58a604543402bbb10d31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3b75db5494e7fce42bfcce03d4a22450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ebb4fe5550670fee9fe1ca1c0ca3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485156b48fc8e16242cd8efacb04a0d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73371d894c63cc680f47aab081c904453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2e1cd9bbb15febda0af5a09ff0dcb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c0608e4b7c19c5946761b99739bb0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb098725b550b7c632950b2659f484456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeceedcfb07f6743f165a25d875a9c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe62dd75b16305712d1a75303040c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2cdea25d2c7640fa4568a2bc73288459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f6ee21f04846e13fd0e659545710c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fbe8b3790640fa02bc7e9410d6776461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6fb6136cced8926d49770d4520f13462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040140574b23879a4578624f83941b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950decfdd2e04ad3bcbba74c65b1403c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a861c13ee1ecf4a9bff574e43b1ad7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d973a1869e7ff9d5e253921fb56ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4d35ff067cd430c72939f16af3ba5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d252ab215a0fd020af34cdb4c0f5bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac87e60ac84dad639d49116023d7a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daf0d167c2bc89abcb1e9f4772328f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b4addde600238ac0d5b7d3ca1a16e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6ea18c6ff8efc127a839e6d1fb01a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935b0fa9d90f9721e2cdd80ab9adcc3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3272bc0b4981db8463c07567d846b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabd0ac102f67c48099ca0c9f4034c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851cc6453386f2071ea139787f69768476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b140fff5e7ca371cf1cd1e0bd0f357d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9eb8cd988df22569af380043527b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9fa4b598aa1f1c3c9680d210009eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4da1ec11a89fdda6100a7a52b4e5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b148359fcae2d6a2cc0464b6424b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4795fb08d6082f8784c7ddee78aa5c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690ff2e6c2ddd6e2cc7e309fa5875f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd139a031a182047d3f3422ad268098484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bb8557084eafb382ea5f66a0a7225485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ea99d5d91e99f8dacd6fe43240a7e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20891b73d7fe9e7636da2bc0f11a976e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f47f53813e98c22dfbaa7f4901269488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc194c0ffb8619b397b1234fcbb64ae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60fff03ec0713ba20a80825dba84ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399b6ac23ea0b3b4d7a1389037d816e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add640669153e898464fd853077f5865492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcaef1ccb27d6c665a8b2f6649fa3d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59361c6abeab5c02e8dc5b7b629d31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca7a91c8882ce21e83f67e9b8c3248495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459426bffd39fb79c3daa99905fbf15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c536f4ffe0171cd9e458b9e9d94d8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df10efb9ec89ca256a13769da358129498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad331dd232065d54f743fbf9771e1bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fb73b614f8b1b1f8a164522c20753500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359b71ec486513cb454899ebc2d7647501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d0e67fe61cf46a7a89ae352d2a665502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431d2655b3bac7765574140071bafc1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f944356578f8cc207d3998606758a1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a3d333d8232d019b4d915d44afc2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abb47d816deed9f5d2b27444e93430506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40690363ac57ee5dace92f5ae69fa3ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3e0e0cc6c5c5991aee5f238828667508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f36be041bed28f1119ce0f954d1c19509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5525922222cfb90e53e4ea54b8817f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571d50e4d5fd3aa3f96c4660de1474f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67e4e19fa2700e4d7c4c05088c363d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f735f23f3779baa70dd0c2b298e8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae666faf5a968109fb9cc0e918f0c17514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15138dc3a98bace2f7037230d01a6a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e82e8cca66cb4f6189180d66b4ae2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033ce6f77930f8f49dc389c62747299517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebc88ca20f4acdc88327cdffab515b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd92abd9632622b2998bef6a077b8dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4045f7826b276d6d347efd0b94dc80520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812224534dcc7af59a2a3e79f71a95f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd9955b0c5cc40cd53abbbff440aaf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b7161c3ab81f1985a930c09db0296523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde4d39c392f9cd8f00476a9613d3ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171c52829e86feb1457b90a080df5e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe2f4e18810272ee0526d3535fa183526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9565722c2d12bf521afef23052430527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee380afe7f3379bf62f6a8c335b25b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9092dce73ca1a18a48413bf24bd56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbad37ece4d8fbe0b641368ec24d80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cf31a41192642a87db1544502a429531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7251175f00e577d54344a3c6bfd47f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400543ddc43d70fecf8e6d48840da53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a17cc8fffef1372a01385bf7050b5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef715f1c9d687a36822df7d54e4a5b8e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774aa30562c4a496dbe70575cdaa114536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442acbdd31ce36441452be0e7bad4d25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4205ffe237b7f836977b4522f4777538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ca8d112ce10ea26350dc5077e5f68539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37672f5dee41ddd016bfed478016df4c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9832d5470917cef8d936d266f51f96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68167eb4d1a5f42070b88e13d382291542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a020f70a4bc0e44b14175944a5f6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc277599affd4ff2db22e5df578f92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38025ce5500d562f83a822d791b50466545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad73a02aa6a4bf3150449816017f6af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1df7c273e839be3739d3139ef4458547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6f241274ca1c1f6f83079c38134e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb89b18ebbb810436a9a8004579f31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e5b7622077d9159c2b997f8918f88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd953ed6446fea235cc0b2d5dd0001bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e84a3d547758154b95cbca9371bce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d774e86f676079c1e7c438bb90fd8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984316343fbe9343376a16de988979a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb6345b97825a3abeb943fe988be42555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf9411a885f6b58aedd92d6093a13f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec941af93e9fcbd5ac83027e0a5fb39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7065051a7c4e5d888aba9e7954143558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082bd43abe055e95a8c0710a7cf7b0a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110936d85888ee11816c50c103671846560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955a5363221729a96c9f9e491539bbe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3d61f19fcaec4b62188b56f2e9326562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8330bef968b84ca35acd10e6a5e979e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45788fda5a8a180dea2694c62247fe39564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbb98b3960f9ac1249259460a986da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510365b054c2995db5a52ba9e229bb4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ce4375e147b51360bee47d4153bca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ddd2201819ce4c6f8a4c18bb6c4b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc765d9b0d211af226d70054ee31c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdef656158918b69058b0440a94eb1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffca822205c6bdfae06183515a0300d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5e06669513c70325fe4c097477ee3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dd0413e604bfff39303e79f1d50ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb5c748b141a425bb36c972e3d5ae9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f72a47ffe822a04d7556be87e43f71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37b19a0e5a5179d7b25574e672f6fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ec10227e883549c965b17534de09b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab4e6db0fa43752b4031a303194b31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735707f874def82ea9be49c0f927d157579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4ee77d284ce837a2dde52e954fbcd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119a26638117a00233ccc5ddd4d244f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4b4ba133bd0976f697f6327c238a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ab80fafea8c07351c721e8d343b7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2975c495664c3a3f0b8ff7a5f92dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399348089fc4246e0ce089d547551726585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e3be3f00773949f2407f5bb388324586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe040cd33c84dad281cf32293a4e72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd594f33b7ead724787b16e80a2cf41b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a3efc2750b9ac89dfb322827d6f7d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a759c30eb135af286a7de67ca9a07590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68775cf3af33b1480d707a847cbe3a78591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10641c81949e5f3ea73b58226b21cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e857ea429133fe59547cb6867cfa7e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bfa94cfed0d198ebb43c71fd4a40a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40084c4773e0bc42280fb84a9ddca1a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2db975f426dcaabe2c0a7a52924164596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370145aac1bf2dc9e040574a3c43c84e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebebbefa48fb23cf251166cb278ea4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2397ec1ea4854277ee993347fab568b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e6913dd447bcd001516175f34c9e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29720c6507590c2340e62fdd2039699601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e051ba077e91a3c0232cb7c763bdc02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb370b364e3bc4db5aefbcdc7a1a82f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f488e4359981f94af9659b2a6caeca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d059d198b58685ee20b09a1449885605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93957f28257f496bec97781c7cf0dc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c01f999c05bc2e20c6dd97e110baf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665767f185d19fcdc409dc7e569a83b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547d60b774dcca41e1381be1ceed0f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b808770bdcd9651f3f138a254370610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb856bd00b43742c4536d88d05e4f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d78818fad31b0fa7bfd128cfc1f2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8493c5521f69180d385979d92272f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99569280daf5ca5a2270db583d7235e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598720ad9c67c0d1cfa18a80ea8beff7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed2b1d62cbacc6a23a74d70569cffb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5270b36d7cfbdfd4d46c9c9d26dd8e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c208e4b8d34fad0f540bdd3e2ec2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21139fba03f5aa53fdd1d3f301bc8480619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abd83f4945bed698407652f04a1bb0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1921faaa547e8c99a03ca6567882b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01bcebc0cd56edc36067f94b51571f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b82a747a66e9bc24bbd1b491c6fcbd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4534acdb1c7925a8d27f35b306617b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc5aaabb0dc9d34febbaf78a5c4821625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b38acc98941aaa16d3111db8468549626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfb45b9506c2ee0b0e4df22b818261627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e93b7a46f7ab5642f2c30fd279170628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc68610123402c9b0037f6b655fd1fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f47e0fafdbb37d7ce1cb28fa6d40c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d269e233866c491a9aeabf550fb1003631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0c7aecd8ac7572ca0103d8e909665632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faf641dd5abc0f0c2508d8cc67b0c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6179bed46386b9b7ef20ff26a6778634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e50586613e02dc2eb5fd676ef2174635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7c54b7291697e15e965da2ae6af28636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dfa1b100debe21d2cfbd81c1b8063637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3820739be887df5847c5d19ddd61ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5057be0d9cded1996342c410db9efdb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16add66c3df537a12b8f3abfb57acded640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea054c7cfa5cf77cacb59df9db3991ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99088c086b7edfb6d74e86ac8de657642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc3cd70cb4950ef2a12d9251d737e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f50f4d228be83e1deed6baea16693644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58265ac3887aa58dfc92efe992836a4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29920304503354e667e08b93a0cd5003646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d69f17eb0e02b560afa37903d684a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2d20f987ce6f4b6b1f5641fe1f283648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d079cc296c059bde886c838e39523649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15b4d005d4e83bf2506c6410444583650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be07588a416be9bf5b1ce56ff701395651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37c777dcabd3d5d378f2a1ccb6329d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3630e508bdb61d203098f0e75664cb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a2a582234c297c8af6972598ccc22654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd295dd6ff8b421905e0369e3e2b0111655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bfd2b51c66ce79b83921f3cb0d773656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcde60512e53fe695e832b3d689051657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67354fd5a0ef48ae4fc9708bfc51fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd21e631776ced4973d606adcf0bb4d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b019caae3eae724e9ce3f90b22cf2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2431c8093804a697c5fa179ed24392661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f6383ad02195a12bd7edb6e6e84b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296589fc134b6684036652067bd160f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae6e9eeee9773a3a61106faac1e8d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87066dc421c8191d0b4181742f68127c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f91126f4de6f8affdc02c151e7c20666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808323283193b962f68c7fe23940a630667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f0552adcc68e5637b4dae213b1b8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c300a65aaf6fd6caf87ce5025c5d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983edf40660e81da70daa36197be5b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba756177dadb7fbfe67d86f4afb6469671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4ea9144262d9f49e127075c116e93672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ecbc82d8834171c8c6724c45e820e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8bea6e92b2bd2cf171fbdd51f76eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9155590bb6de5c599ebd929dd4a95675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b92bba071d488bf573c763f88d70d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b69719605748b0a688f64de996a1e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9d1d1ea0dd7903a538532b1d14232678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9f1f4da254bb799c5e9a8500f7a5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbd52663b5616d292c7304055e06de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07d06112768fdc041023a12cc08ced681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5412ad4b05784e65b1ca995fad0ef72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476364b061fd4b5c72cb196c1f5f832683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed6a4397242e4a4d6a790f0b580022684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94eee008421cb04b156aef360aa6d68685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c563d719cbe047cb24e348c00f16f2d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98875da1450e22d2fad038358f1276687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c35317bebc8969c7aaba59b54b27b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f6b348bfc22279f61bfa25260c1dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6c0844223a0c6eeda0cea173b9f61690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb36899951f939626a3dcfad0d82dde691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d00c27ef5f05f889b0e721f3be7eaa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1c96f62f46eda4aefa39d1e80f149693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383508e195bc9abb7b0260b00dbd6c4e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1d36d1621ef68c8f9ce7616e4545f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78052655d3eb790d99d4e59bf6ff90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a27820d81f2434177488a4e06bd2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a809e285be14d8a395dc24f282cdf7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cc84a769df62db418e653129bebc3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a478d00b3a564e4992a5e8c5e86d71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115c09ec8bb3d30468fb347ceb85fcf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a4f068f91130b17f4bf24070ee068702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe08d8cf37d2b6a99a7c869ef624145703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c910ceb36e9dbaec8a51871ef820620704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918b590687887a7748ff1684cda9c51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82845b5f15cd659c37a420e9fbe0db7c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa185d74f59944ae21f2fc924c18b1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0a4a42d39657428d1d99c70d2458d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99e1c676eb16153aee19034a736456709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157a3fb3c7e709d74c028dc9a2a7342710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e08d44a00d1694f1f784bb96197b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca926ad0484d88f41019b42df7975b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a43832f1f793bb1489b9aa91fd58d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4773873ff78df8bfedcc9c4b505a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d02fefb0dffa3092282afbd50fd54d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c871e7a054190484210386099e7b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fb28216b827346dd9157bf8a40708717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3e19dda291dc8691051c9ba746654718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a9729672b7ee2c4ae5f40ab79a1cf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ed203eec278b8c1b13609d599a6bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13b985dea3aa4d85de76b1858d18c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56131ef37ab77794918fcfd67e8b30e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b7b17b8ec3c59a83f1221e7615a09723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845e8cf73e076bd8689357d9606ce42724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c947e247b5f1ae9f7be9e11bded9f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92147585babba2a477ed3b17c3b778ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc4a2b36e69658e6f9b95fd7aaea9a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69d043d60b5a77ef58703b0a426293728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048c6c6e74d5bf7de0d1c79fa57dac8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c09588b93286862794e55f70265c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f7f76424431c187e36c469ea394f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262cfd631115689175eaa0c19e54885732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f61556ba01d16984f39ebca7d0476733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9f945c07a6e846a07303f1c16c1d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932cb864b12ad956b482a4e80e69a92735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a310c3b24cba299f5d50b43d6b845db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845240d3d6e6150e5ce52d6f27a4d63e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7a891f65e28ebf0a5034c3a1bedd5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfe40f7fb5723adfd3058f3db02e17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bd8668d86ff7e04119f9d2b0f7e15740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e49d49cd247dc3790c2a334784d6f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7df80acb9a3532fbc7d7de3d5dc4c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a77a47d622f1c606a2f3050577f99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c74e64edf29d8ab2845181a9ea470744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41213a68e5dea63788dfd7ddb51acef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138f3668a834958165de0fa0cb2a904746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93e6d419a1b8da9037e0f8ce63aa1a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ba2bec86dd5b34349b386517b63ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df1dcbcc60b9fd207dc502139838ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8be4d8fdbbdb44fe4a838cabe4057750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5c2ebb534be66e95d317ccbef7867751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866314bddae08d18a80a2cc6d037ffe3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02345b67a11fb273dc86ff4c57445a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf21088a292d278a30d1f1864326e1c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88369fe5721b4cfad0c34543e924fa52755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084611776f9cf3678f9e82e29a7599c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e63c5f32ad79049bc01cc2a50d1885757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84234dd6065d364adffe3192e8da48758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1ef579c2813890f8e0f502c68e1c5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5a5930008a2f1978ebeafd01b5305760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24209a444716380d6292ebdc639f80761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a11e5cbf41f67f12303c31de9df9af762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112aa08875be286bf3b6f99d5ea632a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda177ee8db9a60fe5b3b8a14e347c06764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b87632312317fbc1bf7fd2967db787765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558830dccf877787903f2a1c91b3d7c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a260d63707b7482f49b6d53eeaca39c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5ed65c86500b7420bb4b0bedefdac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4c61ce72893b0628edd74d117c372769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f6d1124cbc33c8a0ed958a018c708770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4e8fafd4a7a0b7e000d63a9c87fbd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf62ab2ca22f55b2914c189d9da86a5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14599af6e4e3c307cb21d9dde244054773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827370c52173355d4a15193cf22f3f46774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0317486ab52c8e78c317679fdd29d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe42605f59e99625b66007f732fcf9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c69719a994fd403e7d3d59e9cacc77777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825c1339a9b021934b5050e52bca7d0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2659aef835dcb557a463703e05cc5c1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcf2982027ddd3a6b3254bdb4ca695780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2a4e962a33f847d00b02e2c3a9f4d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0909becc2b64d1656f110271477c12782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098a01abcfe51fe169a9b7a922b34b1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a61bdb2adc72d8d9fece84fa4e9369784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fc6d0997ca58f7ec611f55cfa5410785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168e6d19d7481cecf022823f2709a6a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977a138fd916a6be366ef78089796e1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d28561b7f53a1701a5c2c532f3ceb4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4255e8413d7183f530bcba8038530789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bca903646d22229d4269700ee13276790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c6fdc604adf24a3a02f1c70c5d6e7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b375941707eea45c25b03c354f290792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01857c53b28579520e025fafd86d67793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a4013541b4c6b604b4327957fc3d6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ab57f1584e9f0916372f2ee7222c6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc67281818660d3695e273dfa693b8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8bbdf44a2c17b25506e5810ac43b8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0912a7cd61c6b842b7d8fd13b90af82798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e096cae0c9df8cda2575330c6181b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd19ce02316fa3133494847fdf4f58800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e81954ac239191887c6454e76a86d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416fc4ca6505bc46f246eb1e78aa8ee802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fd7a3da999204d01bbdcc590bd514803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3145b799285c710d75939f613e73a60804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a302bf86c7c76c3adae389445e8857805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faa2619e4040c293fc93879fdfec0c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab221b8aa178b8d73463398c7e7233807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3568c4fed0dfb68e49775e3b9cd555808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da54701eedff2c9d39d32194cecddb1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56787d857ce1e1208737e032e89de0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5b08143e054178ac2fd3b2a44aa69811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba7e1ff9bea10c4fb91c761eb89f8d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afe24386daee12efa0d5936241b8be813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33782ca29389b7230e3242ae6afd33814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e90b2d7e7f733103b1195b923134f2815.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21e1eaee938f8cf806bfa7915b669b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ad40ab407eed83ea008fdb2700c2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507fd7f4c61a413ae4675fe51488c833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed7498d906dc707a67e72f3e01afda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cf2532adf10d47d104d9edc8c83265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94f77be13c4bb4e056b3667c3395536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f882d9016aa2b2f6f5646bcf28a58037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442af76eeba407d507c3f9ea6e4e169a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ecfe6a43e3c82eaef015b04a211db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa12c2ec476d145fab5c2b1788d58d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149e7ab9b1a52bdac4e1c35ae2a116511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd4d9c5060e5446ba7d123680f5a8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81d8eb59efd5737c312bef012d08d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247c024cc7582ab154bc54f1f40802c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459aba4fd4861745223500995585d9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28f327e32a2d3144d6dcf31ad04dbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e145342d44c2a51ceee2f52084ed717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154c23746ab5586f73bbdb2427aa3b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c332bbba395f07317d53ccba3bcf30319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543347f021dd58fb629df58704d691d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f7932f1e536d176c984d3f88c222a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41008740d8b5ba570363b4579b2037ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb254a1dd07b0ee994ef047bf89b2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dffcd07127e1cfd44b612cf99c627024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0ba60d4439730bf29943088f552d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8e427683c8d842443843297ebe85a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621acb71d67b0dcc431dea18c9aeb6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a6cc1cef6fdd86682e36679ecc17728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dae9266625601e6c27bcf49f670d4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3394c9c8797062ec02cb2b9d39c598030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2d2d25dabfb6239e5688a2b6dc2ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9e9272249d616fd15f0d297f2104b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e376340375e2da637d1f647eb49ee833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea401d682dc5b6b46cca99a3f26c8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb53f617301617263a8ccdd169ec0a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac6602c54070ba4a579ac5d299fb3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0b793a2eeed5edb4dc88d1b5d9d9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493756309e70b04fe1253fc5e5b238038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859647f1c880b00029390f55795c8c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafa64dbb4f554a282ba984438f07dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d43817bf068c74ccbdd61eb3cd2f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322f1b251fc8d14a146434045e8251542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031076965d5b47d6496b0b6aba20735b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed78a7866d56ba4f09c2c4e0ddac0ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526a585a62e9ad016db0486a1bff36745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48752d60d024c18a2f5451d1191b679a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483531c18338c0881e2289519402b9a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d90119bb057f89f21ac39124fccbe648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1d89f9a4d75a28815319d9a85cbd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cb042d885e33dd3f0047d8622190e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6a8906a2e15da31cf01ac8e08260751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc760472fef77463e058373980904c9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191ff6a50e0e257f685879b50524dcd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908ea99bb0e5437d4c3fa67ad2992f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c929a9219bf7cb9c38e1afebf67f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afca8419c61e10f20d83035b7868a3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e510be7d9014cc501496592e0f1b33d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc89031eb9ca909245a1cff91dccb8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27cadefd727c499ccab2454b9733c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dd6fcfb29bc0f527c89184f92f7db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709f075c1804a800ec15ce1c35f24f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441006fb433190440e00c33dad0e10762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93392052f94f1475ee0615414d2003063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31471cc01feaf421fbd942e252b020364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e48b77de75423bab742bca86896be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328504ad31d4b0f60a8a7ed3f87043766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a8ac9899d2b325d9992f81278457467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b81c0180747c5120fd306b0b5a05a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e818b90b066fe39582c03907cd62469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa3b74c7ac46377e4ce1e2bce099b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ef1827ce206194e0819e66a49fd4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b146b42eb6b7ebaf62a2e656760792272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbe0f9cfac1e38fb3c051aee77524f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5937ed9aa5c158b6a96f25e88649874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce931cba23d3db6df6f59f4a0c752175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa389e4626ccd98d178786263b99c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6a942bad1b91a098532f4f9ebbc3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0c3f372c9b2d609116c93a363df2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839579e48c74c2e265ec1a60608022a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082eb59e1fefb79567a4216fbc77d82080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522d7426d55e47f9048d69ff9446aba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c9f3d12b8066c7506ae8c87d2998482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88c7770a3592f8053015bf7062285b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c557d2e3ee65952e41bbc0905de5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f4aef272cfc96e739fba8cb1fb0bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea96db6156a280a72a31d7de69f40886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f401bd3f13139ec73bb2fdbb8ba5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a388e7eb4baf9488d4dc212ca22af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5be958c42d9321d7fb26d515a34cde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bde1dbb4918c240e8176e68bcc01b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e336303cc67e8c486b1cb488eeb6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034bbe54fd026a645b60ec014d444b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127944a4311445c8d843aeee6412180c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82326044129e7602e2855d164ebfac6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ace80aff0c52adbb10da36921c73095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c157dff73123039e5f11854c2bb23896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5924dfb793244b2c5d6b0c8ee24aef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a36e71b091ae5b8d0a9c4b1c7c757d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283328aa39399badb40aba072d0fa9a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847dbca99cfe1db180a0df07675a0fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35ebd15e07f39a9300779aeebf6050101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6da19da43ebb76d8e777cbc9d507e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516edf3957a3ff4dfc220412a946951f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a670b1f965517748e4ce98698f77041104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99c787ebbc3b7f3e3ac51f61062b4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631a4511ded386f781a7fb7ef673f7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3cfdcdc3e7a2df07193e24fb591db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092c2df847325fe721ed488b8052710108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5a296cfe5655b39ce2d6d19638530109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252443f830c4c512eddb0f1d3307678a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7010227ff188a433971ab43ed7d7302111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfd21a5249c33dd89b85f44d672949112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e56a45cb2c953107a6ff2661c3552b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456fe4b045b4abcebb53f1c9c7d9d66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed3811edf73f68a91f10ccfb2958a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e47b73a092b7afa7e64a8225f36aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c674fe132cdc94f91b5756e5300f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480593a157705c1f3291faa8c97cd23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee488e1ef8626929cb743b749b360d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f41a1608587e025b9974dd0a39649120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9b0b11dcba9288e4a92bd8a6c950e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a33c4e4fb410660604a742413ade97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcaadf7a221c9cc3309cef85d768ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f6d8ad82d525f4e47520849dcdc94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b79d4d3c84558db667d12f1e87afe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477f4d8c43bb0d575828b1ce173d9cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32281f45c2364653aec3d0690b5753127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818b2b427dbfc04f8a8386114314a4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed583614d84bbe39a45c966bca08ef73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde203a2d86076afd2d020c6d026125b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c06b29ad4569ab53cbf8d3806d1595131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8acaf347fca071ff8f14abb6a3127e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fadb39478e7dd403f32cc39842bfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed99e7e74b68ffe2648db093226e12d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496ca3e433a2751481fe902db167326135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df6becdeb1508d9ce98d85cc5e51bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccdf4f67c1e3bc9122eab9709f047f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861990796a7d537398ce9a2988550b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edf2907a017beeb951e6932138bf69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c47fcf5f04ff712e23bb1f3998ef3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f6c3be09860631e9c2de71d836d1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32027983df48691fb5571bd6b1c4433142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa9ca017709f8d10543f240c62d7a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bae31956d63143e1ae474086c55ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c77b48a8205c0ef6a3cabf05ed1657145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a69219f8f9a7b774e6009ed3dfd034146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c9364e067f4665b70be8b1e9e5b89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404976556531018f150495c9b6803fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae810a42f466a06d6a1bf4910833f0cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087042f0f34b27cc97493d46be000dac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923032269ac8fee9923db7252f5afb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83403b2d6ee377406319c5c2f9702e09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea35c6a04605b61a665d93107d0a24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f51a613be813e42476eed110576b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08e1da6a0557ec0e6df15bc68fa83d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044398e0adcfea99f5ea966716ac590156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70472acde244c2f41a6c04fa5850075c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d838234d1e051f4fccd3ad85b087629158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a26287e7ac63111682e4543d41901159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e9c79d294c9bc60e05c2c4cb1c9a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8239dad5f068ae86a8ad01827fc3126161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2313c25f6160b4e790501b45c9ab2a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6509b574c88d7620bf8c7a0b7cc67b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb597ddd569039caa6b42f800f1f85164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c62c0b2926e8b02e2c2316e4402f09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649b71b9e55b6f82911efc1fc2d0cc9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806de248ed1c7779c1b5a7f5a7d74921167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832f92500f79d0a0882e4a87cd6d0f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2373fde48ecca9193dddc73dec25f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9916e68fa47422f6a1b158f1d1ca30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9c1f2ca6539b921084bb13af08f4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c19cf747b88c72d2bf89c2cc3898ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afa62feb318d9fed9f3fa55e16cfab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cec2a163b709e712c4fd59b31cce8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f3c6b1698ff0dcddf737edbbfd1a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb076be93162250130f60cfa98ac8cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9d8dcb76266c800904691ef60cc99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c7a0602c6da4ed1312bda472d9a57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8e873da9a87e10c477b0346f9d892179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e8aca165b3a20adf6a4a35d2897a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c16e9f3093f052f96781d4c1652e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea55c6d430581c2ef6c07b6ab9cd86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a47bff5f75069a8345abd3c78d0610183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00065df12c2cfef808d1c1298691277d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5c2c4b8e7c8d8ffb19cd342a68e7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8bbd220d85217ae4f0abe9a07b05b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33278f8e371157b1a99d57cc06f55e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526e41222b9a7d921ad8d41c37d35a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560545be4fc2d9f5ba12750865d981a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daa741cb17f8ede4cd897bc7496658190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe072f46fd518a14e9b06bebd6637dfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd4358f69c8b5ed77554b370ed1e6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b398a84ca8044f548d6dc96b100f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34eec2e49205139424ffea6c26e6fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c3993cae50236576746f2ab9ae02f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9f6aeb31fd4aafa71cd284570b7b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34f6b6dbb9e2d2ce4a445ed30234d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7190261931b15eb21d8b35cdec1cc4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1fe0c578f15690e7a6ab31a4e5bc6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91030e198547e0b5d49b6fefe537c791200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a9f4c9eac3f145557bea1035adb7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec502e604cccbf90cec37d1cd686439202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddb2b786ee181bcb4b4d2cba3dacc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3c6ea97b79b91fef1589500fd16af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156d77ee96eb8542119f3d4d611f78f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319f071d2afc1f0021f2afb704d8b09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3628cd4941e348986d55999274967207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ea398b4a367b9c16c9a2ec090c7a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803405c51de5416ff705d695db03a28209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1796490ceab2905058eceb7467c210210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0c8ef3aa6b6aca0d6d4baec6df14f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e4bbce77e8d35963f153778d3f7ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e4d364e2472fdf07b2b134c7da26c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96489d15bc7c937037180d412d9242dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d0f33dba37326fa9c2d376ad94528215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d28f359ab2c84a61472b5d355a056216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45134612eb6e8fb8a22f4e53a6429b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36cd0cb9a8e3b31a29ebc76d393769218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294633bc729daa5e2dba6479430f1cf7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bcff5b87f20861eceb7738b45a91d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213955b2281ad9e317571cfc602fcd94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aec135bc5daf1d2e6c7ec5f4957db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a98b0523fe1158b5571f03ed145a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02051716011f08bcc9d52ddf8e993d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1818f5779596264fb22c5244a2886225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de145dd77fc1043d23d30cde38a20e9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e20ad735d4d17632d2b9e982a3a4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d66eb2269b842d43cf67a7574973f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953cc4c5af0761d970d28b273c2efd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab873f41c1e105b9e1b6a85986406b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e8d9744db3708bc0e9610bfee8a9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948714c67a55b319cc1cb58bc75af7b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5332034269bf0f07b7c74b980a229233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a069f643213d2e6b41b600af483704c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f15d46eb809d175f7c03b57354ac4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8af2b8bc2c8816e872eb8ec588d5bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903f587de444fa841a238ce6dc164d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b05b144eee5c5637014da0fe77adff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4630b25c0428f9774d3ec2f80c3cf7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c85655b5e2e56275120662bab12583240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffd905f34f3f4e27578d0a7ff0743f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93916d8c76b3dfe70189e1df3a26b6bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f8e59872627c283663ddc6fae9a3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6dc893dc98c0b7f7eeaedea41fe48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcd506614eddcdbd15e780d6e7d855245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71657296906b493b077ac725c90203bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee231ac2cd96c1e8da7c2b0296b6bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fb3fc7ed903e5b67402e42ac2821d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b5f2be0fb0177ee98a851dde8b385249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0b08e942865273c55882f17409e12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ca98a0fb97ac994c5b53182383fd4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d73bf64030529408f3f0799de841ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390cb05b7d205e57fa0847fb93c10be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c39a3e7acf8e3ed2363e0635a8aee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148142adaacc2b92e11ae59ea426846d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18162362604b626e3cd49c7363a3c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d328af7fd2656a1d04ad69748934c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cfa285381df5edcbe446b051210a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df70f929e1317f60fd51f94968f9b00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb31d050f5210a21eb87cb66b4f8d97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f1111aa81969b8c958fa99088db8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc7c5ab20c8c2779ceebb896564a48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f2a5d0f621312c527bf8b481ed3e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956097bc868e79c7616fd52bd2829e2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3238462791ae01d5116f5d3256b13b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3f0bdd75db5cac20a7d4913a633b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f03fd0ada93bf44e6561cac08aaf17267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626cb929dc5667a14cb61bf14157a94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6d7877e7e87c39d450588868bd075269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d90b48f51c331bfd28b3c19bb7298270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5c35f6d7c303b19d192c9a25c5866271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a923b229242dd0127207d84755524272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1768e77836ea0f7b3548f9973a681e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6d5a3a8a9b09451c85bc2abdbc1a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343709b307de148bd18fc8cad673820275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47991d1d031b25c552eff8fc5aa93f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da897a8befe5242a6835d057931ccfa2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048f1ce3a4bf87cc33bc21f54739202278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bee8a00207171ec422db0faf0e9e9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853bed970b89d7af9891359e9162e7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed20f1ea1bce9ada4434dd8034bc77281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ec32d7d50ce987162825dda4019ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef459f750151cbdffa94a4cf0360d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecac166ae0d5438405d91b80abf847284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9bd4eae0adf9c665fff9cb0e55c17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4396606e23c7fb09b8c615eda27b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6a7764dbaa44fb9c1552a7c627d84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5303c1c329f64c35a480b51ce5d3c09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19bcb6049e949ce776ac27539410e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd75a0e4b3b84b86570a892484e9409290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6d298fd6497785fea17b7488abbd4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4836283c0e32f62c092bab8f0eb3550292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bfeee245b3ded1c432568449e14f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8de22fef509da7ca2610edc5226806294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2f309eab6169c4c237840707e2c2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592a0df8da0092fa6f990d5494bd53b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01678b5552a78ad23b13de35bb5d7ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d534f48ec4227e7e2b8abd0401385f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2675be697aa245111ff919ca4068f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54384910d3cbbcb51abbf4dcea341fe2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bfeb32e7ef1982a8817293473905e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63099bdba5d338d77cb40153042175c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f9d6f566a6a36c11236e11462d12c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c2960b3aee1c1bdab58fc0cbd9df6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bb47050d403f4cff1eb97a9f82414305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88e64eea362350a6ea10853a5206cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfc4a99f2f8f057cfb1756c7fa7eb3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804e2992cd0f6f569e4efd80330c460308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846697b06d502e90f45e71d94db9a681309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e9c58feed1006ae40bd41caa87a54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eec5b0f5a01ebb99e08eea575584cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11da18ea1ad7e80798c040bf346db3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef362df03a0b188185b4bfbf1bdce6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab5faaece449a7747c2829790a8bd2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29915d5ed655ccde316394b0b0916a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0281efc257da955aae2f4b8a8e5eeaa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d26db2b4507124a3b255d58843351317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45789aae5ea2bd6532ccb8171306e6cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670f63a8bc09e0b0076f33a9b93d958319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb63c4c275a3f29bbdb339fe077c2a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f116e051329c92a922f5f9e0ef2e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd057d56ca59a6a3e3c7ef6ebf34dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1aaa6ae800db3d5d344607c541b0f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22207deaa393c7514e3a94b6012184324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b53c4d0dafa898f1a23b8b7997dc3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f11b27a8d9d33955eb4b63f00d08ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad68a9efd9803f1857238084c08274327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656945eacf41d46ba577e9c75087f1d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a88f3b3de177944ae92c971e6467d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ace2fe768763d58ae4b7df913c2d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df92556468844a3b394fa26ac67f5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cc0d1dee07d33c64b1895abf36602332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab36acc9677a682ece2c06cb8feab5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c38e156fa75f38f44d91d51932bcd3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dbbcd8e8da63bdf0f844bb114945b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494066f17a22bb6227645014637c2e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba75235f89a400c43b832233594981a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb520d07de81cbbf0f4e8426cb86b16338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dc23f865dd632e75c4cc3b596a808339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2da9a5b6bccf6c323b2a8d27814610340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e71f5de7fa4448d30ced9e6c351a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043bbeef2f4f4540a04a050d216a9e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c3cb671633ff7e7bcef15ca0189b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0a94cf8a0e00fff9ec889d6db843b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036dd89916eff88ba86a055c4881e5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f424c16dac0a045c68944475fd7028346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ac4db012560f11b2fe92db3fb0382347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b18e92550505035b0dded97be870bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1697fdc4b31a1589784b689ae1dd3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86686a8b28468a7912ba9cc1666edcb8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deabce158f5b332ca71c26daf47fcc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac5f09ef867441734d7c6fb687e59a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e5863c714831b29f58280b8624dd6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0ef81f8c9e8dc1cca3e8ce0f9d4cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293d0556dac0a0f406e4bf94254abe3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ec0513ee3c57b0e0c141303ccc37f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98889ec425550701a7827c9cf8137bd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ac3ebe88f732a1d89a91afec9437b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff15d41e023eb23e117127539166d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a34e7e2f871a0bfd2f0c8fd23ab42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3eb490d2fa466d815cc96afe87fee6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb267f86da10532423a21c4543ed20362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d49d1ddb68f22df59bb61c1450c23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008d164374d5852f8c1ddaae677e9c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8239f6776d33e294e07b392f8fde195365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaaed8b0b1d8806db3e5d24caa36f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd33747237b6f40c1c9101a08c55ad4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab95c3166e7ad1ed64278623c42920e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47292b0c016c3259c97e9e37d37f362369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e0744284066b0d491fc26e2c3a093370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129d9b5f2ae4fd7ce3c72897ea7b4cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f36402bfaf5af7dd21b4bec3cb755372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55392b1290a0f488c6f0fcc988913b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b166611c70863852f2c8571e722d236374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6a1d4aa55599be122e55de2838aee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc9a10f4dac71b58ba8d8fbe685151376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103904dddcbd2bd1e35887e43624f45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953b73352027c408d50fdd83df2abf4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892745045b8f9ac5e6eb88dd09dcb6ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d3e6186e42ef61a637cb06499ad8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc9dd5fd484b157d09d18903adacde381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6fda36a736373f34cf8b7b04cc852382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d978e2a56d33e76846b53744dad31e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6f918d16cf0e72cbbf18d5628a82a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4517a7b5945821b0b208daf98a7dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac5559de27cb78c385c1bb64694a75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254cf3c35647ec880c36650b9285c33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88c88fbd22308a7029516e5599bcbf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fa5f8c3691542221b4b4ce6625a7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da212707dc5bb3167cc01ae29cba97b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14b4d199f8f6758ab05737e3153f46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326773e94844da45b86b8786092ee415392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac820290bf7773e7d388c04b9398e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a812927254cb297bab00ce345316dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166276f27b2a919ab843f8c72202c50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b940f50e925f9260f1f71759280cc4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a09613d70985ce02517ace1dc4004397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef75b5a4239e420d95a699cea293c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57ff964c039126271225eb7903cfa9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d17c31e2f18d62f230f504ca0538c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e84c0118d804030c9f75133d50dbb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9d9929c4b1605681046f1f35f0cac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27385c19a6a1a0dc6bd94a0f41e782a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b41c6e7bcea316f1b78f90da646be6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149a4b6ddddc523a9f42393256ce66e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85076d2594471b91604957eb6ac0dcc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007126f3894d321aefa4b904cb4bc623407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c920fe4dea976f983b06dda3e066a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a73b628a334dcfb42bb7a02c26061e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a307eee2795a71c4f3de1a654eeac94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b67d7343b311fe373acce7737e430411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31059f19dec2d3696efaecc4405d32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ea15646c99486ac99a1ccef129a65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab1362e47c4b668eb4ae57c5328a9a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bdd0f3eaabe220358208e1fab4728415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd77d92338bd932ddac412228ad560416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb82b2b85c87a33f93a6d4e28787d8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fb73d41b100bf2648264fed44c34b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48281782daf808777da8bd615e23d619419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182f440fb42d1deafc9b554223b1c34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918421c84084d797ea4a89bbe042a27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b6236f1a9e1fa9efe52add41d2647422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390507e2ea0fede61788a6155955f28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5d33c602476f185154fb78497445c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d0a387a215dc8ac3f980be9786c14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f518cdf069bc5af65305bac6f9e670426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653917c6bc97be36b2d18e878dc84f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d86e6213af6b3192de1d3b4d2cdacf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014255d0e9eb23d4fa441d7b19b55364429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179de2e91edaf8a6494c74700fb4c9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefb1dfe2ebf7c6b05da8a7ab56be90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59562b1ca313d312caa06bbc97b18e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ad94ee69e3c15f78bd9ef82d49820433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0247ee6294cb07e24251cb64826e847434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95832e045d87de4e6ebb3256418c4b01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de914c343d3b8a1838c9456fbc8883fd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4721acaa318b3cf0231fdf08224a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456a6f277f850cc508fac4630c97274438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d05ea719ec12126bfd34b319fc43d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcfbeff2542103f27664f16f2b9707440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bd6261aa6e705b8f6b19d614cab5b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c3c8e3cc1f41545e3ddab1728a21d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace329799a3c51db00f33e8ed0d8d981443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278fce3354af0390c68d08b15113d83444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866a3a83711472aa149b3e39d518cf6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e05be4f2d5290fb911367da7f8f7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879df1282464590310ea85d255e18ef8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f195e2237648fb45b1216fa74b1efb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c980af96153afe36b68a2140aca80449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa7a7d366cdadd89653eafa7dbe35a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe75541dca51d6fc10dc1515372044451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ca9940f31d0bcc5a28a8b48c05e58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f8c4e2601f969187e35899b86e122453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaca1448e3bfcce1b52000193bb9cd2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d41acde18b279a00188ffbef7a681455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a3e6080554f9fe8e1e005c411bb19456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff53b7fc84b78ab63fc0368bad2fcfb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0dc6f3d1759f050d758b3eaae407b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a8ab9403c0d18994aacb4e80010f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8b952baa59c0ee6a7861abff6728b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ae31d4b208007c796f90dd4fa4b9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f938e3cb54081577a3fdad94f94c5dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b2ed44574ffc36cefa852f7a7982e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d03930f57aba580db1bff1172b7ef4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1ee182366325a9338d61744d0a3ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764dbc7b1bd32320b8af15bd131b60f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff004778feb5c634c1ce4d59c4973c58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059b014109bd862f8ae25105c3049be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e50851e98fd0a5ef6439e9c4521b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17063e5503b57732c463b6d04a63cef1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43a442aadef925924d8dd45c3cbd0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb97849a842480bebb47097392a6f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261d2d748d0965b859f193195cb31e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4acd6b4e701dea1bd5361c900e19a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b00b4edcf9e19f690239d9f3c9b3db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464181e98b007116e2937b50430efa37476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59692a6250dfc9a9ff54ccd6be320f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32b60b3eaf27d5b96dd72f96f423e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b495bfe7ea92be2c9a0aead5b76ad3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8272185aba345a1b61418fecb3e313480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640dcb72e286afe604e5eb9d5feb52e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0345d205965a7095f1df4ac0ca781482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdee30e9d8ffde0aa1f9acc6a9c31e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d111d656f5e9d799a9159fef5207d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bc66a204f9084436b2cfd8a345811485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ea54a83967a1947805e8a2e325d96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbe42bffe6832b8098c9da04ad8a3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff45869fd0f46bd8cbf833cec51ad6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf00ebd4f99b927eb6b88b9a7c0f004489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283160b0f55db7883503d9bd118a2378490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d2ebaff2a9cf07cd1e990486658e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603083ee392e5d04469fe1b5f7b5d47a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12776ea3551e89d781f943c276ab27d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96348772e9f2f48191442b26a53b927f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e86ed145218ce64d016e50596e7b2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630f4b9b296ff5b8a072d7ebeb095a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd09d1dcf654361e53f4f6658c9f602497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7419ca9d9bf2ea3814addfb202a571498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2fdcffb1778386608e2060ad912ae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b347446398f2e1d8955576f6ca3f09a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fddd5d54470ae451d62e41957a900501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f83ff9005ae8c715f4140b6f4b8b31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64239fc73676fdd486989d574ea4a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7a3d7ef70132c4e1a7c6690fa53ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c18f2e0872b8111e3a77e75058b96505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7028fd7cda1c21ef1d870e70ca9fa0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d810186a29c17dc43fef987191419507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf2fa8704148f78379f64f2fd7ddb6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ca04fc243c49c403bab44ddd74b5d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab3e803a113ce6b8a4a05c55752443510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d7c9c262668d777840053baf38d4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2687fcd98c332e1c8f4c4d119694a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc68ad9bb2996dc5a55a800f6ae255513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca235fc850ad4b863860ee6c35edde514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390eea91cb845c449f3509958465e67515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd723242cfb97a8d40397ddee523d12f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6430406086c3207cd60c6596920204517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e3dadac5d1f05afd97669941f950c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb242348a7951b6d5d27cdf132b1be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d05a070a2328be4692fb07160920ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe88ac761d953209b6e32f6f063077d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0896300258c4acd0cba29a0320f368b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaae9a525b62400dc235f6c2287f414523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009405c942852e6baa73e1e91a04fbb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5d51275f5bfe6a7933ae27ed65d91525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cd1b1b60554ec32f4c7d9cd3c8f01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f60d1475ecc189e6f1e1443fc407ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc4f228e2a9304d6d546a0e373dd3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981cd74ad805b405a31d17d11afdbdd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c172b2c974a8adf5499ef13b53ca9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abe5233b81c06c08e84edff18df39d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4b3d85487c2f79fff22e28881f7b6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ee88a30ba66c3428c287e6d06f128533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fe311c2d292605bf444f50a1c313a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9840b88add8267019e57cb74b5b2353535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a0634e87c7e41839a0bd010d7306b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395e53469eca4db800dfa8d6c5ffdfb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f74dd81ac17de5387f0ab653356b19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070c32528c9baee419df573a948c1db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ee45eb48b82c8106a3ee2442f89af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82ec99b181d32f393b57893a313f2e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75802a9c8b54e7a7e27e578a209ac9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbe7db5f8e9288ec4ed5ecf1b0f294543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e64a25a657483715c12261525f3e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d7a3a3b6c118ee251bf32dc522c18545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26839800a62ac4b26fb360e60b631822546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553ee01b565c3228125b86351abaf08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e3788b33750109357e07b21f7229b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567f68fd2c40c366571aebe419ab0ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77981b8670194119fdb0d95ce1e05e30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de38a4325cfe4fa8d7d072b75bd962f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272832a12aa4db7eec49aa2c10302e5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3131aa7c5c9239b4407e84417305d68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be73e9bd18a8a84fceff899c2a4a761554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e4fae14ba54aac917d134c513771c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180913a3dc77521bc1b4e822b3c524b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18cd21b24cc810fb383f421400229f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab259d963cb4c00c749861e86973a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51eb9987a541d9e85e3680f1992bc48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3430d1a301159ef1baa9a847b898238560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609b2d5fdde1efd8ff31dfa6fb2fe4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bbd7525236d17e67fe0688ebfd7f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663ab46854917b9c959d050c74e2166563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531c15ad3f8c525577f35d029e61498564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48f1f8f7824f2bf31f2c5aba9f8b31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0a6520ffb5a049d723441f2c4ad6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dbc249ef836ea8733ba50d5d4ce20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448968faeb96883c211374c197a33bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bfc582b4d1a2569d523f6bac5f5a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457957b52b644de9fc082b3478e31966570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ffb5366c7a94e2b2778fe2c923ee0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502abad15db04c3c0e48561e85ce7ea3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314f3863e00783e9aba578d116adcad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1bc113a7959c675c9b8fb61192d54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe61bb0ed5c6ff478bfef04e3059e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935405785652885d65a2ee51f2645b36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee5e2fdcab5dba61d2879eee56ffb0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacd7f12a56f4a4acc06fffed90846a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb46ab9cbf5bc136485a6c8564bb315579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6c1d9b023ba8379e74cbed8fef38c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24d6d549d687a4b655e4143f1f6f27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e3903c9d1e6795a2ef71df47e07ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8276357f2d9233f35bc83dc5472e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c05f7c9a4df4d681b7ec7769e3f1ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dad8cd43dfe97bc6d6684f52f50eaf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11fd9ff5971e713126a39418627c0a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2896044a934f3c7528f9120f00f362587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7972fed979516c670986f1d230f46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad470b044b15c0d08406b3468b9d20c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee23d1438da8a6bdd0a0d73788c89a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93171d017dc0c06a159ff3d0e4e516e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0cf74f786f7c2d38a73c17cc2b816592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b303ee69a7f0818eb43fa9164567f72593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840ea6540d9a648c7c2537f3bec331c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7f95636c9f877a449d4341b70dfd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc49b9634aebb76f954976c002a982596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b46c285a9862f213598484276f41a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93365c97dd9d4ea9f9219f7eda329b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5e19580f51b7ac60ea50e1026b041599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c20857f78f436f31bb780f702f4e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafe4f8a259c2c70b1ae73d376b4a3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc122ce5c09810763525b6ad77cc9694602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8de1ae0ee900dac2b98e9dc20fe41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9111c8040d31c097cea175f3b95fe4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f01e6952c655d7f4b31b5d1142c2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5295ec21b808bf8d6696716262fed0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1b2898fd73bddd32eeaebccfc575b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50400e853ed11c0e1330cf1a58215328608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bd9a3d79e1315712548fbc63e0fcc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3fc950773725fcb42f1255d1e7588610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b53293d2e0a77eb393238ebb3720cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593d984aaf274f1a137cfe4ccd807af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd2d166c86e07f1622dfda81f3b2b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3524d7ce71837973289ff267d3aa1ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0a6414cd3c7593b111a54541ee406615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3d1c5d7025b692a9c577006ffd55b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85119a3a397a81b15edebc5759e69131617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0152e8cc835ddfbf7b5ca3da3b6399618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4e5c0c0ac374898eed118c9925c74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97841b89b2a661e6222ac4d1373946e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5b4ff18f0194419a310a44031bd07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28166870d327275225211ec7abd2d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61e06963e56170a78d5a705c3033c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f7ce31944611187f3508f6ed2ca53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5f7da28f162110359243ed8f26134625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e17b234ea177c27f6683d49d2ed939626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dcf5165282c2d5b3e0eb57f9d5d16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d1593bf95ca005bcbb0a217eaff12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d2db2de28a62e1f11faac8fc8b624629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb8c83f991e4498ee60157b3eba70c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201ddd8f8c876e3a2480c8d190ef850631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6251c91eed781bf49c1ea41f22e88c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948a947b1b0fad3fc88f0696d0d0529633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01cd895dde6609ee12a3930c141fe1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02400537946cc119453217fc12bd5a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b12745bf6eead92c49b5717d1a0588636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f94ff3714326c3e2292d3d149444f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1bc0040eab4eea1eedb1cff28b128638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a23267e3d2b50171802f31f86d06e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a4e04449271a93ba93f3e9b79a2f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870b5d5adeba69586967a2448bb451d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0183f96f0324dfac2e00f58856a07e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0b41a8252e07bc33c5affb669718d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c4ba4d5ae1f2e836522b5fed37fca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805643b7135ac83b54b0311e87bc105645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb756ae34c18b8f5dd4c25a246a4233c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aea84c1420d72e5bb081d941f1de0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb15c63346e95de71096c9e6acad7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ea250b4e28a0f306b52b390e4feff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb871246c6f57755bce8217d028e3ae8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abb795394dcba3167bda7b30f4bb10651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c39ac5e6874b0d5f643721b0be939d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f784efd3df6a6f339e13ca461bcbdf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ed3bdbdedb1d2e0991fece0691486654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2897ee0b367d057bd7db2743bcef69655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14d1000cc1c60bfb132e10e8767f59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e34bca2e5acbdadc8bba359bd87727657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc978e86a67ba57bee5124cabb064058658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994eaa0abcd544f53fc03c2f94f29ae5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7539e9637b0a96e6917d729e5b93b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f220f233e053cad6cc6690a49221957661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c7c14fe263a3afdb5ddb332a3ab0e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376ee15adbc76ad2cdd89de3a512935663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1bbf21f45e7d0a6ed09b0807391de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c2106394a91dd8467c9badc206d5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef889e804e0dc987b3b9cca7167b8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0845fcebf1eb82bff2a6a59e771c301667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588ad28450550815ea3050129bb5f29668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d88cade93bd33cd19690bf9d34639669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156b89b62fc30447f9fcf51d86163ce670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5704c0b48aa04b93e4bbaca260a94671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880a9dd248badc18e94b0697d1bc911672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15e865950fd3aa8dd2475ea8e00b85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be9aa63aac69b5baf12f5a88e41427674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d077131350e5764d2dbfb3ac506bc4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc11f6df19fe72729d0d00f476e877676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acfb21773e0001d494b333571d446d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e05fe80955003810bf1758c5743a8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6054571f5103767cec5327f045301679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bbfc377eecc9645a49cada7cb114f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc14899565a6e5266ffa80c3e148295681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378f58d0fac4eef8f75c2753e5b7198682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27faf3345acd52ae71a59c5c4a32238683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a649fd097963f8e26741df52f0cf70d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7e07e78b59d9725c515f20befe301685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64979fcd5d4c1ba4fc5a6fd6d3d8ebc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51464d430f243c4bb6af7944d39b8ada687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d29648f3e82f0f400d19b6f17f29e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e16afa21b370acaaff2c94fbb49043689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb925a711abb92e12a7da009bafabec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c4f4f2751031868e37fff6b6d32d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216769280fa7b58e55c27601f8786ec4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fef8883f613e06c5aaf83ec764ebfd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288562fda9232a237c08fa042666ccee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333afac17167087c06f2223267406d13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cecf8a99315c214526363fff624de8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10253a905249d67380446d4db827a2fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f0d7794fdc98a8df808f09e445bc3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd26307b26345698a330418ec78157d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ad69966e58dcd2193537553a1cba8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b955ab490cca0f5d1c9cc32fcd262701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fe5620fd5418e0b948279c8ef3646702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717f1f93f9f8b20915b062b17446ba4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea221f1cf147c429ec096afdfe48739704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d85a43f18b162c7bd84df1b9fca95f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb18bfddce9f4f5b38b5ae7db3232b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329f0f68960e7901dca7580464fc89c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228abb2d5f866ee9d02f71f385714d5d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd117296a1b5c8a8a1bd3981f64fefb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eb60163d4015776e9be71f153a8ec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5181396ce35406b7888c40226ca1cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd92ae3a019a6453b5cc8742715f39712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af999a3f09cb3b60d2ea7c2c8652762713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56454159b6d085546f5267dc41c747c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e91e3861bde5e0baa8e1aebf8be4a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dd6e4d1cba327d357aea1c0f6b42b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43284a63fc0c49fb573dbbe9819990b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caace1ba14e7618523966fecab8d5f32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1a2e3c84b2c3fe37bb8eb8ff336b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e635b3ca559c533f72521bbcf6c07720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd93150e2f2720412c0de9398fdce9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6e7d402e9384a9bcbd9f6205f2068722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7fd5d4434a8d58b0f2b927f7f8830723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20993edca286881c0eb439c3a155b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d853075742af9c75261830842240f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595f00e5505f3eaa7d59e71dadcc87b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2449ed7f0ee336b7c561e0469ee9cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3a8af6d3b63c7418d504d9fc44cc7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83edb27cfe2dd9891967df8ad7fc1d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b605b7f64e79e29e4bd658d1c130f1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2809e0aa5970628e507e9c9b3cb3f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42925d0560274bc6b14fa84efbe6df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543c8a970206219b2c720a74ef738da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf583e01e3ea40bb15388a7a7e1c65aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dcd8efca7359f941087e3ad37ea99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05989dfd34752249260d8bb87edb7ac2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473916a554d1f3dcb513c60c55c5635737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e3f4b2a33ae2d69d3fa9ab046fe7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a996e80a0954055a0fa30f36c9fe1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e9141dc879c7f1a5d721b52bb83b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6e3aad64ab22d6d928c25df71c7bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4576f4bded4ca61cf6bac63e912912b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a23d0f615347da090e6570e47ea61e743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5812,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5872,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6292,51 +5974,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6352,51 +6034,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9232,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9442,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>105</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25822,51 +25504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25952,2210 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...2158 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28422,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J410"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28498,10213 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12613</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.47</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12715</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="0">
+        <v>9.380000000000001</v>
+      </c>
+      <c r="J6" s="0" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12856</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="0">
-        <v>14.53</v>
+        <v>74.31</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12878</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>6.29</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>17002</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>18230</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>74.31</v>
+        <v>21.69</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18231</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>113.31</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18232</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>112.41</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>17540</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>12.39</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>17541</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>21.69</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17542</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>37.71</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17544</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>11.96</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17545</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>19.96</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17546</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>39.7</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17547</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>5.57</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17548</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>6.32</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17549</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>7.47</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17550</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>17.35</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17551</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>6.1</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17553</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>8.73</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17554</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17585</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>33.05</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18352</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>6.4</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>13261</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I29" s="0">
-        <v>8.710000000000001</v>
+        <v>1.86</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>13262</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>2.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13264</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>3.33</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13264</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>3.33</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13319</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.96</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13319</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>2.96</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I35" s="0">
+        <v>8.08</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13338</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I36" s="0">
-        <v>1.86</v>
+        <v>12.46</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13338</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
       <c r="I37" s="0">
-        <v>1.86</v>
+        <v>27.83</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13594</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>7.1</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>12626</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>18.51</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>12710</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>29</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>21.97</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>13666</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12744</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>18.99</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13695</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>8.08</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>13703</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>12.46</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>12940</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G45" s="0"/>
+      <c r="G45" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I45" s="0">
-        <v>27.83</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>12941</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G46" s="0"/>
+      <c r="G46" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I46" s="0">
-        <v>21.54</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12943</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>54.37</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>13762</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>16.42</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>13763</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>92.23999999999999</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13780</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>9.34</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13809</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>15.17</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13944</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>7.71</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13945</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>8.279999999999999</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13946</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>5.3</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13961</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>10.61</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>22017</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>15.56</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>22042</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>48.05</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22058</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>11.76</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22092</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>14.91</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22093</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>8.960000000000001</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17509</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>3.32</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17510</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>6.03</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>22104</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.26</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>22114</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>12.54</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17645</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>10.02</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17666</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>23.53</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>22142</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>16.22</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>22143</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>21.33</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22150</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>9.039999999999999</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22151</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>7.89</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22157</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.01</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22159</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>12.87</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22160</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>24.02</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22161</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>65.56999999999999</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22162</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.33</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17998</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>10.44</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17134</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>39.87</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17284</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>73.20999999999999</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17286</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>135.18</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17333</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>23.91</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17343</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>22.75</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17374</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>16.81</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17375</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>21.42</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17376</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>27.6</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17384</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>38.07</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17385</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>58.57</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17386</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>1.77</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17449</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>129.04</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17450</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>181.32</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17451</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>116</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>316.25</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17453</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>83.45999999999999</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17454</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>36.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17455</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>31.15</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17456</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>40.99</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17457</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>42.62</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17566</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>20.25</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17569</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>51.74</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17597</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>17.23</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17619</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
+      <c r="G99" s="0" t="s">
         <v>311</v>
       </c>
-      <c r="G99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I99" s="0">
-        <v>105.43</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17620</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>31.43</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>18252</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>213</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>85.31999999999999</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>18360</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>20.02</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18371</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>13.01</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>12327</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>9.91</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17362</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>116</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>8.720000000000001</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17396</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.109999999999999</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>18313</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>5.45</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
+      <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>12542</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>341</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>8.91</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
+      <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>12543</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I109" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J109" s="0" t="s">
         <v>343</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12601</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="E110" s="0" t="s">
+      <c r="F110" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12619</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
-        <v>29</v>
+        <v>136</v>
       </c>
       <c r="I111" s="0">
-        <v>7.51</v>
+        <v>15.76</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12624</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12686</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="F113" s="0"/>
+        <v>351</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G113" s="0" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>2.37</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12773</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G114" s="0"/>
+        <v>342</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>79</v>
+      </c>
       <c r="I114" s="0">
-        <v>11.07</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12774</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="G115" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>173</v>
+      </c>
       <c r="I115" s="0">
-        <v>9.68</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12905</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>6.58</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
+      <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17068</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="F117" s="0"/>
+        <v>364</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G117" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>8.31</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17064</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17064</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>371</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17069</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>6.75</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>375</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17069</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>378</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17070</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>380</v>
       </c>
-      <c r="E122" s="0" t="s">
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...10 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17070</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>383</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>163</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>7.66</v>
+        <v>5.02</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17075</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>23.7</v>
+        <v>10.9</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17107</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>4.89</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17108</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>4.83</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17111</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>5.26</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17132</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>4.98</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17133</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>6.75</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17279</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.93</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17280</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.93</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17303</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>5.02</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17341</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>10.9</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17342</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>4.23</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17371</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>9.91</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17372</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>10.61</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17373</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.17</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17373</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>4.17</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>431</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="G140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I140" s="0">
-        <v>4.17</v>
+        <v>36.79</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17397</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.69</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17398</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17417</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>8.51</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17461</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>24</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>3.73</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17462</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.67</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17528</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>5.91</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17517</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>4.91</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17519</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>6.64</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17520</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.37</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17521</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>17.25</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17524</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17532</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
-      <c r="E152" s="0" t="s">
+      <c r="F152" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>467</v>
-      </c>
-[...10 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17558</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.79</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17570</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>8.720000000000001</v>
+        <v>7.22</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17575</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.6</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17576</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.37</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17586</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>9.98</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17587</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>5.11</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17613</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>13.11</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17614</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.54</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17615</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.96</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17615</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I162" s="0">
+        <v>9.98</v>
+      </c>
+      <c r="J162" s="0" t="s">
         <v>497</v>
-      </c>
-[...13 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17647</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>5.3</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>18267</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>8.119999999999999</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18268</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.9</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18276</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>20.05</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18288</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>7.22</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18294</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>4.11</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18295</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>10.49</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18296</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>7.91</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18297</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>7.65</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18314</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G172" s="0" t="s">
         <v>525</v>
       </c>
-      <c r="E172" s="0" t="s">
+      <c r="I172" s="0">
+        <v>7.02</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>526</v>
-      </c>
-[...10 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18315</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>333</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>12.96</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18324</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.29</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18327</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
+      <c r="F175" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I175" s="0">
+        <v>6.98</v>
+      </c>
+      <c r="J175" s="0" t="s">
         <v>535</v>
-      </c>
-[...10 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18369</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18384</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18385</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I178" s="0">
-        <v>6.75</v>
+        <v>13.82</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>28</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>311</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>341</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>217</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>217</v>
+        <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I219" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G220" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I220" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J220" s="0" t="s">
         <v>662</v>
-      </c>
-[...10 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>213</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>12.74</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>6.45</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>213</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>4.75</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>341</v>
+        <v>668</v>
       </c>
       <c r="I227" s="0">
-        <v>1.74</v>
+        <v>17.23</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I230" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J230" s="0" t="s">
         <v>693</v>
-      </c>
-[...13 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>21.32</v>
+        <v>9.27</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I234" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I235" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>709</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...5 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>1.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G238" s="0"/>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I238" s="0">
-        <v>5.5</v>
+        <v>26.28</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
       </c>
-      <c r="E239" s="0" t="s">
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I239" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>720</v>
-      </c>
-[...10 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>6.13</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F241" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>15.76</v>
+        <v>12.96</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>11.31</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>730</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>372</v>
+        <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>804</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>807</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>805</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>810</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>829</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>832</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>833</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>839</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>840</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>841</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>849</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>28</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>28</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>23.31</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.94</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>19.01</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>10.8</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>17.46</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>15.48</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G304" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G304" s="0"/>
       <c r="I304" s="0">
-        <v>24.16</v>
+        <v>42.59</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>46.75</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>21.97</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>5.99</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>116</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="F309" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G309" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I309" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>917</v>
-      </c>
-[...13 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>398</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>398</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>23</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>955</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>110</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F327" s="0"/>
+      <c r="F327" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>974</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.62</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
         <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>432</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>19.06</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>13.96</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>35.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>398</v>
+        <v>303</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>23.09</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G337" s="0"/>
+      <c r="G337" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I337" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
-[...1 lines deleted...]
-      <c r="F339" s="0"/>
+        <v>1001</v>
+      </c>
+      <c r="F339" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="F340" s="0"/>
+        <v>1004</v>
+      </c>
+      <c r="F340" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>665</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>340</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I349" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I350" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>1040</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1045</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1046</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>1040</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>116</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>28</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>333</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1091</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>432</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>398</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>711</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...899 lines deleted...]
-        <v>1197</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>