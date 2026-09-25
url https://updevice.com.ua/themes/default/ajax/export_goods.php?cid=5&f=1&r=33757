--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3433,51 +3433,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00459725311aff77b3aecc3bda44aff81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f595f779d72bb346e9ba38125942052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d890411a6ba88e485165f42514ac3b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340060c4dfd004b24c67e8853bd0a4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e782bf59a82abbcb4a8246fe27e907a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba06d75205794c32b16bb44f0124d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a1eed0cd6ea74792d63ed3db5391c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60dd79fb885c7fd7308ca2a40702528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6d503f0c69932eae418a17c888af29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9b0e4561f99038af57a381ef4ae3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb624a90225013a99f2e4835b983037a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582d2bdd723b62b615db5c5ef07862612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec62ec2a9e5ad6e3b63012b3ae4e9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc52ca0319872a0c1fce60d2e8fbac714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ff389debd2df7347bbd2ee347528115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81430213c8d0d87d403eb0339cb103116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714fb8c2e66378f6336008ed2ef1fd817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd648dc0388fe3d1c9983fad49737b2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ead2f3c7e250fe917057e59927885d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3f91c9a60d9cadaa919c4a9d0896b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b086156dec24ff517fa892c36e18421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35dbf529c126bc11d0e1a3f2ceb73022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae8d9ad8d0c4740511627d3fca9d9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846f1f609200ee78bc06aa6faf8a1a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cb2d9cfb43f96da4c7522fc1f986d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2d77a81b48b699e626d6bebfcee6526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36e47937b60207b9faf41e75ecadb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c99fec78518a82627ef75f326bdc3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c2302fab8de34d2dfded792d01fb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b04e389b5e2a72dca8470884963d6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753d9a59a291db31b0a9c90c8f15ade31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f02fa7d9488eb30a48de8c66ce8e2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930561af12d6807ce59ab74568517fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fab4ad4efc46a636bbf13a9dc1df5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee186556753bbd62821950534a3bc3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee971f6a28bdb241707596406eae0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f22ce052fb5ec8ae870c1d34194c2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d289e96a37d82b7bf87aefa88cc69738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dee39452030cf54e704a0c0f982a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102c0ae950b52fee2fea07431de2ebe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201387b2f9207d49831ce51d9a3761b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21609ca4a69931b38a0770992cfb172742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2c4517d27b587279d50c91e5967bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7da2d1eb7a3616c270ecd34b59904144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0bbceb99bcf373d807788048ed66945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6631a87f903d120440751ac02d5b4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28878ee90da8e7b7f081a865cbcc6b1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371b9f2e01782c77f3bdca6319b270548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0371da3e5fa5ecb7a2ead8b4083a7fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2a1d608ab744e6cf1e6be257d371d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fb0433ad72ee28d73a7a3ee8d030b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2718383451f52162d2be91a250e9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f0ba951441a02c590a4a29de3b1de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258472a2833c886209429ccb0b59320a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55113e1802eb127c924ddebb6fae4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0ca40d4093ffe46231bc01d3bd83d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e90d5c1176aa377f2b1a8bc73c3e1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476392fdcf773a14a80e8c397dcbb6b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13b67f487070fa0612ba23695b571059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d1d0292fd4facea482caf0d50361a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837169825e102d108528603ff8deb95b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f88d094f476f21d33cdea81b1de9f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978625e57ab651393d4ab8281310981e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fa3abf536a49851c14262b74928ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a17c11c82a59724be7a1a7e71a2d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e222c843b83dac8512d6c4db8c7ed9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb3708956613d52d39ae08bd2fa11e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376963b03d80aa228d4ecdc7952d47168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f576aa982ca1f3d09539231841e38269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5126ab3ddad41022a9cf20c357b6e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf1805a03449fab8575f3808ea5e7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e56beb960315be704e6a4e2e580b1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c4071d7aa77703023851f2e9b572e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f4c98a4f55f6ff373c0f96238f48a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70703c3e0ba7a02fa8e41b2f2e8e449375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea09a3b36d6ae01436c050fe6fcf50476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01448c75a7df05828c6e4045de1e14677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faf2ee4fd04cda547933684127174f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d8d7412fb908a74164fc8452b76879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b49a688f82afd4f8f03f84811f414e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5724e32329bf09036f9414e89c6c85581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122916ec485fe2095ee8f327233991d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37228dd68e10d660439f5d60a165c22983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34161546805f0769bee12a92cb1fcdde84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120010eae32336f95ab82c8b23e113d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63d637f7b6e838884e095e862177ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed94b45b9af4e325adb1777a9080d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca1f4485809ada248a2d63205ce42f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c73bb9f822da6e38ce86b7109a4bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e739faa46ba774b49998f6840d89390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47bd588ff2d641645269a05bb5491891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d135a135ecea821223830d36e2142fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfcd8495f3f25af278ca17d7318b4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f21657c2773fc8b739107cc6acd6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56704eeb096648fbb9766742c7c388395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b55b2a4d543078fcc1ff5053b55bfe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845c9a82ed34a9e2cdc723466edaccb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd299872bdfc52a1b2bd0f05c6e3300298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521777cc23b0ca1cfcf2cc0096a769999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80c5af000f25331e27205551d734d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d125dfa1ea198a7a20fca551e0bd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff31eff1985483ba3280bc02e062f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c3ae0c018e82b1744ff4f9a3896d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75c7e584595d6b6ba4eacaab3b1281104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883bbb3fe61f9075c4b682f74d5f239105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10b04d4558fd13f762c42440157e16106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1302d4741cc3202041df8d4dd7e3a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc19199cc7a6471ccf7a8d73834aae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef24d20e920dd6f26effee4d14d599109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8cfbcd8dd20410e05ceb4a57f7530110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e190ff713fbbd7bcb972f5dce910ebc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eed0958f7b4fd4e0575adc8b90cadc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdffcdf541265d98f733621822fafd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65617bfd1ee489bdf25449c58879150e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897acfbeaa4f80c901a746110ccffbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14281f00f9227fe6782521411e6a17da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4319aaa3825ee44093f9c0fa0b91ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e35918cb6d3decefde438fb6b80e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c863fd05dd933d6da511a3d64e1b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ad4ffbe70e3651d017f999251cfdc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f6aeeba73ebcd6aee96fa02e92fb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e575a80f4cf6a465930574aecbf3c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb888cca4af1c3e810315a996180608123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326978c72b226f32d6146cf07464915124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8550f867ce7bd7dfa3a59058b36b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c210d49a2a96150726df70a0835d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c59793f92b102ea492e627941a7b9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d74c4d55cfe856bf171ee7334123ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3d3917965cf1e6573095f4a42953d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59230758a11e641d0e81f72b9e65bd2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522eca3477353da31b20993347f398e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4c1c08a8e4bb5fd2ed6cc7147b32c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584386d6fdd56bf24526a37ed105b222133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ab54969743f3b6e4672101af41655134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e57851012090cf16e04f58085a342135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bf41d908fb4680370b057f14141df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adae72f5b996068292d3937454ad483137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6eb704bfa98eb5215fa2482ea7e2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83c231c5dc10e46829c8aa7a1ddb3e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d139af1fa7bd43d52ef64b9efb7ed38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0519177454b53e7f3ee75dfcab2143141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54698a08bf1f5b683da13dde8e806f72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124360a787eefb4f69cb934db35dbcd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeced51c250330841955f5932846f4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bea8a20c37f14593fba4d3eb9a33a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844ca1d98ae4668c949ee34098dbc75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a41dfce4fe354f184ec321195d4997147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb0caa18ae297637e1ba100a9cad50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388d5ab43fb9094ac0d7fb2dc62a4b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819872a636e9b4c9cb860866eb8c9dda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a4b069569f572eef4398087ae6f9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c1632ae67d1658e22e32de389b55f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6771d71c35fedcb7a5445446653ba77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489382b3fe85056db8820ed2e57f9349154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76607af01bda2500fda2a6d19c4861155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37120d9f1057d42a83165bd94fbd23156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775cb5cb9da76e93a5202f6d789740f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec94c06f310cf9c33ae785a7ec18aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d62fa529983f63c09e1eebd7e63d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584eecec6ddfa63db6da3cc02851200160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eedab0dd4999c2aa9efa5c2e0bf18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28bc9c4a586681f6e99acf85dac6eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bae8a12fda907af2a2302f748863c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778727fd5329e3e38e0f0f002b06e74c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209c15c3d2a89b7424bb9e9b8039028165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31380799b2d5cc2556cbe1ba8bdece55166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a455e22e6a8481c058e81f1a6210a52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bdc1e54bb6575ffffb29d0971924d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d43a80026334ec0a1f99abc9aea18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec7dadf4e3c83fc2f0b0dbc09349e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3116ea08c6319d56ffe8f9db6eba13e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937d1e7e3e4c21923c47dd42bee6aaf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2cf5742f97efb9393504c95c2d815173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b1679032da659bd0bc0af127e5242174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b522207bd89803aba5b4802cf0e183175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1e61ef940fe13ece34740da2135bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a6d38610df7290bf0c53d0100e174177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17317999e6520214f50b294156d3017178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd100ec280b76f37eeb2a9632bcdda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b261d6755d8055ed5343ea10714855180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f8fe72c25cf3a96430c703aed12ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec73ae5537ee86851c8c14e948f17f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfcf339b0a34351b2e2d94c7765231183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa72136022e487ff99dbd2c5b05b3ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f27466e6b6889655a4531a1d185010185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0795721f48d77173fc610827f4824186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0901d004dfd2c0383d4b7f8df0417187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c291e53996aa4204018f7f4c868ef95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd352d69781e337f6ae28023781d268189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb880fd7a3c40de8e2ca187283d4039190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b16f90d269ea07f4d525cc522e645191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5374ef78eee24dee64361c935efac4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee87979d6b22ed348a89be4be957c0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76ede8c90567d2fa4c08e51d216944194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334796792bad043db81a41f513d2aed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95f0e9240bf8e65da76f2267a4c0f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773201bd67f9633a0ccef6bd3307080f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27744bcf583bf5d8a51ac4dcefe7323e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f1d365ebbbc710e1c22a782b7f177199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e0ccbe225364cb43bef08065469bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63446e50bbbfdc5c070a93c35562b898201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb605eeefe15d320bee434a67fa063202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5174905f0000e032d7d7a8932d71d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770b2520bad5d4964ed4821be97bbbb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d31f1db84ab5fd0bed4215c09653bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5c8e9d47d6f1311776790516f6eb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f75346f860e371c74e6354788b3762207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749ccb181d967b7f8af29fde6fcbcda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7839715811fa232cd024b8518848925209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d0d2e6dfcf336be78cd56a09bd196210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a9c635a5b5fb9b0a9d46090241095211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68d8f6ea3f4a9606e85677ac4bc790212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45581076f51b54f563f47d16e888722213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069263067faa2f903fe47726a9fb804214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef01571b101b0aedf3f4bd62eb0b00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a72bc76783c4e79e4bdc83cc053b61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565666284c3eac5121af16dc52e07fd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9ed4126b0437f7478b496ea29ccc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8e7ffcaf278f2bb5a706c5be414f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597745e59418a0206369f0e8757e3a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce68d237085ca3d29aa4e0e9fc0cbd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c0e3c0fd509cbc98153fda8e71f71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3342ddec9c913cd253521e9f25144223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a8ebeee09fe44ca2d71618a51f82f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae3dd6a9d0d762858de73ef41f80e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e223becb1b13c2adc74abbbc2c458226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acd0d74b3a358356305b32d4605d4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c8d626869ab4f5b3e61c313234103228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd2ee4ec0ec87b69020f967a4c715d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e060da1b221346adc00df754f417a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91784313bb872832cb0b4f7c6155c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd0287b0594673a7ab3c7366bf2218232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d4e9033bb024066207c488281839b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc38183206e7f252942d8ec6f4987d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b5735e0283422df74c7613aed8af1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae30379fcc21a5d31a8a0d214a150bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67630ac16261a328c9f529f01b0de951237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796c4bafc9b7355cc83c6d9ab40df12238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a15bb6b4841f991b1db3d7bd4b44c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a7e2e268642c1467940726e8775f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e47b8603142199dea7e6db08a463a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3163c2941e51cf57fb2f9b50b7eb5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c5085d51db89e86bce00a046f0f46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc615c13e9adef9f9eed82663c20946244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f5cf4e17a8f2231c659af3eaf1849245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e019d3643f6f69aa22f46cf49c1cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7afc0367a3075e0b3b12c85ea60e2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86f7d99bc38790c717a6df3a4201d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d8397008b916d02c32629bba2c434249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c604aaee1fedf59b5855982ebeba96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54427698e7599826cd7719c5969500f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de534697bd4f6f05e293307dd789d287252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43588985c3fe8d0cb5eade9baebc915d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8419fb262edb6b0a175b8ad7180ed9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67dd3e1ac76d575444fd819716e30b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03305f34d29c5a2427310837ee424968256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1393ed83cc05dfbb79ef7fa664f58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c8a64765f42bf1553766782aa336d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec98273a919b23e271abab2564c2ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89524968973c1037b18a14712a97477f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6447ebd1b5de5ea19cbbc16a110e19f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ff1bf08847e775897c76de0d19d3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22998ed1c7b91ebf3a16465416a2873263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ff35e05ea22f13a49cc9a05ad2d25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c08f62a8fad6d069a29bb4e5839ab1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62065a71a42ba58e8c2dbeb9cb33792d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c4d7931ea714ffd84a06b0477fc97267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f209ee48cd9e97c72da73fcb931302268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5b88277589894cc4176b0bd05a40c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ef587cbae722db64c604303a3d714270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ec5364fe0f630365e1173ef22383b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a2834718ed75d4ca401845b05ce50272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bc942a0748daa03690363becff23b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45717dcfe164b8d762de966ebe6d8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e472fecb1744a4756d2e499694ba891275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ce2505aacbb872bd1d1d0a8573ba1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f36c567872513f3afce680ac9c3ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef36c51939ef825ac2da10b04b8596278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe129a3e0ffed3845003066edeb0ef6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8d8a691f552740c7498ac59145965280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5516cd3b2df1b8697686eeae95c501281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7d43c9a221ae35d664bb775889c33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73d83665d78a820938c093e5db7381283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8ac2e3f3e5f17229336e51ea3f721284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebc635b42cf3696af9f45cb0935bd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90472f403bb09217125fe1e13310454c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a4b02060a3e9cb54c4b95f20ce14b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff555741c262b017b62dfe84f21ae4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02fe6297289ac849c012c1f3d1f059289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5325aa33732191eebd2363110ce750a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b9ba38eb8a95183c953eb10ef4eb2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74da84a581c5af59c4a3a3e8c9ee191292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe66c0ed72ed576f8c6df99b339bc7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8acdd28dbe6d4abffb36dc4ad37807294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e11ad8d509186367b1cfc5565f5d5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbd457a603ed747f6b54cfd6481b99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd02b71c7da75e76663fc09e9399c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1510a9284812ec163047219509c826c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668df4b959556b5d309dacf902e57b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7320b99d0911d1e0442a8f3790dbc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ff0ddd75ea9fb8514e47847e74a18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79799c193483c3df39dbb4bdbd787cbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ebb68fb4492a5c044abcd14d6e07e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0f2e74b3f5a45b6ead471bd8b426f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf336cf486cccb56fd489af87f1ae9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7a6152d652c7f79f6fd8e5bcc9c57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207296fc12ff52f06a6b81576e8b589a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e58eb0e29a789b915c9ce19e9df8dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a82b3d62fbf39632da983c90729fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fe7f126cee76188fc838a65602b0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cf7c552d2f29e59a083d5a93d772d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca9dea3c90cfb32110dc99a350c445312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93baaefec7f61f529630d998216456313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab6085c951b194d9c922133ffa6a4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2553bbb4ae3845a4c6b1b9afb9f5f32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5913b6ee572af5b0082f5b246337998316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623495aa33bd10f6738f6a3c03b5d33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d167bf8a12197fa21d703316e081d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9c43f7bd408c4c7eee37ad44ff484319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d0b31990f2a498e068fc7f8836aca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f952fcbe91e73c7a53a015eb9be1b6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bfefdb8aace87fa881becb6e1e65d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd356fb207cf5015513a77aa02c32c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ec218f0978a45e39f2d5b055ecef9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352307cdf676a774a7a844ec2c8e40dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43fab8bc8dda9938e2db8ae2928390326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874f1dc6b1a40e072a356bebf0f90a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd94deba06ea634d559b469775e408328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0975acc4b9072bb3948972389821a74329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8144aad3a41896df4af36599708154330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e4733fdc305ad4d76bb83ffb04c50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b55d73e92926313ea4a0f5fec38bf8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f06d963a6967c9cc57de2ab56aef4e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba100eba9fc777c5baefb4e5121295334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac8de3bc7063747aaef5bf92a53391335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc49a05cd437a73a553ebb1d2226edd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006dbee2f8c724231f433861f413d98337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d702cccb5c05e998d89e91c052b104a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274892db5c8a3dc6f2ab192992e6d890339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5fe8a42505053512f66e3b9744ad6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44516b440d140303e4c7d44671830722341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c2e3e41d1232b11408fd7d4e1ca86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0804a8e9cefa33609842b364f1a4630343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116254d584217ae32279faa4fdf3344344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6267c1f559446e95f575dd154c2986f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35383260f89e9552d0c0f0715f516204346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d0cfd4bbc08215d8d557bee517e27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e958754ed46411c8953bd48eabeef0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521efa5db3d713f6faf6c05bfe17120a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e10e973ff35038f00d2204218a364350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f5e3d933401563c8a2f11e6667cba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d1a83c63b6e85bcc86e2a4b519df4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386f2c18e0b117d41a60966a038cb8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc190e11c0d35ee27673dfe941aa138354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d4d74ba046cfb7a83ab98e4b7d656355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de645277b06f21799e9976bd00d32388356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ead9054d8c5624cfe43710d47748c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c831ec3f9f993531ee96d5e05954e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53718967a00b8c47ede2deacaf3ab05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fc56973d68bd9ee9baa1f70ec5b0f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003f7ba554e77080f205a7a441a8be0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96762767def5d4b89075a8e9d41073362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce453f9986928fb8cc731d4c92130373363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1070b92376dfc6995912e63f1855e38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577a9e02a225b8c37c0ccfbf79e9e6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66b9ca016d769fb175704b54bc1152366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd202908e8fe482c3eab16788f8d2e6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f229ea9964f10aeba31e04d97c7f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866416790beeaf512f5bf9eeaec34c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195004a8086f0b507baff4a7e9c86be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768545edd73b94286a118238009ad6e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73395653f29c530f7869a1d39f9058372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce67186a95caf30e86f83059201ef6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f783ba1a64a79d1f260f915669027d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3515919ae5dc758013ac5ce7d7fccf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bb0c396208877539604d23ff42b83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef89d361bc5129960e1c455328aad2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479524fb97d51e3e93dff63b2274ec9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bd8d1b5b7173e6f5bb1bddc33c76c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0e023bf11b4e9c3b3d3bc9a33e18e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fe8a2202e154e2b97cfd11aa764f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341131693c53c2994393789433047ff2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8f76149c10b5904074a9f872a3f1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d3d5c9cdae3a9bb6d5aea5793dcb5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23db54598065dbd066cc152b854f6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e65d4403cdf575c0e16190456e747386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9143a659b62818eaf976010c431ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b47c4f6e6a6fb287e3cdd1eddab69e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f72535d73e5fa3290549686f3e7f3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48ffa8fc892025d65ededb3fc851ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32bcd7cb74ab4f3ede3fbd6df2506d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffb0ef4eece5bb4e0f5a77af9a14e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54c0ec9f611bac372526b60cb555f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cacbfe04f6ee9b604ef6922f49191a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b7581af4db771acd84b6c8991d5a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3a68779f4852cd78d10a7c95c8c88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a47d895e11db64ab2ad6c2e3c82b9d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cf68b295b4a05625d533e06b2922a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a314de5cc3c26beac74ca2bd29757c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971d9f48e05fedbe81b3e32af7b5a11400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b909c26974218cc7429243548194b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23c73ac8670a6bb380bd74a83251e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcf792d0dc60fbd559a3e087208394403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393481e1e340976e416c54c6f7023f8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f999f9f40c9f50e65da862a2d8a4f6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3e4db2ad2ef25bd89b441940323ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e097f0b398589640b782c65cfeeb23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83620bea111c5be45771eb0440d599408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180ccb55785d440facb8cdd27053617409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89a0e79d2bc073e40db80113f5f20f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656dacdc2035df5dcca7126077bcc26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880f9052a816ccc531f298f1fa6058d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360825a4b898dba3108bb46b0968df4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e9542a6deba3404fad0c9647b4fa9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250430d5199507008941ae214a4090c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccd376e9e5494012cb91eb52ff39b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1de05c45f5f3bf212d1e81abbc712417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba86a339ff63736017e122dda00fb91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477e429dd4beb03661940307547b13a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37947a372c0033f62bb7e95e77734872420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1e8fae6589a06d11b3e9314aafac4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b346c391ce05a9351d1bdd9effdad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f60231e27571ed0440c9c439820a35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2a1edc54b5362d0e872678f7e8521424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169ae5ac258df28927f03bdd5ce7125425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5217cd7074ac0ec226e77ed07642aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc419f0798cca10500a53104fc87c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d4170d49f70f4ddecc56f1409b617428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c412fa15be745f86e12300fe980a4b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4971d3f5c2b4f7a5fe2b3145c0b1370430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c9f87d9438af03f60fcbb2b9c552f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6d27d63e2dc34f9e9ee94a99f9076432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd9d9a69359171cd1a994af32ebe82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039578b6700d027cfc39a7f7b48ad61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bb7f8955b259cfb6fca8ed2dbfcb9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff2c651262a0bb935d8487de41505e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb13036a49adc4f1ed0df7197679ecd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3d8d830d5abf9132852321a7a811c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac767be00c701a838d18a461d60736d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d824794971bbd4e548e82611283494c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3a9090477749780d99e1461bfdc3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbd52e6b0cda47d892f80177224507442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f72931fb8a3653a94e2d1d62d968ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78156b0ddb77fb33ab9363e418f1feb8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b45add9c22a705698e3ae93bef33e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd35e12227a2823d3071d996431b263446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b27980ca8ffb379bd4475c325f303c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f107c65a8d5e3cc2486029c74733cdf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088873e9366d1ac1fb9b0017010da81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ea559c234c10f684950412b9fdac7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c2b1165b3065d954fcfef2bd88900451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1398ffa29cb9a732b7e69b0994c2f92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1eae3bc960cdd451c36ac8be6eaf3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc67cd53e5ceb89b7ecc7ce267c5ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13d22820de166397ce1ed61cf83700455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3669e37f066e786d5a15d98c9b9a0c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485e18cb7c621b9e2b2656ac31cfb44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1da3237c8f6a2675b418ad7e3e98d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73689febe69ed2ed2d54ce56e4bb3e41459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d705c53f55279fc8684b65785ab0413460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b44f3108919dcd4d228a06b1791571461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081bdb4d86cb6d02c031a57d31299e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e49a7be8dcb59acee5e5894dfda737463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dbcc5ccb0ed3de5e0a9e335719b12464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7ae923bdacc2db07fb7d46edaf25b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4c7f74bbd32041c8e66057651432f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c97dbdc7b268414745624fd539ac2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829df75ed538d01c3a8122f7b2f66052468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfec7710fa6680aecfc3214efc78a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a906105e04bdac99b68f1f302021134470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734ea6d96f66bf9e73932db9182a650471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29825f7fa7b7e0123b42dd1199d3b4e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e983a53ddfe16a0ebb0f4d6c1ea9603473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36b0c1988a8793fe9275f2e78037dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbdd5b5ecbdaec2ee69e522e53a336475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbce9f5af6ce9f731d684e8dbb76e79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ad2064f54c65091b3d621ce161fd0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49a1fbc3d24f14fa081430976b4db4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bf3c2b82033e8878d57eefd0e2efd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f2e63607e8e7f163e913ac96c08fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db1100d9ea67cd14b9cdec630eba19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162153a1363f558a78011eda9c87d0c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486b00eb8c2fe7a060a6ab4a153a6e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7b3c2449d5ca57da5d90dde225cd0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbe958b6422b9f082c835a3b18f77b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ba44bbdf6086820635c99cffd1dcc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853b97461ddd050e8d343d64bf72a08487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c5ee8b1613cf834865c292e008255488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bb088f3556b9780a093e84f10b9a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc031f12040c8719ff457638cf3457490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fac52b942330463b4c0b5ba7eb1ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bbb0ca53704e2abc3ccd685952ddc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4654c70737019540d1005b4c781799493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917d25b5e1c6b6895d173db9c7be6b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45391128e4d8fd936a262045500666f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69270b69d32cc299b8ea29731c473a4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4194a02f8bda4539b4e72241795cd60497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7eb028b6aadac9d49b1428e674fed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ed1925479137c7e37dd3eb0640cb0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2c0472de1f62f5603142910241cf7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc237a403bb7dfba5d7fec4ce1d068e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c75689fe3e43df1b9349797eb45c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616c3e87408f6141dee539ee6e37a7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b085d21be8d305b7430ccdb259057504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50792c097e0955affccbc038e90db310505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba5f9091f83b8992e1053f5c981804506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473b1bc024ef0b61e085f265fe871cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f08c07b043db0d72ad4f1f0b307e42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8b09d10057dbf019a24fd2116ddac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb176276c94d5298f4ac956fa887913510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abd4578ad8c5531b19c79491796460511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36932d513302e1ce4bf97fac7a4b901a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ece1667b38e5306ca9a24c0008b0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb1a2754aa1b6630c40966ff4cc544514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ae478f443941eddb80c94baa88151515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8356624334490ee1175746e8d757f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae589ed6112e98ed5aab3d81b9ec4ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871c89a21514de475695439b2ca7846518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386d7f5d92dd15a8ac675e36d959a09519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1044caaa49dc9269eb1f1d80bfa83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581fe6ea1013c8c028d8cb4a9e486d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f803e5b58cdb9ed2c69d8a2a9dce511522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f85525c5a1c36741a517bb4d82f69c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc2a071c1383044af63235b5e79ed8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506080e2cb304e0e25d0d6ab3d7ec37525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c64a3f562aabff65427d99b42f9a31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6c9df6579c5fab8cba1474530cfc2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce8e4181cced98757915cb6c4d20cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6ab63fd1f0df9c43d773c4ee1c15c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f89f66d4c73901d51d81611ebf692530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6168ee02b86c92726d1d488f1ce3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6e7c8111ef0fef2641de0761636a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae7ae9ed0ad34476a1333c828d567d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de43e220aa79cf7ff5fe6ead43736d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c22047ddcbab8945727e4592267bb3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca225d415c97a9a2caa783e7093b88536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30c812fb10399ff0fd0f4020e5d908537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027205cd34a8cf9ac43949e3e7adbace538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e03222c079281e6f3ecca75e2f2c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541d8f7d35b9c31d00e408e3dc12045540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748af058c5c4752e2003293a9c3289ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483b14e0f4016f28e3a00505bcb7c9f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09bb5993ba90493f8d356181dc7c24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d35d9ae1e97226d374e40589e419e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182b9290124aebd3a3f19851255bb1c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56364f1428de72f0610d70189489e7e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0ecd23b1d2ab6ff33bc4a6fb960b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ba911e096281e8cfe4836be870a97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eaae0a13a4466e4dbc5aa28506a04549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b56d7b92ce93c81ae169fcaab94e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f23f64d097fe7a6e0007dcb391377551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fda4e69c9a49bbfbb217b17afbf24552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2eb0adea35ca6f5ec97ce9ced9ab0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f3c064df23d4c130abb441662efb5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c530579f0739803f7f8744fdf56d056555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0001deb9f5208f4933ee06828fa884556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aba9cf84b50685c008bf46e2c93bc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2dfd9d40ac69c03f29c779db5282f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a7a7085385aeeb4e6d231ada83f88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e25b0472755145fe7b7816c6833d62560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437ec4c765cb97a4b45a8823c20a870561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af940156ec93111ed26293573aa6aa1c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30bd0589c8340f8fe0db64a8d36560563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab74e69a579fdfac96a6e5808e4d415564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243399326bf0f55fd8d291d1d8b1d58565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d27130bed872cda15c402a8202b237566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68510b2a0a19d9a338c43bf6d3638e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792249222962cdac6f15398a2012c306568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18be4c58500b47d736a7513f54a4dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2283438bdc6bdd48d3fc5ca6a63423570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b15f54e3e2cceb5d9fe16e6859e8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566545e24bca8b56beca560f16e44a79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db170280e0a24c8fed800031d06a9c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd86ebf8c561fb787ef6068e331729c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8737b3b6d937e668165bb522073d34e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b0638d2fa63e773039910447ddc66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ed38c4aa311919f3affaf4a967712577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dca69aa597e3e72b76b96ab753999578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9b694fa08c598b5e22268efff5273579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989067c7caa3f5bf4029a4c9743febd2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df1df9c23ef3836a1fdbea3c45833c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852b91866574e6808b5cf4329f84857582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536a6c16bdf51772d1f26140f29bd6b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185949f88380ce44b0b1901746fe7cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cbf1bf8468d181d577235beb5c3ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d83d15b09a90ebdcbff9358812d3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa15df9b5ab37e49fd56b6e59fb9af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e6002852b4739de239f9531399450588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17a8961fe410dd4956ca46821ff4f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479a1ce5e7a030f2ce521af4531ad84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e18bfc97bea1f03723152033a2baa8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b300f97890a7e27b752d960e511f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592cb51b27d48048cc2c1c0e4e5b8b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12014a255bdd88b56364dcefd81db239594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b828910af6ee6021623b5ec1973a2f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e15febd5f90351a47f72490a25300596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d1451bc1575eef0f6c9077b6f090a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59943ccadb4c8fb079b67a86978ef1c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbad3ee29ab4d3a31d78102bca6bf0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f009070cf2ce16ba7a8f7bdd9c23ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5adfc5ff35dd514782fa476788959601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac811f3fafd26c179add88c288ab5505602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116a427178a6ae4e363fe49cdcc45c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b041290f034fb38dead420134ef74e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771ba1b27556cf0775512b7c516326e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f153aaef9e6f83cc06ede9db2addcc4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9f4d6b2c22f7a348f8c5d2e114fad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4dea40a9790f3678e64d5ded4c415608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906f2865e0bbf14a6d2505c6ef1f5d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8d434f5d478634b8a239edc883107610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7643d7d7c8136684cc7812a8ea6cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dff75a6695bfb83295949c7a79b1b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1341f019b61db624402d420ce66078f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1635eb961a20ea4b0ea026aa5e210e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef20f1c0e2178691717f0cdd853c6fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95669caa5bee05a4b92cc3868e65a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf66187d448a5620584fb451fe9164c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626ef007d642176b58856aa3fae1532618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda5e582d959c7c1d7ea074601908d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919d94d4fbf4b35f8cf78aa3e0c4d0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece3578e16f42c76987f0bc8e8c4d33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f715f39a3d36c26929d4d87914fe5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c45a3f9957816d3374a41de32536fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d01f6797bf5ab203657392fce73c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5318b3e3bb41d7295ed9c31ed93cbf3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c9ed8afb123a2cf13e09f18e73efd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b914fa7a8b0c785316395d04fa36a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e9219f3f297d8d1516d7e0be44f93628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829e1ed1b4cda580ae2491f4b844a83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0da14db61830d55d99b6ad3439c49630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9edad092b3a139f1c1ab3b1ab65e01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c728115c8965f79f2874b2de79633d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fae899edf586f12bfe33f0c80a3ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf1ff989100400151f3e627e6e8cec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ca75511d2bcc9e2e579653a08dcf8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87275b9cbda3bc8bb4cb6dfe3c417a6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ce955eccc5a67f29cb5ee2c269371637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a816badff7855799cba099e4d6f8b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa28d2b0888f40323a3c3b0bdf1ea3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f91c00a63f5163cd78f5737fba7ad2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5970239e996e1c388eda5d31060ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77a4eddf4e40ca2d160a9228002a7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d375ad0d956e3a0ed61e51fbd04ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6643a537357eba14986783fd7c063644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a861e8e33efba9b9aed4bb723191135645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572ac621a07b94c1ea53c088e4df84d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df08b3dd8b0c917ec225a408392e878647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c18b3cd5b8fea80611e3e8d2bb2fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8970c9d42bd163c497eb03d2aba847649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5015fd8bec8b59fedab16ad5aeaca1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7da119dde4cab86260d50bf8af6c6e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f11fc2bbcd3f5cc762d4929310adf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b959e00a5bbb57ec25ff3d70735775653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899b865a291094459ed547ac6dc0481654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b5f9c2564be828ab4df95ad5a4026655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccab93780121ff310a5df45989d558656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8565aa41070c8947b452fc12e14f0b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0792cb182116eebe5680b43dc5b37ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724a9bbfaecc6809bc30a19af290340659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b86427b9e99b88c93adfa7f3f24356660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234aa8161f3a0c28548505d8a158616661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d33f67941e41424bbca1deac1e1ae8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca520b153a698879e41b7afd7dce718663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257ef87cded9a91aa6199ea38a02185664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadfe2a3b37119f4b4033cf8eea3687665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933673b25eb775600da514e0e5888350666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdadb02473a162c8453f4f9d4f390a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f2c9777225f021f6b94865cf8b5ed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4890bdd81fadc56d542f562073c17c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53cf24d437e52e95e65f322fa6bee9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740c485a50044c86b287c81970682aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572767df25d8e40f13c148395302663672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b814435b9461cc78b0c82194602fd72673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938ef975bfa4c71e97083c4e50c032e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07274a5b5250e74db58f5ad2393405675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7811a29b7e0af17a76a760f9493c08676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940ea5df8a491a256800ad7bb6eff33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4dfde986508f8e9e27fd837355b67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24403c251bd208085371bb3a6bd5df0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8170d684f7438341379f944f67af089680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1410c9d146f181256a73b7080523f0d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae57289545f1f24e6c0045c8a9f20a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257694ea863731d8abb2f34f8eab605d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1868721a32a6f3aff1025a58393cb1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182772b53e9e1995ba14d67a927ad0a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e3c6fa899c804ae819efbb3f4f3be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d1748e76b231dfd2ea59ad6e6e4b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5fa21ace24e945d093108453f305c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872edd4ea8cd6ecab69d83e1257c2ecf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48a97e5b021ef79e83e3a8450b4ac0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ce4788897d88a799f28f17381a46b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806fb31ff8f42f9c947991f7079edd7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b2c01f81a97ad69a7222d7d68c19b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e86ef6409331c9a13725b48c89c50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e8f4f2157a38aa20f82f4e442b357695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f10873b381df6040d206f90df333f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a0a6093e1139f2062983f25d21188697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2567731d57812ba790f8b11309caf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad2e0e7c3c703730f7c1c7624519da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aad3c6b9cdacfb61b9532d20d3600700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe065b30fb626791714fde46aea960f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1686665eed64b773a49ad968ccddc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c37679a4c196c3ac475e587fb46a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82a78498f1bf94dc424b8d28c26e12704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7807b0d45affc189def33542cfb2e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979399a2bf448aec93b7379e31ed25b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5f5c427cc74aed34f0b1b12c88cf5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b829dbed724906a651e2ba8aefecc63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aebec69382bc723b66af60ea0b997709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dbd45ccf1330540090f9fc2b20644710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852dd8d2ed45defcc5bb6d5d70263f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578c0bd34126c4e75a3a11619e29941712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50e8ade6d6e0f78d53c0c961caad97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a9086a95c58f38ac7d719f284a261714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c6433ccc1cb8fea0ac6ca9fd9d58e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f86776e98cd04802af056ef44303eb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51498701c80dd818748c3c9a6a84ddb1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df3aaca33215b804a724e5fbcd9c2e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15f32dcecf44a017ba5fd52189a669719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bec4ed772b87f82135bf715e2761c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d50312ee934ca6842e58dcefd8357721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbc255054542a91bddb02d2ca05a97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cc813cf717e3a6b14f40f99a51acb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2421b1fe1663de874e8eea29007ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30646e9972f0396a0db1b2ac92dd7c6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002669fa7e0208e5dae4ed3c0314f0e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ad01937f6ef66281c81c3b76f3d06727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad41c804af5e5a885d7f5a70ecbb832728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f634bd9e2c9d2868638875c1db6d165729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84c324bc0d195eeb29472e591513a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9409d7fc014facd842bc08f93700f8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee034ff9c269b34a1bbf93911fe3678732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3967644a5e8a9adf726fcc7db8bb4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3860e97bf5d600432ecce6e21ce257a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3121564ba478f07229ab24ddaa493735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a3abce4b4d86f3ab73722b898f66e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f253778ce86148fff092fc7d54df9ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb0218e70541510a9e97b2fa40d71e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bc169963b304a4cc2aaa69df6ea97739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bd85b85222e284683a3c9833f5a42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd448ea5ff29771e9d975ba1f6eb0fac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42912e516620b9467cffa13af24be52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e968c94762c55fbba749e676b96b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242387486b4791bfebb122363ef42f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f175e5d96d2e3d47fdaf21b231f50745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7029d0f40e10ca1b10adff3e67f75d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172f845693a3950325b74b5d9368669747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf662e3b6c19c3512c691209f2780b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cd639a625f59110074d74b3dac527749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4166c7ffe354e519dbbb521c6e0fda0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf91bd9f1e3062920d975ba8de6e53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baaa3b32692b9ac3b80429710fd20a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eaf5c687472ab236675462a847385753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eca861c722cf9916596cb8d7f251db754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cccde27646cd406c9b05969b3d376755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cc67293e609444cf6612da712924c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278325d37861c9613d2920bf4330f38e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2d9e75707bb4b79969ad7dc11c370758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dadd295b81bd3b245dd3ccbb5eb58759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7c26cb2a45c930eb583686674aedc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ed363f81b471d2f20ce615924738d761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213276381df2e1302d2fd445361612151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e890e9ce4ec72a6f79a5e5580d99642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caa5c836536691414d5352825b98cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fbaa8a7fb1688679631164a668b9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7e190455502b8d3978301d3eb017e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96dc289f3bc1bc68493d4bd97babc86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dc97d8d6683711932a16d3ddedfd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e43f50c619d111b37e1ff7156ae09d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20645a63d8aa5d4557517499e0d02a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc30ee85e50db7148587d24e8ff55e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3db011a96954dd26118ef7fbf3d1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb47b3a8fc628fbf6c80c44aa74d0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b468fe2b64c6acac397128308abf5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5623b987b719e55292bcf7d10d06214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba7d578a3f169d2fc6ac2b1da0571e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669d6d19ece9a164ee803eec96a1e4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0340916b4a49cba2577549414968ee617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e0178195209946d477776718baf7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dfb090a061704ba377908d257965819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784c9cf99e521b314c3fae3bce631e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2ee11c7c6bd3173bb32e2e010796921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107df99062df4085a777c6208745529622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc78d219be7cffc4ae2803c8f39e0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b71f487c9ca937ed301fff4868f91424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f74a22b888bcd06a3f8b02c66f9c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5683d256b35a8968b4b12db7f71e5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8291248d79931fd672b278f475ee127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda25b7f1e13336f2bd49767775d7c2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de804d42323922c0c4b2bc33f7ab1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb053adf4e55647b2f9dcaa155a6e9530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5882f52d527d84a9f6ea5701302ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3f286e61286d0547dd0eacfa708d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dad741e0df4c1bca7efa4e2f36cac733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842669cd985aa2bc4766da3b817e81b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d869a1b182902c1f3dc0b31dd7fd4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979016e71cbc04eb421d3b20d7f504c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5fe97564af934fbf0b16e158973c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcd32e2cc8df0142762c30c5f4e51338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb47fb2ad53289f9d1837c384e613739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977515db71421f4ea4c454ae3d3c0bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c36715d82732f8d6bc011514d66d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7677c93c69efeccf3bf2f2cfc9bae342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24227005a24ade5e030dc590def8af7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799ca1467cf739fb7489297890938c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0570a9836754d4ac084209c55356f5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b578b064d3dfa73a9918611a44938d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efa2a0cdc57f6f65bd85b9b79893e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0f920434b8b01ffae0cc8ce1cc64c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95603d8f35f1561fc1b0e1c207fdeea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0d94439f6b67e9ae09781c13c99cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a391ba51ffaf6b50d0e0fcc3dfc6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26e62d506a5a6b447808fa8b83e3e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1960bef411138ba3154c7fa5d740653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373bf57f8f76ef1ee5048ab60f1284854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fa71c10d28fba90bca01d768934c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60874dd85d71d130e984f188ea79fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068658085cdd715170f504f6486626c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7b97729208e73d261b1916f188e4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88313e754ac84229e43749ad1f8d810659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794dc9f6239a444bc07e1e93e84f43860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2916f0c520ec64c5fc39db7f3d3bb7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4958a98f6f39a7e15a218ad77550162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6efe57e1a7e476b0b12f3341af74363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c4cc11dcc682415eff0aec54623e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a39db4c386df162ba3bbcc572db4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaee394e889e7301142f1716e7c836166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea752eda6050364e65f9ca83a77fc4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c1d2176ade7652e21edfcb4a4c25268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecf81f6bfa90065e118438de04496069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcf712dd349600cd007348bc23f84570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496b3cf9a497b9ec3332438f86594be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c689e8db3f9bcc96b0cd81962771fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215370536022773a829bccb3016ad0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2f68bd292fec67374b974ef179d6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39497cb0877f0856a7a65de81f46f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598976161c53357853f8e70b60ada34176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a078d8526aec1f34f22841d61b081077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285bf42832d5f64b06e721384b1a2b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b21e1ad3f78ff22b04ca144dc2fa979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67f14a1df53c1df1cbba38e773fde780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67528d369075e8cafe126f46a4ee164c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a91c8a87a2ca54b0372c4abebc33182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510999a68e9b1c57a942c9aa1e825c4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1a086d65bad6aef039db606b8214284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93338c8c89c740d683ab35cd0e40c1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41465558c32ae10855fc5b26961f8b4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddb6a89acb423a255c22d6bf17188a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23347ff09afdd4104c57425a572b6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d3a276b37ea72aadacc074611e80889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da35c1a6949516dee0abc000590a0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aade7584d7bdedeb18b9933151b3d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41258b1210e6e017e62b86b387bbba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf59344e50f20a0336761c772f6d61293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c8deeaa06f6812dbb4e62b495717194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685644ccb5855d74a7f7809df7261b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718516c2589975d0beea4e74467a78b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11432f4dba21454ab3bc37a726e58b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c7e93ec34492a416ab993d3eb3b3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2713b7fd7184db6f5470bd8a161fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10e8755f8d88fe681fc7eb617a2695100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53374e74400fd69d4a5eeb91826dae8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832bcc175bb6a811211d131c392a0f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb0c6f0498028a6f580a5352649abd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553e643bfc5f75fd21b0319b8be6284104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21b6beef32065df852887e54a6683e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84361efafda742d9ed1d06bcc2bcce02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e59b510e0f978f43428705ba974d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101753c2d262526d305e020292278e05108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a363b972f704b8eb69b904436ec3137109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6709d163b5d56e8f3a4b6ced3b750b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566c4e6325f6dec4f2cf38b960727e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e781cb645e85c59495935457ac6f4a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa91bf6642b13fb25c2e5879a8ef6ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222536c7f262531c7d737693bf73c4b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066686fe876fb3a06e945fa2a3f12290115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638589eb97a128e2896d4080a5f5a14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5420e741ec68463909cbd51a302ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9911e5e367819dbd6181736a6f3e29d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fa76e5045ba429d347168562ae4df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7adabe0f07dbe306c20d5fa092aba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28be53531ccf65c4b80dc5f5d988a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89054c83637626efd09dcad48b1021a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd465a03b4cae1ea719cf9a19a55dce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfe7ee7a08ca29b093032adb4b6630124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5524b253ba4730770f6eec6c96428125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e098a084d8fb4833fa60b5777d5418126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174c70317a2f29f2ab740d9972ab430127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32dc639fb928f6aa1ca82428a8bc61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bd2e018fbf2f731b356a1b41f16bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa110a54f64fb4aeb4140c79cd8dc65a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164daa794a4e08fbbfa109c4ca7dec63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb96fe29baf52ac7a1046b1113ba69d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500f4c14f951e00ce6b7fae495a8366133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368e1a0765a8cb6c9a4060447a35105134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444041197be995b660f9dae6e69d0e62135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a574cdfcea9df4b05d4342cadc1bb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e382e2a0b63263fa719fe1c5ef303e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51f05d6680e81fbc74c02de0d684d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d83047c9a49a0863b097c7e81a4d4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fd8be96c1c7f6ab38fcf4763ee8ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f51f2e22485d87f7ed148420ddead141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c77c94505e493b07c87df1fc383f0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd654a4a783b14f52495fa08cae49e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29a0b2000fd6b26c26a407d6eef0ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6bc676f5c20bdb6cf3ea53acf034f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b952943e2d1bc84cec58fa6229c6e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa03d66259a8b9d79ce96754e7082bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4a6e61484c11f8c4c03392449f348148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38654592d0c10c1e38b4a71d8b87befa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e1a85f71d6ff70eeb848dd8fd5079150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4638046305d2604908a3d29776ada151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd605c9da8f53e3b1476b85a3211616152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03e064143809257027969269171925153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6387310f0c2ee2ea0fd6ab9ec9ba772154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303eb53b53a5ff3af19c1f12d52f5a08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506bbb86a5373bf138aab1ba8c37c7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e15e47deacdbe3c816481840d14752157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef6c0a276905c37631ee6d2c3dc726158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253f35eafcc3ac13094a289217e1e58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d4c40a753a1ee42f22aad312e3771160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9950213103fe32781dfa5c549c3fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a3ec3e1255139fab36cbd1eb8195c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87411ae8ee02b495c73d31f0fd3b71c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959f72bd2ee0a55252313f7976f7862164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00623ec691fed44b74bb22cc809835c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454589a4ff8c87ed69566bcceb706f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c8e0c87125389d63edda881957775167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9e4fa492ee335df535dbe228619da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339f08fbd5d159416525319a087c3f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6314f38be9db9e682966eef5399cd1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e391de60306dc2583745e79699fe9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851bc5357869dfc6ace6d7920bc9e41172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fcb37ddcaa35211c837eaeb06bae4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac754cd71a96fd3915eeb18df0f0fef9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeeac019572ef1c7cd334faf17388de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd036f2683219092c79833f8f540df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90182e896ee50bc62c28e93bd3ec1eba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be500d70f8b3522d22371bcc646e3491178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dbd2d7f9e5455e48107ecdd26da1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464fed517cf42f2462771732b1e6742180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b730ecedbdf96fcff8130f876fb362181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead5c110b2b45a9a00be30cbf9afdc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc5e6e8132bb658f26745e8ba32078183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6fb9b0ddf186e647967dac003bc01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ec4c115fa1a57f16d1d8ea36b27e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c970f745142a1412c1585277898ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb728a374a54a5509c4c8b75c2c8571b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b9185633ee99753ef1dffc4799aa7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca1fbe94c537677df21e013d62e494189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f2004783dc0d13a0a571624aa396f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec941d0e2cb93312f47e5c51162c19191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eb052728de3edc5c5e8a828853f61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600e34ff873a85d6812ddcc4fb65c67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925eee91075d020cec7bb89d571deda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18308379375e5d5cdc1eba257c1b103d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16cfbd3559898e69e1ae164a08d0dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea007dfb41f4e778ab76320e66f686197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af333fc326c6e0839858272f6c3503e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125cdcb3fcfc849e461e188caa5d78b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaed4c1b0108bd1af8ba0a24bfd3713200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7253569d9eb9c316429828f437ca10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ec01c6d9d01d70773ef1b10f7476b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c8931a485af9058ffb3f89c25f9a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143b5d393a992316b2659543c29573f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb2b416de01e7b400c040ac7ddafee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df694769746149a60477b9bad1d9562206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90f98fb93ebcf3a1898ed120c5d0da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627dc0cb465940feedacca81157fb56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df561939454fbe0c5d5a904acdbff942209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526048eb146fe32abc2d92c61df740bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be2b94ea5e2e94bdd12112a1751de3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b9541e0d37681cf10a28b8ea13e5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d774a0a89bdde07fe30bb34784aa700213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4800800df36979cf00fc2dd55afe050214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec46be73b115cb5e3f3678b0540693215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f746de455ef9792af32255432a477b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991d7813f609c1af0a64ae7a49232c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016cfe36416a82999b788d66078c77c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfddaa8aad2718eb44b25d2e4917bac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf83209275ee16ab9d176403e941c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9eab38bee8a4578a774b071bd4b0a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587ca64c9331e2063bc466687e7d47d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71f0c920539fef2a3b4b5f6089dc25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc649f0c220895b8aea5d2780209599e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98a4a2674ced1371b3cb2e7128eaf7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8557d3c7ad88c1916f618a76aaca4f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036fd27a43719e59e3b9061c1ef2d7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f31cfe8162aa306ac698ba8ea079c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17cd2b70c75b3ccf26f9bec2a3fc0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815c7f9852a906d167960bfffc556be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2a5dc63793ae7a61a0a59dc452d56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233be47c1824727493339cca99124579232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dde1e1c63ac7eb2668b731e74a56e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035242f14f5619870282e4cdb1b0b589234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133c06a523a88d4bcb5b723a98949e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde3969c484a2e916213a7dd81bbebd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30474219054a752758a157886a41a8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616aad33a0a81168f24b899734d6887238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c996013092e3417c5f40fa3c027dcbf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d590b9c8274072c691873c0c0e4268240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cff66c7d1384cc468f1e26cc6d005241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24f90489427207fb8f76045edfdbed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de7c4cfacd011f7084983a93614b52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170c45c2b8273cb10dd8deaa5af4b65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6dac0e5920265d80b953aeafe2f67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51624d988be7da9f282a12b6851a2e33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9d2bd63484b0410b60973822daf22247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aaac982b82acc3f9e6c8f0d6769ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde922d8c116705a726b24d5df8ba0b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acfd7ea7fffd461fd6ed2d7f9c1e73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfafea2b23008d770ed84bab473c409251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c469e9d476d371539d7e2cb6df41a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a19f0c77a2bfcff318214e77a6c391253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e0883d63344b16b57f584c412e957254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d4aea30b59749812ad64e4459de8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f492604a2de309ef1c761f66996bf43256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b7658b9439f901ef80e41975c8af2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a076cbdc48b77c6d4dca13305bab2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294417737ae3e9a2968767d7ec7e511259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfa7363adb56d1b87a7418e9f060aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fc7dadbceec8def8e7ee7e19e19bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971322186ee8eff15584c672f188025262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2d6d9ddfce6f7bef789c990cf6ab9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615128c5964adfb49b6c3becaf225b73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfd4bd4645568a7c7e6a458bb060f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50b93ff11d6dded5785d4d7a596855266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ed895f370c24b78e51cbd93318e8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1721ec41f757a1e391ae4ec2e83d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c050981d1136d770d5acc2f2aa574269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a33cf61d1ad264c4229fd5af272a52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1ced87eecd42933c0b6ce215be680271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1069f0272e99c5b43001ce23fc7e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960b8533b597bda429400df388e7269273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248547c2fd46974db188b5758e5eda1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20d1ce21c2c2beaaf2be3da90b7523275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b33a04ad9491c9aeaa48b92d63970276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcddbf9e2c92c72adc9e0f4f54766e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e0739de3a098a77e69f938342aa89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9b9bf6e6c75bbd8dd641f99fe067a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab235092a2820b6501f2367543bf43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d395e866dad027d9a980a8bacebfeab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07031789c05bf186c320bca7a475a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168fa160d52d22ad08c06488bd4337f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6d853a3a57897f6d5824bfa606a12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ddcd9d529f014e1a27bb0129ea891285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237770b53d21361e0fb07281811603d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a95c2d798130e15f0c89d2a6d1bec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c7f5df0fbd836b82f833da23c14ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3c6650e5b91566860d510a1660b66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529342c5f2a2eca7b418871988fe90c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b106bb09c34c2c04d321a30956e3ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca40e9c26d4dea4fe622da0f79bdec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401559bf185252e943466fda1097dd3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d265b8041bbd92509723d765d117d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd955f7b983af462e596c3425cc0527295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafbf12df0f6ea07a4fd52e6a3bfeaa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e074d582346520a2e8be24957b578297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd59f85d0d3c309de195cf8cb997f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2452bc8629e7e43874cdb9e28641e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6b11a5752457419c672ae0a956b15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ebf714652b23b1ff88861937464be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaf442bbe768d19ef864282bcf153d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b6440b099dff0e0036b0535eae203303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee48421063e797f5e2b6f478cfb167304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a07da8a54a6b76872e2d984e43a7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6822fa483042997cf201c94a9fdade306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e42d1d6427db6ac911457ded810a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754459c9bc6705fec04246f7def58a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006395a80b847a85daa55031cca74b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57f1a730a2c188d19cd9cc010e45ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21737bfbff89003b80ad581638fda8e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3abad9c3ad116869f230280da9ce7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905449c18686142e1991399f4aa3d053313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52241c9036d7ac9402b9eeac0a4f94ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09a33f1abe83048fadab496c9f400c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fa045632066a58fd87e2f6e390162316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0533569b65feff8106e40d0c2f6d48d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f140833447184c9935049c8abbcf09a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42936dcda8daeab15260693cff27e67c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e74b164e890419b2f1fef3cd853b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e074fac59227c9fcb1081851d8cc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918b52f037b49374662db31ce4f2526322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4dc68b3add0852d3707b681abc7a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2578ef7d27088ae335647755274e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59f8bcdacd65acd187ae7ae7a4e61a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50399fa9ba65ac7bcb7841eb43e7a679326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80589f9b116d06251fe044e6a4d79220327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd92c3e71c9e13d1fa4da5a8ad2c8e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180d6830a1abb9b859c078b08c0b530329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1acd926fe0b2db279016653938cbc6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e7ad24b1466e117828d878ae22568331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554ad87ea8ebbf349f19ea50517df9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103a005f46d1ef5c3fb0e23f6eaeae6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14417c5e961fc79575b53b954af76589334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb19f87aec5871ef92bf2993a18514335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0961ae73fcb0981791d1a2d3e12265336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff728025d36f5915dc677daee011dfa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f6c189b7ffa819220ce2852eafda1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22d4d27c22b60f6f830451ba699419339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0886028b33c8bd07c83258630e8cc4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5020bd186d5d773e23159644cf00396341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89c95d10c752b60ccdd05530b56d46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee43caf9eaeb48e8ab2b358496e1d4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe28ffd305f72402334aa1700b43af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f24a4e893b3305df45a32381aa53bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750d7695e56ce5e12a7c64c5bc57bcc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1aef1d081f0afc0d94ce10f8b6f63d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdad9137d533b863a18950ebc3203b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33298551aaba6bdb864bbf7173146c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23466caaa28ad4778a71c8ba8f0a74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5c4351ef69203846e02e7e5ea084c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26836c704fddf79931b534d74067b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f47e29d487a9a90832defec8a8a99353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf27ac3b8907e25063626474330dcac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446b67d9539a903c3cfdbd0beb2cbd4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78b2c20ec10dd3f4be2602214d7b7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fe4e5d63d54d1ade8241a93ec06af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f80a75ac6dfd22e129be0c2b8a1e4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d43d50837405730a733e337573e42d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7abc97a17a366d701d90ac9c49ff1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83ca9a0a34d8efd2a5c62bc5686d0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663938d2f0377d41c0ba1c743e7a05cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b9025e990238c5902d32952f9a5b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b20adc39b41962413314825a4ab0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad3d553426de1f6ce6ea328d2e9750365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176a6e68a2ef9b88c6b2e102b7e2fdf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e01cea3df4e29dbdfe2ee235f7c15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e94edc5dd47009c69c4aa3687d22c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7c6779b39777dfbb3619d3b2cb0c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d737cc827ddfa5ca4a9f44a65d05de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57056a24f69f612b3f1929ae4eb3a26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620a45031c35828edc124f120d39bca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb758364306f0b769a932641372356c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434857a3ac1496ff65810311948a7517374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11984b6e1db9baeb319eff732eafd5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8fd2284fbc1ecc82780c57eac6bd0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09712fdd4b1ec1efa40a575194b9ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e5b086cb68709cb2e4ebe4964c460378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d52098a4dbd3de76542d6a06b0015379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a481105b9cceb78689cef30567972a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae100bbe4c359a95140bc03c5196942381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0f0286925bf8a4824c5003b3b6628382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa865f9a27f3d62d6fd16139edde3f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a89574447f3556df64058232f0de6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caa2fe1fdaa8b91ebeea1e9c34cd5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb058628cb7901fc1403ccd768b8ddaa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8549d581872debeec7c7d9dc2d4aa7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989599952a065a0aec4f9b129e2e97ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cdbac87e31feaf44cbc9d24745c36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679612c558682a2bdd47641c782fafd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acae6abe4ec801567e4e9e4a6145070391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59f0545b40ae2e121039c96287450f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6706059d8a3ba51d2c41891336a9737393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34993dd6b95b9197e779b1807bfe95b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2194fc8e23abd610193f6dd9ced2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c091a2d724a24092f838d73f83f33f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b583555e074a2bd7e6ea81efe261e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff263e3efc3d578cd8a33085d0dcdb4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441107a0d12bcfe44063b1e2637974e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005c527d199026106efe1d672ebb9e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a8f5618eeea28653c8ca47ef4fab3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d10bd87298b7086ef816d2f636aa9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd938112768b3f9a24ecf6b5dfba62c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a8b0247494eebb29c52bfc1624321404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ce87363604fa2b879f15cf63fc5e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0eb09be2169891853dbb2d25ab572406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac594cbed5edb574e61f05cc4e8ff03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4036b577fcbe8fa6c261fd6d844885408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61162fdcd875eee2a7146f9d415c8a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243626fa550364d9c37962ee4df97bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c60f0eada52dcd5653472ef83a55fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df783d27a9e651869ec98b8b63cc7cb9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673659e1d38369cd255645e3fa9ea783413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a1a2c0195c16e626ce98e51b68cfd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12722144d0759d26528980b28e8518f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbda20d3b719caa70348ef9bf5d059416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2115e82df066bb3a4c3c27450949e0b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c95acdee49da5b542472b222c42137418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a016858eb4e11c43ab50810ca5e060f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be622c5303a22d73d97c3c6c5bb32c4c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25d7aceffe9ae9e4a560a56d78dff5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6192716bc336a28e5c01b1f1abb47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5752e2000ac5c2808d4e555a5e7de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8936f360e0110799a6163835e9edc1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6954471730dca298d0de6f6aaee0c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00100bf57fbbaf25194ad10ca23769fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6eb7ab2795716153f77fb8c2b61a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d3cb94389fcaf0365eb3c477c2579428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119fe328c4da330d17b6f0b833cf0a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9557d5e95d666d6ca33c1d824be4d7c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25330f8458c5fc774bb923cfbf603d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8a9c7d803ec70f9fd9f866f6d2200432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7d8b126723ec160f39d08402c346c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b592077199d0c4b8d6a2784efb2a62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7442fd09258c6750f8893da23bae9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15225586ae67fbf0536612ae40fbec6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40300da9765239290012d271dd7bbd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a185a55957a5d72c120e1975e7c79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e25c62f982a91db28b98338a43ad44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a913d937b6a91f4c4c6b4018b01332440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bda8f40ffb74149106f4b45fc8f5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a68f5fbd26aae0d819459c53c6a49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cd698bc206cdd13088c68e811a347443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2d2a03a9af9b877e1367bfd8e14a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ddc5c4c5d6dbc7de3086a80b38716445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167653f1efb3d0045347b2476f060e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b8d2f81018cad165a9a1a5777a415447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f880c44d48fd758b9cca5ab489e6861448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15ac447915d2aa0ee4cd4fc37cf8d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7244ff705a26a1d791eaca21123df3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192755d8e26f5a3856abdd88873e679451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb146789d0833d487ce7280c54b3f2f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c86fc976030f64947abee23a95cdb8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d147a5963626f47d3976d1f8d89d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfd684cef8eae5e49ba0ce1e015d19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734fbc09994426dd8f2922f35c7f15c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6514deed477694e700440285bd9da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c35912ee0ec347e19766f178e3bfdf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de025162374ae7153fc7e6b916d6ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5b25a0a04c1aebe9d16fde91ac41c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f1f0f191817d228cbcdb40a541833461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695f6d890e39b4f9b015ed399e9626d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10566e12901ddeccfe60fcf3caa4a56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc44d684a195edd2b7887813742a59464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c652e5c78d04ace963c30db0d23216a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36208fccc104bf680117720a7703e9a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584bb4726ceba40298e73eaa43cb119467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddac50b7b7ee16316784d09e4e4495468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991f2c4edafc679ba0ba278a2b6fae7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a648142917f4b1c8ab1aca27838267d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb558ff3f8cd87fce835324beedd41471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcc321f18e753c713c289daa117633472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c40b467bbe6700a1a22ccd54593e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27012aab4544aaebb620abc7491689af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e92663dfad2a7d5f39314cb3256c8c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e15c644c0fb91302b1f5db15bde35476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0e909c42c153016569103d74313cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5d12873c2da6d2b547e2f1fe9df1a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc56491a27f3d9b9106b231b9f4548a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3a10598fa2c0cb94ab06792914eff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3259a7bc9f0beca209c8a5d968799481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c424d35dcf6a8e3fd54ac9bb20b0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0b815c56728ab5b0d1d225147fe18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6d47fa5746daa2fdf8ba901f82ea9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ac761f5870ffe5f0ab2d473228f71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292eb9a0fcf294688089456c4f20653486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2424e8187cfe4432db5f81e4c3be0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca37a38799a76bcb9d31ada67ff4b89488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356d44c36a543077e223a2e6bbda92b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d52c32976b16c2b49d91eeb1722a9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de0cc360c07baba7a394763fcfde74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3af59220d3a98031c54f9291076dc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122d3abd90d4b3e27ed492d021a4c7a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e5373ee6ebca17a389a80e31ce719494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3266092bf5bee8844574dae2646e50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a8bbcc70477176fd1774b55c28e61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d0fca3a2aa29f5593b687afa78c55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a191dceb39cf55aa982602eaf56beba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc24d031353fb3c01d09516a06ae5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653d6460f79ba540ed99c777254b9c1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a6d1f96462358e48e7f0a40ba7663501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fc71182a2d03e4c69a6c6238f0aff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e45cb6906c4204527145b41ee60af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54062957ab7d4f74f11298c399ceabee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c839a780b3a3a1110a5507b0ad2398505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643f0f6be3fa8683cca621fdeb5995b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712830bcfbad2bc41f60b197e47a2576507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1916ba489ee54c89e4c7aa382932a91508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd81a74bf6fb2ceeae13ec71dcb1ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680e13a3c522e7c96b4552237a7f623510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb07fdc22bef43777ac22d7d9c1ac7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd979d2b7a9bd35986143b1d1e35da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679117579ae36fb104878ceacb0239b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1778825b3d5f5394624958e792c48a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92ff162e845df1cbece7dd00b1baf2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cb689793b119a312099f82182fde1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc56f1a1abc9cf02f0ac95663e3d83517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384301403bafd561cd73efebfac8e2ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce99ce5c5686efae50518df1e7764a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99c42ccfb0a8a652a73cefa76556c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f695b025d083c317d396f36024ba4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988345be09774720f327a65e1bdad0bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae2362d405ea1099d270df65f5c010523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eaa761b14e2d0a1aff4057091dad4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a86bd3b699595cfd063f94d5e121f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fec240b39a49bccea47c04cd72c6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144893046db81bd317ef394aad9179ca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd95866e687fdaf5026cbd2202a8a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0377eb25419a4837e952283283549529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201816a4c66654c228b5ae4eecf7071f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14776000620a05e8b203c3fb19a20f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d29a7b3ef5c620eaeddf377ce3555532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99c7d5ce5e972143c11413ef41a3db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63594d2e048f42b33e625b04d68b5cc0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeedf1f6bf5e2f7098423f406125c54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7136da484c378958e34b4fbd56f6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dba73e865bef8eef5f52c77a74cd21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9417248969c0bec179dca3f32387a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29922b558a7da7d03311aa05995d0343539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6eddf8fe3b8bc5fb77f15d953f5f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9018679aa995572e0259bc5e0e2112541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601123ab3a3879182d11abb5d271aa2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477206a261cd5848dec972b5fd1152e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfe27411a7fee8e3e4b8611aac5f72544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947bb490c4e2d68f6eb4b1453425d01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527046ae11caf7bd9db78438c3aa4dba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dae66b40798fa53b979f6a5f82027f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a00798f8005f6d87ae4d3c8f185fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e10acc14218a1d7a35e850ee05036a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487867572173d55b5e8cdef3ccc15e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde806d0a9c7a8aabca4165d012bee4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cf27e2251df4e4aec7e42b440ee3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530379a4805f84bb39b8a86ba8ddb37a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bb39b67dd8d06aed76c0e185e98f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ba75daa9d69c2de1774cba7a2c519555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca99760e0653a9b73bf3359edcff669556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffd05aa211b0ff152a2f1a513a1064557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0f701b631611c3a3d7020e3dab6af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a046ba6bd74ef514219a283dbb226559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e076c6e2cd0b4a1184311434d97a3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9fde03932e6f82f581c7438e81203561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59637a670290561cd30c8484ce76baf6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b0a7ddd41d10248989c7478bcb25d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471f1a327e85510de1901d819291c7c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1b6eef636341fc0c908f80054a2e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a35d58c687c11a45da0721bfa2c05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3d78f4c073a41fff92abb207c5926567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380282b0a07e5cb1f277d2881b0afe3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0674d08c17216c16226890f3a2d6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cbfbc56677a896bd5c96c7e55e20b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77899bca61b7bb162680088615f9ecb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909cd451163212c972ad3ed18dd4382572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49c024463c776f237201bb21465213573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f895cb9007c071204f7cf809b3fe6fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e559230fed3cdfe31c74b0012584d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328f301a212a5db2bfea255fe01b7ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3713424fd3602b372a9566eaa2a40c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee83b4392e41941563ddb86bdf1a32578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c4586c6f3f86166fa82923501f6a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be46628cd018400c8da92cb357f35b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c622b5c58f6839e2b06a9bb038cda581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55fb08a7b0981ac4bda709bdd1a363582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f34dc51407b116e29e055411ce9858583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebb8b3910a2e8f4e1ac159e76d99af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99758aec567db9f98245ceef12107c79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a50d63cee1bac7bc922278f43d3356586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc45ef4365ddb978964e8748e3c8039587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b4b232f3350298ca9c024fb52ef53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa020a17662f740db9d1eae91303d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799eb8e70a60d2bc8b1c7294928a49a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544b4146b355510d8394e0d686db89d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94017e27c15fbf2779a866316c7c3f81592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4697f38b7181fb31673ae71e9f59472593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcad1ecc7121209b3a75472dc21fd5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98caf519b774fc3ff7576c19d3caac3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cb7efedc4ac54605f9c24e0bd39c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3916b48bf94fcbec14540adee4e11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b58290414169b83e870bf43b92385598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3f978e479e9d1bdff91ea118282f8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9975950fa293032f596eb09b74c58e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff308e812207d7273348466a1f01b09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ee835671ea5c599eaf29e53b4591e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468014495cefd805c5a48c6d7ac98e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65713f8096b482acd61b7719d99b3de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c24dd677e547c87020aaa13b87cb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106b4bc78a217396bd06736dcdd9b47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498f24c656cd30d7ae6974386ffbe5d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a56342781729025d59a5cfb15955d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d4bbb146da55d07ccb454c3766da4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f68b695155d439f6a7bc32ddc11b37610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cc8ea3567f3e455cc6dfe971a8c67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e75461eeb7aecf3a9a4f129bd07e00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7e3b466e712386a9988b56386b64d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198178fe5ca31190a84fe22d09e8037614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77f6d4bb7fb7ec327c4227d305d393615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b34289d3df148f5817390f66c65e2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6bada6e1e2433b22be0183d58fa0e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e555e836536401c1f4415017a537fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032876eac45f4dba2ec1935e7a6f20bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7e5f4ee13ffa484cb68efe5e86806620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41548098f600408027e0c08150ba21e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbc75dc94688339b0429505b647f14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fce305e6efd8c1249f73c6122d746623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f4297d8605e1cf2617cc71404f57d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb83f8d1aca8ea3d5cbde43ed0255c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a1a813ca03c04fc31d9273afad529626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dfb03623db27d74d5302e623f2b72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905b481693b3116dad1328bcfc96862628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5cac87bb0cb4bc4be153b7bdce2ae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77c7029b6916f00cc4cc2bd54587f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51eefde3848bd5d4fea157a9509cda631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a7924123ddcc6bf2fe03c02cacb4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52e6472555e6b3142aca27387a56c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b938376b0305841e364ea91fff11cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2756e41b7ade86d01f111a3b20300635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27df517387b68bb15fb5a7369646e6f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955842815cb63b7822ad466c1b6a046637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ffbc7578d735f9e3e417ed15cabf7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835725d1e2c87701136a176abe403e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438069d3b3c5e6c3944ad9241f386605640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a17d42b9e748c8b18f6eb2f268cb9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab625bf6ea52a86427dfb17ca67770e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a9bb0a008e0d48a2f120c8c441fa3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515cf4cc016775b0c4db1b128307160644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dcc1a169d7ab3f7124256ab24afa7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecb5d685b52a5e1b7ca871aa8c24df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e59cb2d2bb05737864d135eddfbbfc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298dc215a0a9f2c666b7157fcaa89a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d1a29f4a650f4a3dc1d86a057e544649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9210c2b8c87a054291c8b73262813650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b664ffb4e05a324f79ddfff0f35c6e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b21bdd477be54f8afad848592e96d2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bea34dfccb618cde864a8208a920c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d0c27a5faf430d06149508b5c34c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951347a77cbf716792122cd30b822b99655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6987a0a6df64bddbc9635a809b5f79e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5c9dfed048d55fb2294e884e09e78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173804c57e35ac9527a6a5196ee097c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3ccfc84bc60d187f4b7d7ea7f435b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971763a771a589c5c3480043633c0e8e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31055d9466cdbeb8f95771be971165f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7913c64e85cb6d333943f261d9a78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849f4a199d4fcf9fdaa3b345e673022663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c2e8890ccf1abdb6b3685d9397240664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e54955c5098b2aa706183d00b681d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514e73a66bcca6f6e0d8e213a306626666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeefe4b0777f143ad83ec602a505c77667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfb9035328f66ffe43322ed26e2425668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7718189f34cda902934a36f2eee2ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fbe78b8c221b73e6a7241e80ac061670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba164d85b7164299ff7f73a6664677a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c91f9deb0c60e9b0fffc6b47bdb5a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98120e596c51978726d97486e5ba8c44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2048eaa1848d43830e9b75493eda901674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4358e030790d7128f61257d4c038633675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50866e77aad79d312bf2cb43cd974e7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20724727f874941441e22666380881de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbd9a9693617c8ca4c8fd9d9744625678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be330985b2ab63116bad747376b7495679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594aebaca4792b7766a8752353c2dbc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227fe41944af2507c49e2a3b5c0206f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed701e23aad3ff0bd4f28f2cc0e8c5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ed8ede52bb04162d3523d67fe17ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedabf1b2a4f0d8212f26b76dba07f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425cc0acf2d60249231df07e437691f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce30cf6af364d438eff5f9ec9c6822d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7ac2b762872c0b09368a4a8a3e27b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59ef4beeaf80e38673833fd28b05f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac68ad92628bcebbe55e53d5dcd8df3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f82867976f2e3808682147793fff22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191cfc85bc9c2e075a887dc86cb913d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b2839f6a54cf956a9df390b30c51e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa7c935e46f40298d1bfbbb2c67d56693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d867d068fcb758752b8f9d758fe46694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb111406a5e1c38d133478a52e175f1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2cc908067d0e1edfb17e2cd2a2533696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b115fbbd93893a70067b1b18b2da51697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b38de78d8f9e190e1a1489b02e072698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2b322949bdded7c589bc04d8641e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b3c36a1990e24e90a0a5cf5dab514700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c629c9d87425430bf76154f4bdec2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7474338f62d73b5f2cdd41f8490a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1394985e7d8ee7bff86e3ffe192d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fabd44b9c5b279ee2811e304d1053704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e49982825c4508ee33a5080eb291a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b000b51c7b9d71f0b61320151ba74ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a93ae47d094345d39ff4f276a92073707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5361b6d7b5a8dd65cd8d68132aa204708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df398ef385196f55fb407bf3d7a71ed6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564c5908f4fee7fb46fc9ea6c048663710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6f74dbc129466a881533579d62bdc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4099649e11b9bfc718c43c11fea0e67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374f017e063551ebb8ff9cd2764d783713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5814fc37d8f4e6cbed76a46381f2aa8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25864bdc4f1cfba7a9198e5acf6f2c2a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d03d539dbc490ee49a98696e08c84716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2a5c30551fc6b0ec1b41ddfcba05c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07562d8965ec55994421eff871727b47718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f8c56b581eee359b044f52f3b3194719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16182edd5dd20b9182c779a83b13a675720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d3b5954327565bf17a08eceb519d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5026c379e70e246818af69581e903722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa7a6f22e2c30fcc296393e1697f20723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999521dfadae4d2d82566a3d6921c645724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1079a19099bc8a7d85568f62b1bf6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04773e7fb4975d1aa3f03d0622d15ac4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bc07fde7c0c345ba8ea326eb684e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b1a73c18d60ec518c87c52fc2e6be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f365850233821444829e69a2fa7c72d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca2cdce066573fd79164f7dcdcdfb8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f1e2e20f82367beec00427fe0055e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ddd6f0f3861e10699aa2303de90d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e816206321fe47ef3480f8ea324d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde30da5161badd2ac01f54be9b58850734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9263e5056741a02fb85bf7128a2bc4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2473553687a58095a91858ffedd9f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3588855476c858fd0870f02a20a291d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef826c631b2f9e0030216b37b980c95e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3e2e6d71388410ccaf5b9274bc0da739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea7e2bb420a3fdb2739ec295a11924740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f08cdbfc80024cd09bfdb27b2e5565741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0bc172a62671c7a93797a2b78baa9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d01ac7f00fababe7c6754679fe8689743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8581f0d7662557306139f208ac927744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4596e842c3c6bcad51b703ced7fac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263e2f234f3944e4e5334e5ad5f393b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23024813eb11e0a2252b19a97c39af22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3c98d606023cb49bcd99cc2a3f1a5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cd6abc6dd4cc728ad9d6d331a7152749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cdfd2bc9fc20e0063fa591282995c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc380e1da7ebb92b0c94d747eb14dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6e126367b94b8883a07e0979a0ed8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0343e1b12ed3673671b6f3e6e2666d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eae4c45ef0c1afb54c46732cdab7c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad02b47fc70cda7ed5543fcb149dc0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c699ad7f3a77833866bb08039f707a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7197fccd66b9ea9c141adbf14752f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdc98355c9ffd3a212f8a90533544d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c60af0170c76fd380f2f1da9013c2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e71a62b5463e5799be0b128aa65f9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb850520efa139d31dce2df849c2d6761.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>